--- v0 (2026-05-09)
+++ v1 (2026-07-08)
@@ -12,947 +12,1088 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="346">
   <si>
     <t>Kode Satker</t>
   </si>
   <si>
     <t>NIP</t>
   </si>
   <si>
     <t>Tanggal SK</t>
   </si>
   <si>
     <t>Nomor SK</t>
   </si>
   <si>
     <t>SK Dari</t>
   </si>
   <si>
     <t>Uraian</t>
   </si>
   <si>
     <t>TMT</t>
   </si>
   <si>
     <t>Kode Grade</t>
   </si>
   <si>
     <t>Nilai Grade</t>
   </si>
   <si>
     <t>Persentase</t>
   </si>
   <si>
+    <t>197612262000032001</t>
+  </si>
+  <si>
+    <t>KAKANKEMENAG KAB CILACAP</t>
+  </si>
+  <si>
+    <t>SK TUNJANGAN KINERJA</t>
+  </si>
+  <si>
+    <t>2026-04-01</t>
+  </si>
+  <si>
+    <t>198907052025211016</t>
+  </si>
+  <si>
+    <t>196804092025211003</t>
+  </si>
+  <si>
+    <t>198203242005012002</t>
+  </si>
+  <si>
+    <t>198509232019031008</t>
+  </si>
+  <si>
+    <t>199701112025211009</t>
+  </si>
+  <si>
+    <t>197105102005011003</t>
+  </si>
+  <si>
+    <t>199303222019032017</t>
+  </si>
+  <si>
+    <t>196707161999032002</t>
+  </si>
+  <si>
+    <t>197903282005011002</t>
+  </si>
+  <si>
+    <t>199204162023212051</t>
+  </si>
+  <si>
+    <t>197303061999031002</t>
+  </si>
+  <si>
+    <t>197903092005012003</t>
+  </si>
+  <si>
+    <t>198204292025212010</t>
+  </si>
+  <si>
+    <t>197008172003121001</t>
+  </si>
+  <si>
+    <t>197108032007101002</t>
+  </si>
+  <si>
+    <t>199108172025211013</t>
+  </si>
+  <si>
+    <t>197105262005012002</t>
+  </si>
+  <si>
+    <t>199803042025212003</t>
+  </si>
+  <si>
+    <t>197002132007011024</t>
+  </si>
+  <si>
+    <t>199111022025212005</t>
+  </si>
+  <si>
+    <t>198111182025211007</t>
+  </si>
+  <si>
+    <t>197112312007011266</t>
+  </si>
+  <si>
+    <t>199207212023211025</t>
+  </si>
+  <si>
+    <t>196806172005012003</t>
+  </si>
+  <si>
+    <t>199011192023211018</t>
+  </si>
+  <si>
+    <t>197903242005011001</t>
+  </si>
+  <si>
+    <t>198409142023211019</t>
+  </si>
+  <si>
+    <t>197105102005012001</t>
+  </si>
+  <si>
+    <t>199012102024211022</t>
+  </si>
+  <si>
+    <t>199601212025211013</t>
+  </si>
+  <si>
+    <t>199711212025212010</t>
+  </si>
+  <si>
+    <t>198306152025211022</t>
+  </si>
+  <si>
+    <t>198308032025212005</t>
+  </si>
+  <si>
+    <t>197606152007101003</t>
+  </si>
+  <si>
+    <t>199509232023212029</t>
+  </si>
+  <si>
+    <t>197512192005012001</t>
+  </si>
+  <si>
+    <t>198712062023212037</t>
+  </si>
+  <si>
+    <t>197304152005011003</t>
+  </si>
+  <si>
+    <t>198607042023211016</t>
+  </si>
+  <si>
+    <t>197904102005012004</t>
+  </si>
+  <si>
+    <t>198611262023211018</t>
+  </si>
+  <si>
+    <t>199708082023212017</t>
+  </si>
+  <si>
+    <t>197205122005011003</t>
+  </si>
+  <si>
+    <t>199004082023212043</t>
+  </si>
+  <si>
+    <t>197410162003121002</t>
+  </si>
+  <si>
+    <t>197906242005012002</t>
+  </si>
+  <si>
+    <t>199312082019031013</t>
+  </si>
+  <si>
+    <t>197706302005012003</t>
+  </si>
+  <si>
+    <t>199409212019032019</t>
+  </si>
+  <si>
+    <t>198103142025212007</t>
+  </si>
+  <si>
+    <t>198609192019031011</t>
+  </si>
+  <si>
+    <t>198905262025212010</t>
+  </si>
+  <si>
+    <t>199212142025212008</t>
+  </si>
+  <si>
+    <t>197901012000032004</t>
+  </si>
+  <si>
+    <t>197503142005011002</t>
+  </si>
+  <si>
+    <t>199401012025212039</t>
+  </si>
+  <si>
+    <t>196906132005011001</t>
+  </si>
+  <si>
+    <t>197106032005011001</t>
+  </si>
+  <si>
+    <t>198205252025212009</t>
+  </si>
+  <si>
+    <t>198005182005012002</t>
+  </si>
+  <si>
+    <t>198607162025211015</t>
+  </si>
+  <si>
+    <t>197002272005011001</t>
+  </si>
+  <si>
+    <t>199301292025212006</t>
+  </si>
+  <si>
+    <t>199504212025211017</t>
+  </si>
+  <si>
+    <t>197201052005011001</t>
+  </si>
+  <si>
+    <t>199204152023212049</t>
+  </si>
+  <si>
+    <t>197708112005012007</t>
+  </si>
+  <si>
+    <t>198707092019032009</t>
+  </si>
+  <si>
+    <t>199209162023212021</t>
+  </si>
+  <si>
+    <t>197308262007012008</t>
+  </si>
+  <si>
+    <t>198302142023211010</t>
+  </si>
+  <si>
+    <t>197807072007102001</t>
+  </si>
+  <si>
+    <t>199609272024212031</t>
+  </si>
+  <si>
+    <t>198012072025212004</t>
+  </si>
+  <si>
+    <t>199004042023212059</t>
+  </si>
+  <si>
+    <t>199106192025211011</t>
+  </si>
+  <si>
+    <t>199611202025211009</t>
+  </si>
+  <si>
+    <t>197506252005012001</t>
+  </si>
+  <si>
+    <t>199108112019031013</t>
+  </si>
+  <si>
+    <t>199203282023211020</t>
+  </si>
+  <si>
+    <t>197311252007102001</t>
+  </si>
+  <si>
+    <t>198607262019032011</t>
+  </si>
+  <si>
+    <t>199104102023212047</t>
+  </si>
+  <si>
+    <t>197407142005011002</t>
+  </si>
+  <si>
+    <t>197207022005011004</t>
+  </si>
+  <si>
+    <t>199711072025212009</t>
+  </si>
+  <si>
+    <t>199005192023212042</t>
+  </si>
+  <si>
+    <t>198001062005012008</t>
+  </si>
+  <si>
+    <t>197004082007012025</t>
+  </si>
+  <si>
+    <t>197804062023211008</t>
+  </si>
+  <si>
+    <t>197203042005012013</t>
+  </si>
+  <si>
+    <t>199202022023211045</t>
+  </si>
+  <si>
+    <t>196802162000031001</t>
+  </si>
+  <si>
+    <t>199007082025051002</t>
+  </si>
+  <si>
+    <t>199204042025051002</t>
+  </si>
+  <si>
+    <t>199711302025052006</t>
+  </si>
+  <si>
+    <t>198006212005012002</t>
+  </si>
+  <si>
+    <t>197609172007102001</t>
+  </si>
+  <si>
+    <t>199704082025052004</t>
+  </si>
+  <si>
+    <t>196911172005012001</t>
+  </si>
+  <si>
+    <t>200207092025051005</t>
+  </si>
+  <si>
+    <t>199201192025051002</t>
+  </si>
+  <si>
+    <t>199709072025052004</t>
+  </si>
+  <si>
+    <t>197410182006042022</t>
+  </si>
+  <si>
+    <t>200109032025052007</t>
+  </si>
+  <si>
+    <t>197705132007101002</t>
+  </si>
+  <si>
+    <t>199006092025051002</t>
+  </si>
+  <si>
+    <t>197508252007102002</t>
+  </si>
+  <si>
+    <t>199512102025052005</t>
+  </si>
+  <si>
+    <t>199804202025052007</t>
+  </si>
+  <si>
+    <t>197202122007101001</t>
+  </si>
+  <si>
+    <t>199407112025052004</t>
+  </si>
+  <si>
+    <t>196909241999032002</t>
+  </si>
+  <si>
+    <t>199804202025052005</t>
+  </si>
+  <si>
+    <t>198002152007102002</t>
+  </si>
+  <si>
+    <t>200109232025052006</t>
+  </si>
+  <si>
+    <t>198009292005012007</t>
+  </si>
+  <si>
+    <t>197202272002121004</t>
+  </si>
+  <si>
+    <t>199511122025052003</t>
+  </si>
+  <si>
+    <t>197403052005012003</t>
+  </si>
+  <si>
+    <t>197505032005012002</t>
+  </si>
+  <si>
+    <t>198712252019031008</t>
+  </si>
+  <si>
+    <t>200104202025051008</t>
+  </si>
+  <si>
+    <t>197509262005011002</t>
+  </si>
+  <si>
+    <t>199002122025051002</t>
+  </si>
+  <si>
+    <t>197709202005012004</t>
+  </si>
+  <si>
+    <t>199609102025052006</t>
+  </si>
+  <si>
+    <t>197910102005011004</t>
+  </si>
+  <si>
+    <t>199603122025052009</t>
+  </si>
+  <si>
+    <t>197804092005011003</t>
+  </si>
+  <si>
+    <t>197206022007011035</t>
+  </si>
+  <si>
+    <t>199201282025052001</t>
+  </si>
+  <si>
+    <t>197807112005011002</t>
+  </si>
+  <si>
+    <t>196907182007011035</t>
+  </si>
+  <si>
+    <t>199507272025051004</t>
+  </si>
+  <si>
+    <t>199612052025052006</t>
+  </si>
+  <si>
+    <t>200106252025051009</t>
+  </si>
+  <si>
+    <t>199601032025052005</t>
+  </si>
+  <si>
+    <t>197105201993022002</t>
+  </si>
+  <si>
+    <t>199804252025052007</t>
+  </si>
+  <si>
+    <t>198701252019031005</t>
+  </si>
+  <si>
+    <t>199306232025052004</t>
+  </si>
+  <si>
+    <t>199708182025051006</t>
+  </si>
+  <si>
+    <t>199805292025052007</t>
+  </si>
+  <si>
+    <t>197005022005011004</t>
+  </si>
+  <si>
+    <t>199801042025051001</t>
+  </si>
+  <si>
+    <t>199110102019031020</t>
+  </si>
+  <si>
+    <t>196810292005011001</t>
+  </si>
+  <si>
+    <t>199001092025051002</t>
+  </si>
+  <si>
+    <t>199205052019031010</t>
+  </si>
+  <si>
+    <t>200004112025052005</t>
+  </si>
+  <si>
+    <t>197905162006041020</t>
+  </si>
+  <si>
+    <t>199007162025052001</t>
+  </si>
+  <si>
+    <t>197301192007011025</t>
+  </si>
+  <si>
+    <t>199401082025052002</t>
+  </si>
+  <si>
+    <t>197509132007012013</t>
+  </si>
+  <si>
+    <t>197206012007011036</t>
+  </si>
+  <si>
+    <t>199603302025052005</t>
+  </si>
+  <si>
+    <t>197309041999032001</t>
+  </si>
+  <si>
+    <t>199906152025052006</t>
+  </si>
+  <si>
+    <t>196902041999031001</t>
+  </si>
+  <si>
+    <t>197405022007011034</t>
+  </si>
+  <si>
+    <t>199810202025052006</t>
+  </si>
+  <si>
+    <t>197407162003122003</t>
+  </si>
+  <si>
+    <t>197306012007012031</t>
+  </si>
+  <si>
+    <t>200111262025052004</t>
+  </si>
+  <si>
+    <t>197408252005012002</t>
+  </si>
+  <si>
+    <t>199107192025052004</t>
+  </si>
+  <si>
+    <t>197008152005012003</t>
+  </si>
+  <si>
+    <t>199711122025052006</t>
+  </si>
+  <si>
+    <t>199912302025051011</t>
+  </si>
+  <si>
+    <t>199911262025052012</t>
+  </si>
+  <si>
+    <t>196806212005011002</t>
+  </si>
+  <si>
+    <t>200003272025051002</t>
+  </si>
+  <si>
+    <t>197405202007012033</t>
+  </si>
+  <si>
+    <t>200010122025052010</t>
+  </si>
+  <si>
+    <t>197304291999032003</t>
+  </si>
+  <si>
+    <t>197410231999032005</t>
+  </si>
+  <si>
+    <t>197504242000032002</t>
+  </si>
+  <si>
+    <t>196711011999031001</t>
+  </si>
+  <si>
+    <t>197203142005012001</t>
+  </si>
+  <si>
+    <t>197007112005011003</t>
+  </si>
+  <si>
+    <t>197303082005012001</t>
+  </si>
+  <si>
+    <t>197805182005012003</t>
+  </si>
+  <si>
+    <t>197608192007012019</t>
+  </si>
+  <si>
+    <t>197503012005012001</t>
+  </si>
+  <si>
+    <t>197909132005012005</t>
+  </si>
+  <si>
+    <t>198007112005012004</t>
+  </si>
+  <si>
+    <t>198007172005012001</t>
+  </si>
+  <si>
+    <t>196807012007011041</t>
+  </si>
+  <si>
+    <t>196608182005012001</t>
+  </si>
+  <si>
+    <t>196707142005011001</t>
+  </si>
+  <si>
+    <t>199312062019031007</t>
+  </si>
+  <si>
+    <t>197608122007012029</t>
+  </si>
+  <si>
+    <t>197501011999031002</t>
+  </si>
+  <si>
+    <t>197704111999032002</t>
+  </si>
+  <si>
+    <t>197411012006042002</t>
+  </si>
+  <si>
+    <t>196905212003121001</t>
+  </si>
+  <si>
+    <t>197208102003122002</t>
+  </si>
+  <si>
+    <t>197909202005011003</t>
+  </si>
+  <si>
+    <t>197206282005011003</t>
+  </si>
+  <si>
+    <t>197607042005011001</t>
+  </si>
+  <si>
+    <t>197410092005012003</t>
+  </si>
+  <si>
+    <t>197505132007011019</t>
+  </si>
+  <si>
+    <t>197707222002122004</t>
+  </si>
+  <si>
+    <t>197308122002122001</t>
+  </si>
+  <si>
+    <t>198109082005011004</t>
+  </si>
+  <si>
+    <t>196801122000031001</t>
+  </si>
+  <si>
+    <t>196902172005012001</t>
+  </si>
+  <si>
+    <t>197209032002122001</t>
+  </si>
+  <si>
+    <t>197808072007012030</t>
+  </si>
+  <si>
+    <t>197003182005011001</t>
+  </si>
+  <si>
+    <t>197607142005011002</t>
+  </si>
+  <si>
+    <t>197505092000032003</t>
+  </si>
+  <si>
+    <t>196801032000122001</t>
+  </si>
+  <si>
+    <t>197805152003121003</t>
+  </si>
+  <si>
+    <t>196811182000032001</t>
+  </si>
+  <si>
+    <t>197008082001122001</t>
+  </si>
+  <si>
+    <t>196902242005011001</t>
+  </si>
+  <si>
+    <t>198004082005012005</t>
+  </si>
+  <si>
+    <t>197805062005012003</t>
+  </si>
+  <si>
+    <t>197108042005011003</t>
+  </si>
+  <si>
+    <t>198106272005012002</t>
+  </si>
+  <si>
+    <t>197810041998031002</t>
+  </si>
+  <si>
+    <t>197009101999032001</t>
+  </si>
+  <si>
+    <t>196912191999032001</t>
+  </si>
+  <si>
+    <t>196707282000032001</t>
+  </si>
+  <si>
+    <t>199203132019032029</t>
+  </si>
+  <si>
+    <t>197603032003122003</t>
+  </si>
+  <si>
+    <t>199004092019032017</t>
+  </si>
+  <si>
+    <t>198810172019031012</t>
+  </si>
+  <si>
+    <t>199405142019032021</t>
+  </si>
+  <si>
+    <t>198001042005011003</t>
+  </si>
+  <si>
+    <t>197109172007011020</t>
+  </si>
+  <si>
+    <t>197809052007012017</t>
+  </si>
+  <si>
+    <t>197304232006041006</t>
+  </si>
+  <si>
+    <t>197012012007012032</t>
+  </si>
+  <si>
+    <t>196711241993031004</t>
+  </si>
+  <si>
+    <t>198105102007102002</t>
+  </si>
+  <si>
+    <t>197007171999031002</t>
+  </si>
+  <si>
+    <t>197904232007102001</t>
+  </si>
+  <si>
+    <t>197201021999031002</t>
+  </si>
+  <si>
+    <t>197810152005012006</t>
+  </si>
+  <si>
+    <t>199501182019032014</t>
+  </si>
+  <si>
+    <t>199008152023211030</t>
+  </si>
+  <si>
+    <t>196806191999031003</t>
+  </si>
+  <si>
+    <t>199507062023212033</t>
+  </si>
+  <si>
+    <t>197102282003122001</t>
+  </si>
+  <si>
+    <t>198405122023211017</t>
+  </si>
+  <si>
+    <t>197803062005012004</t>
+  </si>
+  <si>
+    <t>197711102024211004</t>
+  </si>
+  <si>
+    <t>198010182005012002</t>
+  </si>
+  <si>
+    <t>198012272005011003</t>
+  </si>
+  <si>
+    <t>197006022005011006</t>
+  </si>
+  <si>
+    <t>199111282023211020</t>
+  </si>
+  <si>
+    <t>199505282023211013</t>
+  </si>
+  <si>
+    <t>196905042005011001</t>
+  </si>
+  <si>
+    <t>199404132023211010</t>
+  </si>
+  <si>
+    <t>196806292005012001</t>
+  </si>
+  <si>
+    <t>198810272023212032</t>
+  </si>
+  <si>
+    <t>197405012007012029</t>
+  </si>
+  <si>
+    <t>199402142023211012</t>
+  </si>
+  <si>
+    <t>197410172007011021</t>
+  </si>
+  <si>
+    <t>199311092023212039</t>
+  </si>
+  <si>
+    <t>197602012007011019</t>
+  </si>
+  <si>
+    <t>199407132023212041</t>
+  </si>
+  <si>
+    <t>199807132023211003</t>
+  </si>
+  <si>
+    <t>199605242023211008</t>
+  </si>
+  <si>
+    <t>199309192023211016</t>
+  </si>
+  <si>
+    <t>198404022024211013</t>
+  </si>
+  <si>
+    <t>198904082024212043</t>
+  </si>
+  <si>
+    <t>198405042023212056</t>
+  </si>
+  <si>
+    <t>198107092023211007</t>
+  </si>
+  <si>
+    <t>197503122005011003</t>
+  </si>
+  <si>
+    <t>198908212024212029</t>
+  </si>
+  <si>
+    <t>198308052005011001</t>
+  </si>
+  <si>
+    <t>198708152025211012</t>
+  </si>
+  <si>
+    <t>199210202025212015</t>
+  </si>
+  <si>
+    <t>199702082025211009</t>
+  </si>
+  <si>
+    <t>199508182023212044</t>
+  </si>
+  <si>
+    <t>198208102025212012</t>
+  </si>
+  <si>
+    <t>197311072007012019</t>
+  </si>
+  <si>
+    <t>198211012025212013</t>
+  </si>
+  <si>
+    <t>198108262023211005</t>
+  </si>
+  <si>
+    <t>199208102024211030</t>
+  </si>
+  <si>
+    <t>197606052007011034</t>
+  </si>
+  <si>
+    <t>199006232023212041</t>
+  </si>
+  <si>
+    <t>199410112019031008</t>
+  </si>
+  <si>
+    <t>199206032023212040</t>
+  </si>
+  <si>
+    <t>199707252023212025</t>
+  </si>
+  <si>
+    <t>197109032007012017</t>
+  </si>
+  <si>
+    <t>199407292023211009</t>
+  </si>
+  <si>
+    <t>198005292025211007</t>
+  </si>
+  <si>
+    <t>197903142005011002</t>
+  </si>
+  <si>
+    <t>198201232025211005</t>
+  </si>
+  <si>
+    <t>197311232005011004</t>
+  </si>
+  <si>
+    <t>199005132023211017</t>
+  </si>
+  <si>
+    <t>198004022005012003</t>
+  </si>
+  <si>
+    <t>198311252023212014</t>
+  </si>
+  <si>
+    <t>197607012005012001</t>
+  </si>
+  <si>
+    <t>198504072024212020</t>
+  </si>
+  <si>
+    <t>198002282005012002</t>
+  </si>
+  <si>
+    <t>198409102025212021</t>
+  </si>
+  <si>
+    <t>197702252005012001</t>
+  </si>
+  <si>
+    <t>198303062025211010</t>
+  </si>
+  <si>
+    <t>198404062025212006</t>
+  </si>
+  <si>
+    <t>199004042025212022</t>
+  </si>
+  <si>
+    <t>196909072007011032</t>
+  </si>
+  <si>
+    <t>198801032025212029</t>
+  </si>
+  <si>
+    <t>199011022025212013</t>
+  </si>
+  <si>
+    <t>196710052000031006</t>
+  </si>
+  <si>
+    <t>199311122023211011</t>
+  </si>
+  <si>
     <t>197312011999031003</t>
   </si>
   <si>
-    <t>KAKANKEMENAG KAB CILACAP</t>
-[...2 lines deleted...]
-    <t>SK TUNJANGAN KINERJA</t>
+    <t>197109032024211001</t>
+  </si>
+  <si>
+    <t>197102022025212003</t>
+  </si>
+  <si>
+    <t>197402242001121002</t>
+  </si>
+  <si>
+    <t>197406212001121002</t>
+  </si>
+  <si>
+    <t>199203232023212056</t>
+  </si>
+  <si>
+    <t>199303262023212040</t>
+  </si>
+  <si>
+    <t>199712302024212037</t>
+  </si>
+  <si>
+    <t>198606052023212051</t>
+  </si>
+  <si>
+    <t>198008182007101001</t>
+  </si>
+  <si>
+    <t>199811062024211012</t>
+  </si>
+  <si>
+    <t>197404142007101001</t>
+  </si>
+  <si>
+    <t>198303132023211019</t>
+  </si>
+  <si>
+    <t>197110122007102002</t>
+  </si>
+  <si>
+    <t>197509302007102003</t>
+  </si>
+  <si>
+    <t>199104142023212043</t>
+  </si>
+  <si>
+    <t>197506171998031002</t>
+  </si>
+  <si>
+    <t>199603062023211013</t>
   </si>
   <si>
     <t>2026-01-01</t>
   </si>
   <si>
-    <t>199708082023212017</t>
-[...851 lines deleted...]
-    <t>199301292025212006</t>
+    <t>2025-04-01</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1272,51 +1413,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M287"/>
+  <dimension ref="A1:M935"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" customHeight="1" ht="25">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1356,471 +1497,471 @@
       </c>
       <c r="M1" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2">
         <v>417414</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="E2" t="s">
         <v>11</v>
       </c>
       <c r="F2" t="s">
         <v>12</v>
       </c>
       <c r="G2" t="s">
         <v>13</v>
       </c>
       <c r="H2">
         <v>11</v>
       </c>
       <c r="I2">
-        <v>54700</v>
+        <v>995</v>
       </c>
       <c r="J2">
         <v>0</v>
       </c>
       <c r="K2">
         <v>0</v>
       </c>
       <c r="L2">
         <v>0</v>
       </c>
       <c r="M2">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3">
         <v>417414</v>
       </c>
       <c r="B3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" t="s">
         <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>13</v>
       </c>
       <c r="H3">
         <v>8</v>
       </c>
       <c r="I3">
-        <v>1659500</v>
+        <v>1651203</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4">
         <v>417414</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
       <c r="G4" t="s">
         <v>13</v>
       </c>
       <c r="H4">
         <v>8</v>
       </c>
       <c r="I4">
-        <v>1659500</v>
+        <v>115400</v>
       </c>
       <c r="J4">
         <v>0</v>
       </c>
       <c r="K4">
         <v>0</v>
       </c>
       <c r="L4">
         <v>0</v>
       </c>
       <c r="M4">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5">
         <v>417414</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I5">
-        <v>1659500</v>
+        <v>696401</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>0</v>
       </c>
       <c r="L5">
         <v>0</v>
       </c>
       <c r="M5">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6">
         <v>417414</v>
       </c>
       <c r="B6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
       <c r="G6" t="s">
         <v>13</v>
       </c>
       <c r="H6">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I6">
-        <v>461300</v>
+        <v>131738</v>
       </c>
       <c r="J6">
         <v>0</v>
       </c>
       <c r="K6">
         <v>0</v>
       </c>
       <c r="L6">
         <v>0</v>
       </c>
       <c r="M6">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7">
         <v>417414</v>
       </c>
       <c r="B7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7" t="s">
         <v>13</v>
       </c>
       <c r="H7">
         <v>8</v>
       </c>
       <c r="I7">
-        <v>1659500</v>
+        <v>115400</v>
       </c>
       <c r="J7">
         <v>0</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>0</v>
       </c>
       <c r="M7">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8">
         <v>417414</v>
       </c>
       <c r="B8" t="s">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" t="s">
         <v>12</v>
       </c>
       <c r="G8" t="s">
         <v>13</v>
       </c>
       <c r="H8">
         <v>11</v>
       </c>
       <c r="I8">
-        <v>185385</v>
+        <v>510200</v>
       </c>
       <c r="J8">
         <v>0</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>0</v>
       </c>
       <c r="M8">
         <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:13">
       <c r="A9">
         <v>417414</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9" t="s">
         <v>13</v>
       </c>
       <c r="H9">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I9">
-        <v>363100</v>
+        <v>132400</v>
       </c>
       <c r="J9">
         <v>0</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>0</v>
       </c>
       <c r="M9">
         <v>100</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10">
         <v>417414</v>
       </c>
       <c r="B10" t="s">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" t="s">
         <v>12</v>
       </c>
       <c r="G10" t="s">
         <v>13</v>
       </c>
       <c r="H10">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I10">
-        <v>115400</v>
+        <v>54700</v>
       </c>
       <c r="J10">
         <v>0</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0</v>
       </c>
       <c r="M10">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11">
         <v>417414</v>
       </c>
       <c r="B11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" t="s">
         <v>12</v>
       </c>
       <c r="G11" t="s">
         <v>13</v>
       </c>
       <c r="H11">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I11">
-        <v>98805</v>
+        <v>502547</v>
       </c>
       <c r="J11">
         <v>0</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
         <v>0</v>
       </c>
       <c r="M11">
         <v>100</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12">
         <v>417414</v>
       </c>
       <c r="B12" t="s">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" t="s">
         <v>12</v>
       </c>
       <c r="G12" t="s">
         <v>13</v>
       </c>
       <c r="H12">
         <v>8</v>
       </c>
       <c r="I12">
-        <v>1609715</v>
+        <v>14600</v>
       </c>
       <c r="J12">
         <v>0</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>0</v>
       </c>
       <c r="M12">
         <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13">
         <v>417414</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" t="s">
         <v>12</v>
       </c>
       <c r="G13" t="s">
         <v>13</v>
       </c>
       <c r="H13">
         <v>11</v>
       </c>
       <c r="I13">
-        <v>320500</v>
+        <v>54700</v>
       </c>
       <c r="J13">
         <v>0</v>
       </c>
       <c r="K13">
         <v>0</v>
       </c>
       <c r="L13">
         <v>0</v>
       </c>
       <c r="M13">
         <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14">
         <v>417414</v>
       </c>
       <c r="B14" t="s">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="H14">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I14">
-        <v>98805</v>
+        <v>696401</v>
       </c>
       <c r="J14">
         <v>0</v>
       </c>
       <c r="K14">
         <v>0</v>
       </c>
       <c r="L14">
         <v>0</v>
       </c>
       <c r="M14">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15">
         <v>417414</v>
       </c>
       <c r="B15" t="s">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" t="s">
@@ -1846,156 +1987,156 @@
       </c>
       <c r="M15">
         <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16">
         <v>417414</v>
       </c>
       <c r="B16" t="s">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" t="s">
         <v>12</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16">
         <v>11</v>
       </c>
       <c r="I16">
-        <v>354710</v>
+        <v>359469</v>
       </c>
       <c r="J16">
         <v>0</v>
       </c>
       <c r="K16">
         <v>0</v>
       </c>
       <c r="L16">
         <v>0</v>
       </c>
       <c r="M16">
         <v>100</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17">
         <v>417414</v>
       </c>
       <c r="B17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" t="s">
         <v>12</v>
       </c>
       <c r="G17" t="s">
         <v>13</v>
       </c>
       <c r="H17">
         <v>8</v>
       </c>
       <c r="I17">
-        <v>1651203</v>
+        <v>1526740</v>
       </c>
       <c r="J17">
         <v>0</v>
       </c>
       <c r="K17">
         <v>0</v>
       </c>
       <c r="L17">
         <v>0</v>
       </c>
       <c r="M17">
         <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:13">
       <c r="A18">
         <v>417414</v>
       </c>
       <c r="B18" t="s">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>12</v>
       </c>
       <c r="G18" t="s">
         <v>13</v>
       </c>
       <c r="H18">
         <v>8</v>
       </c>
       <c r="I18">
-        <v>115400</v>
+        <v>1551633</v>
       </c>
       <c r="J18">
         <v>0</v>
       </c>
       <c r="K18">
         <v>0</v>
       </c>
       <c r="L18">
         <v>0</v>
       </c>
       <c r="M18">
         <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19">
         <v>417414</v>
       </c>
       <c r="B19" t="s">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>12</v>
       </c>
       <c r="G19" t="s">
         <v>13</v>
       </c>
       <c r="H19">
         <v>11</v>
       </c>
       <c r="I19">
-        <v>185385</v>
+        <v>699900</v>
       </c>
       <c r="J19">
         <v>0</v>
       </c>
       <c r="K19">
         <v>0</v>
       </c>
       <c r="L19">
         <v>0</v>
       </c>
       <c r="M19">
         <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20">
         <v>417414</v>
       </c>
       <c r="B20" t="s">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
@@ -2021,1976 +2162,1976 @@
       </c>
       <c r="M20">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:13">
       <c r="A21">
         <v>417414</v>
       </c>
       <c r="B21" t="s">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" t="s">
         <v>12</v>
       </c>
       <c r="G21" t="s">
         <v>13</v>
       </c>
       <c r="H21">
         <v>11</v>
       </c>
       <c r="I21">
-        <v>318500</v>
+        <v>541939</v>
       </c>
       <c r="J21">
         <v>0</v>
       </c>
       <c r="K21">
         <v>0</v>
       </c>
       <c r="L21">
         <v>0</v>
       </c>
       <c r="M21">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22">
         <v>417414</v>
       </c>
       <c r="B22" t="s">
         <v>33</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" t="s">
         <v>12</v>
       </c>
       <c r="G22" t="s">
         <v>13</v>
       </c>
       <c r="H22">
         <v>8</v>
       </c>
       <c r="I22">
-        <v>65615</v>
+        <v>1651203</v>
       </c>
       <c r="J22">
         <v>0</v>
       </c>
       <c r="K22">
         <v>0</v>
       </c>
       <c r="L22">
         <v>0</v>
       </c>
       <c r="M22">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23">
         <v>417414</v>
       </c>
       <c r="B23" t="s">
         <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>11</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
       <c r="G23" t="s">
         <v>13</v>
       </c>
       <c r="H23">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I23">
-        <v>432455</v>
+        <v>115400</v>
       </c>
       <c r="J23">
         <v>0</v>
       </c>
       <c r="K23">
         <v>0</v>
       </c>
       <c r="L23">
         <v>0</v>
       </c>
       <c r="M23">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24">
         <v>417414</v>
       </c>
       <c r="B24" t="s">
         <v>35</v>
       </c>
       <c r="E24" t="s">
         <v>11</v>
       </c>
       <c r="F24" t="s">
         <v>12</v>
       </c>
       <c r="G24" t="s">
         <v>13</v>
       </c>
       <c r="H24">
         <v>11</v>
       </c>
       <c r="I24">
-        <v>89085</v>
+        <v>558700</v>
       </c>
       <c r="J24">
         <v>0</v>
       </c>
       <c r="K24">
         <v>0</v>
       </c>
       <c r="L24">
         <v>0</v>
       </c>
       <c r="M24">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25">
         <v>417414</v>
       </c>
       <c r="B25" t="s">
         <v>36</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
       <c r="F25" t="s">
         <v>12</v>
       </c>
       <c r="G25" t="s">
         <v>13</v>
       </c>
       <c r="H25">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I25">
-        <v>354710</v>
+        <v>14600</v>
       </c>
       <c r="J25">
         <v>0</v>
       </c>
       <c r="K25">
         <v>0</v>
       </c>
       <c r="L25">
         <v>0</v>
       </c>
       <c r="M25">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26">
         <v>417414</v>
       </c>
       <c r="B26" t="s">
         <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
       <c r="F26" t="s">
         <v>12</v>
       </c>
       <c r="G26" t="s">
         <v>13</v>
       </c>
       <c r="H26">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I26">
-        <v>1443765</v>
+        <v>361285</v>
       </c>
       <c r="J26">
         <v>0</v>
       </c>
       <c r="K26">
         <v>0</v>
       </c>
       <c r="L26">
         <v>0</v>
       </c>
       <c r="M26">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27">
         <v>417414</v>
       </c>
       <c r="B27" t="s">
         <v>38</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
       <c r="F27" t="s">
         <v>12</v>
       </c>
       <c r="G27" t="s">
         <v>13</v>
       </c>
       <c r="H27">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I27">
-        <v>544410</v>
+        <v>14600</v>
       </c>
       <c r="J27">
         <v>0</v>
       </c>
       <c r="K27">
         <v>0</v>
       </c>
       <c r="L27">
         <v>0</v>
       </c>
       <c r="M27">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28">
         <v>417414</v>
       </c>
       <c r="B28" t="s">
         <v>39</v>
       </c>
       <c r="E28" t="s">
         <v>11</v>
       </c>
       <c r="F28" t="s">
         <v>12</v>
       </c>
       <c r="G28" t="s">
         <v>13</v>
       </c>
       <c r="H28">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I28">
-        <v>1659500</v>
+        <v>510200</v>
       </c>
       <c r="J28">
         <v>0</v>
       </c>
       <c r="K28">
         <v>0</v>
       </c>
       <c r="L28">
         <v>0</v>
       </c>
       <c r="M28">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29">
         <v>417414</v>
       </c>
       <c r="B29" t="s">
         <v>40</v>
       </c>
       <c r="E29" t="s">
         <v>11</v>
       </c>
       <c r="F29" t="s">
         <v>12</v>
       </c>
       <c r="G29" t="s">
         <v>13</v>
       </c>
       <c r="H29">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I29">
-        <v>54700</v>
+        <v>14600</v>
       </c>
       <c r="J29">
         <v>0</v>
       </c>
       <c r="K29">
         <v>0</v>
       </c>
       <c r="L29">
         <v>0</v>
       </c>
       <c r="M29">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30">
         <v>417414</v>
       </c>
       <c r="B30" t="s">
         <v>41</v>
       </c>
       <c r="E30" t="s">
         <v>11</v>
       </c>
       <c r="F30" t="s">
         <v>12</v>
       </c>
       <c r="G30" t="s">
         <v>13</v>
       </c>
       <c r="H30">
         <v>11</v>
       </c>
       <c r="I30">
-        <v>302880</v>
+        <v>510200</v>
       </c>
       <c r="J30">
         <v>0</v>
       </c>
       <c r="K30">
         <v>0</v>
       </c>
       <c r="L30">
         <v>0</v>
       </c>
       <c r="M30">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31">
         <v>417414</v>
       </c>
       <c r="B31" t="s">
         <v>42</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
       <c r="F31" t="s">
         <v>12</v>
       </c>
       <c r="G31" t="s">
         <v>13</v>
       </c>
       <c r="H31">
         <v>8</v>
       </c>
       <c r="I31">
-        <v>1659500</v>
+        <v>14600</v>
       </c>
       <c r="J31">
         <v>0</v>
       </c>
       <c r="K31">
         <v>0</v>
       </c>
       <c r="L31">
         <v>0</v>
       </c>
       <c r="M31">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32">
         <v>417414</v>
       </c>
       <c r="B32" t="s">
         <v>43</v>
       </c>
       <c r="E32" t="s">
         <v>11</v>
       </c>
       <c r="F32" t="s">
         <v>12</v>
       </c>
       <c r="G32" t="s">
         <v>13</v>
       </c>
       <c r="H32">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I32">
-        <v>54700</v>
+        <v>1659500</v>
       </c>
       <c r="J32">
         <v>0</v>
       </c>
       <c r="K32">
         <v>0</v>
       </c>
       <c r="L32">
         <v>0</v>
       </c>
       <c r="M32">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33">
         <v>417414</v>
       </c>
       <c r="B33" t="s">
         <v>44</v>
       </c>
       <c r="E33" t="s">
         <v>11</v>
       </c>
       <c r="F33" t="s">
         <v>12</v>
       </c>
       <c r="G33" t="s">
         <v>13</v>
       </c>
       <c r="H33">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I33">
-        <v>168738</v>
+        <v>1659500</v>
       </c>
       <c r="J33">
         <v>0</v>
       </c>
       <c r="K33">
         <v>0</v>
       </c>
       <c r="L33">
         <v>0</v>
       </c>
       <c r="M33">
         <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34">
         <v>417414</v>
       </c>
       <c r="B34" t="s">
         <v>45</v>
       </c>
       <c r="E34" t="s">
         <v>11</v>
       </c>
       <c r="F34" t="s">
         <v>12</v>
       </c>
       <c r="G34" t="s">
         <v>13</v>
       </c>
       <c r="H34">
         <v>8</v>
       </c>
       <c r="I34">
-        <v>82210</v>
+        <v>115400</v>
       </c>
       <c r="J34">
         <v>0</v>
       </c>
       <c r="K34">
         <v>0</v>
       </c>
       <c r="L34">
         <v>0</v>
       </c>
       <c r="M34">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:13">
       <c r="A35">
         <v>417414</v>
       </c>
       <c r="B35" t="s">
         <v>46</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
       <c r="G35" t="s">
         <v>13</v>
       </c>
       <c r="H35">
         <v>8</v>
       </c>
       <c r="I35">
-        <v>1659500</v>
+        <v>115400</v>
       </c>
       <c r="J35">
         <v>0</v>
       </c>
       <c r="K35">
         <v>0</v>
       </c>
       <c r="L35">
         <v>0</v>
       </c>
       <c r="M35">
         <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36">
         <v>417414</v>
       </c>
       <c r="B36" t="s">
         <v>47</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
       <c r="F36" t="s">
         <v>12</v>
       </c>
       <c r="G36" t="s">
         <v>13</v>
       </c>
       <c r="H36">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I36">
-        <v>1551633</v>
+        <v>550320</v>
       </c>
       <c r="J36">
         <v>0</v>
       </c>
       <c r="K36">
         <v>0</v>
       </c>
       <c r="L36">
         <v>0</v>
       </c>
       <c r="M36">
         <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37">
         <v>417414</v>
       </c>
       <c r="B37" t="s">
         <v>48</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
       <c r="F37" t="s">
         <v>12</v>
       </c>
       <c r="G37" t="s">
         <v>13</v>
       </c>
       <c r="H37">
         <v>8</v>
       </c>
       <c r="I37">
-        <v>14600</v>
+        <v>1659500</v>
       </c>
       <c r="J37">
         <v>0</v>
       </c>
       <c r="K37">
         <v>0</v>
       </c>
       <c r="L37">
         <v>0</v>
       </c>
       <c r="M37">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38">
         <v>417414</v>
       </c>
       <c r="B38" t="s">
         <v>49</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
       <c r="F38" t="s">
         <v>12</v>
       </c>
       <c r="G38" t="s">
         <v>13</v>
       </c>
       <c r="H38">
         <v>11</v>
       </c>
       <c r="I38">
-        <v>432455</v>
+        <v>510200</v>
       </c>
       <c r="J38">
         <v>0</v>
       </c>
       <c r="K38">
         <v>0</v>
       </c>
       <c r="L38">
         <v>0</v>
       </c>
       <c r="M38">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39">
         <v>417414</v>
       </c>
       <c r="B39" t="s">
         <v>50</v>
       </c>
       <c r="E39" t="s">
         <v>11</v>
       </c>
       <c r="F39" t="s">
         <v>12</v>
       </c>
       <c r="G39" t="s">
         <v>13</v>
       </c>
       <c r="H39">
         <v>8</v>
       </c>
       <c r="I39">
-        <v>14600</v>
+        <v>1659500</v>
       </c>
       <c r="J39">
         <v>0</v>
       </c>
       <c r="K39">
         <v>0</v>
       </c>
       <c r="L39">
         <v>0</v>
       </c>
       <c r="M39">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40">
         <v>417414</v>
       </c>
       <c r="B40" t="s">
         <v>51</v>
       </c>
       <c r="E40" t="s">
         <v>11</v>
       </c>
       <c r="F40" t="s">
         <v>12</v>
       </c>
       <c r="G40" t="s">
         <v>13</v>
       </c>
       <c r="H40">
         <v>11</v>
       </c>
       <c r="I40">
-        <v>458370</v>
+        <v>510200</v>
       </c>
       <c r="J40">
         <v>0</v>
       </c>
       <c r="K40">
         <v>0</v>
       </c>
       <c r="L40">
         <v>0</v>
       </c>
       <c r="M40">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41">
         <v>417414</v>
       </c>
       <c r="B41" t="s">
         <v>52</v>
       </c>
       <c r="E41" t="s">
         <v>11</v>
       </c>
       <c r="F41" t="s">
         <v>12</v>
       </c>
       <c r="G41" t="s">
         <v>13</v>
       </c>
       <c r="H41">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I41">
-        <v>699900</v>
+        <v>14600</v>
       </c>
       <c r="J41">
         <v>0</v>
       </c>
       <c r="K41">
         <v>0</v>
       </c>
       <c r="L41">
         <v>0</v>
       </c>
       <c r="M41">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42">
         <v>417414</v>
       </c>
       <c r="B42" t="s">
         <v>53</v>
       </c>
       <c r="E42" t="s">
         <v>11</v>
       </c>
       <c r="F42" t="s">
         <v>12</v>
       </c>
       <c r="G42" t="s">
         <v>13</v>
       </c>
       <c r="H42">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I42">
-        <v>14600</v>
+        <v>652900</v>
       </c>
       <c r="J42">
         <v>0</v>
       </c>
       <c r="K42">
         <v>0</v>
       </c>
       <c r="L42">
         <v>0</v>
       </c>
       <c r="M42">
         <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43">
         <v>417414</v>
       </c>
       <c r="B43" t="s">
         <v>54</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
         <v>12</v>
       </c>
       <c r="G43" t="s">
         <v>13</v>
       </c>
       <c r="H43">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I43">
-        <v>699900</v>
+        <v>14600</v>
       </c>
       <c r="J43">
         <v>0</v>
       </c>
       <c r="K43">
         <v>0</v>
       </c>
       <c r="L43">
         <v>0</v>
       </c>
       <c r="M43">
         <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44">
         <v>417414</v>
       </c>
       <c r="B44" t="s">
         <v>55</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
       <c r="F44" t="s">
         <v>12</v>
       </c>
       <c r="G44" t="s">
         <v>13</v>
       </c>
       <c r="H44">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I44">
-        <v>699900</v>
+        <v>1659500</v>
       </c>
       <c r="J44">
         <v>0</v>
       </c>
       <c r="K44">
         <v>0</v>
       </c>
       <c r="L44">
         <v>0</v>
       </c>
       <c r="M44">
         <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45">
         <v>417414</v>
       </c>
       <c r="B45" t="s">
         <v>56</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>12</v>
       </c>
       <c r="G45" t="s">
         <v>13</v>
       </c>
       <c r="H45">
         <v>11</v>
       </c>
       <c r="I45">
-        <v>118145</v>
+        <v>510200</v>
       </c>
       <c r="J45">
         <v>0</v>
       </c>
       <c r="K45">
         <v>0</v>
       </c>
       <c r="L45">
         <v>0</v>
       </c>
       <c r="M45">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46">
         <v>417414</v>
       </c>
       <c r="B46" t="s">
         <v>57</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" t="s">
         <v>12</v>
       </c>
       <c r="G46" t="s">
         <v>13</v>
       </c>
       <c r="H46">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I46">
-        <v>699900</v>
+        <v>14600</v>
       </c>
       <c r="J46">
         <v>0</v>
       </c>
       <c r="K46">
         <v>0</v>
       </c>
       <c r="L46">
         <v>0</v>
       </c>
       <c r="M46">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47">
         <v>417414</v>
       </c>
       <c r="B47" t="s">
         <v>58</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>12</v>
       </c>
       <c r="G47" t="s">
         <v>13</v>
       </c>
       <c r="H47">
         <v>11</v>
       </c>
       <c r="I47">
-        <v>480955</v>
+        <v>363100</v>
       </c>
       <c r="J47">
         <v>0</v>
       </c>
       <c r="K47">
         <v>0</v>
       </c>
       <c r="L47">
         <v>0</v>
       </c>
       <c r="M47">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:13">
       <c r="A48">
         <v>417414</v>
       </c>
       <c r="B48" t="s">
         <v>59</v>
       </c>
       <c r="E48" t="s">
         <v>11</v>
       </c>
       <c r="F48" t="s">
         <v>12</v>
       </c>
       <c r="G48" t="s">
         <v>13</v>
       </c>
       <c r="H48">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I48">
-        <v>14600</v>
+        <v>502547</v>
       </c>
       <c r="J48">
         <v>0</v>
       </c>
       <c r="K48">
         <v>0</v>
       </c>
       <c r="L48">
         <v>0</v>
       </c>
       <c r="M48">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49">
         <v>417414</v>
       </c>
       <c r="B49" t="s">
         <v>60</v>
       </c>
       <c r="E49" t="s">
         <v>11</v>
       </c>
       <c r="F49" t="s">
         <v>12</v>
       </c>
       <c r="G49" t="s">
         <v>13</v>
       </c>
       <c r="H49">
         <v>8</v>
       </c>
       <c r="I49">
-        <v>115400</v>
+        <v>1659500</v>
       </c>
       <c r="J49">
         <v>0</v>
       </c>
       <c r="K49">
         <v>0</v>
       </c>
       <c r="L49">
         <v>0</v>
       </c>
       <c r="M49">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50">
         <v>417414</v>
       </c>
       <c r="B50" t="s">
         <v>61</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
         <v>12</v>
       </c>
       <c r="G50" t="s">
         <v>13</v>
       </c>
       <c r="H50">
         <v>11</v>
       </c>
       <c r="I50">
-        <v>159200</v>
+        <v>320500</v>
       </c>
       <c r="J50">
         <v>0</v>
       </c>
       <c r="K50">
         <v>0</v>
       </c>
       <c r="L50">
         <v>0</v>
       </c>
       <c r="M50">
         <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51">
         <v>417414</v>
       </c>
       <c r="B51" t="s">
         <v>62</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
         <v>12</v>
       </c>
       <c r="G51" t="s">
         <v>13</v>
       </c>
       <c r="H51">
         <v>8</v>
       </c>
       <c r="I51">
-        <v>49020</v>
+        <v>132400</v>
       </c>
       <c r="J51">
         <v>0</v>
       </c>
       <c r="K51">
         <v>0</v>
       </c>
       <c r="L51">
         <v>0</v>
       </c>
       <c r="M51">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:13">
       <c r="A52">
         <v>417414</v>
       </c>
       <c r="B52" t="s">
         <v>63</v>
       </c>
       <c r="E52" t="s">
         <v>11</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
       <c r="G52" t="s">
         <v>13</v>
       </c>
       <c r="H52">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I52">
-        <v>510200</v>
+        <v>115400</v>
       </c>
       <c r="J52">
         <v>0</v>
       </c>
       <c r="K52">
         <v>0</v>
       </c>
       <c r="L52">
         <v>0</v>
       </c>
       <c r="M52">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53">
         <v>417414</v>
       </c>
       <c r="B53" t="s">
         <v>64</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
         <v>12</v>
       </c>
       <c r="G53" t="s">
         <v>13</v>
       </c>
       <c r="H53">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I53">
-        <v>185055</v>
+        <v>132400</v>
       </c>
       <c r="J53">
         <v>0</v>
       </c>
       <c r="K53">
         <v>0</v>
       </c>
       <c r="L53">
         <v>0</v>
       </c>
       <c r="M53">
         <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54">
         <v>417414</v>
       </c>
       <c r="B54" t="s">
         <v>65</v>
       </c>
       <c r="E54" t="s">
         <v>11</v>
       </c>
       <c r="F54" t="s">
         <v>12</v>
       </c>
       <c r="G54" t="s">
         <v>13</v>
       </c>
       <c r="H54">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I54">
-        <v>558700</v>
+        <v>1651203</v>
       </c>
       <c r="J54">
         <v>0</v>
       </c>
       <c r="K54">
         <v>0</v>
       </c>
       <c r="L54">
         <v>0</v>
       </c>
       <c r="M54">
         <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:13">
       <c r="A55">
         <v>417414</v>
       </c>
       <c r="B55" t="s">
         <v>66</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
         <v>12</v>
       </c>
       <c r="G55" t="s">
         <v>13</v>
       </c>
       <c r="H55">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I55">
-        <v>510200</v>
+        <v>1659500</v>
       </c>
       <c r="J55">
         <v>0</v>
       </c>
       <c r="K55">
         <v>0</v>
       </c>
       <c r="L55">
         <v>0</v>
       </c>
       <c r="M55">
         <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56">
         <v>417414</v>
       </c>
       <c r="B56" t="s">
         <v>67</v>
       </c>
       <c r="E56" t="s">
         <v>11</v>
       </c>
       <c r="F56" t="s">
         <v>12</v>
       </c>
       <c r="G56" t="s">
         <v>13</v>
       </c>
       <c r="H56">
         <v>11</v>
       </c>
       <c r="I56">
-        <v>328795</v>
+        <v>193340</v>
       </c>
       <c r="J56">
         <v>0</v>
       </c>
       <c r="K56">
         <v>0</v>
       </c>
       <c r="L56">
         <v>0</v>
       </c>
       <c r="M56">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:13">
       <c r="A57">
         <v>417414</v>
       </c>
       <c r="B57" t="s">
         <v>68</v>
       </c>
       <c r="E57" t="s">
         <v>11</v>
       </c>
       <c r="F57" t="s">
         <v>12</v>
       </c>
       <c r="G57" t="s">
         <v>13</v>
       </c>
       <c r="H57">
         <v>11</v>
       </c>
       <c r="I57">
-        <v>363100</v>
+        <v>494894</v>
       </c>
       <c r="J57">
         <v>0</v>
       </c>
       <c r="K57">
         <v>0</v>
       </c>
       <c r="L57">
         <v>0</v>
       </c>
       <c r="M57">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:13">
       <c r="A58">
         <v>417414</v>
       </c>
       <c r="B58" t="s">
         <v>69</v>
       </c>
       <c r="E58" t="s">
         <v>11</v>
       </c>
       <c r="F58" t="s">
         <v>12</v>
       </c>
       <c r="G58" t="s">
         <v>13</v>
       </c>
       <c r="H58">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I58">
-        <v>432455</v>
+        <v>1659500</v>
       </c>
       <c r="J58">
         <v>0</v>
       </c>
       <c r="K58">
         <v>0</v>
       </c>
       <c r="L58">
         <v>0</v>
       </c>
       <c r="M58">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:13">
       <c r="A59">
         <v>417414</v>
       </c>
       <c r="B59" t="s">
         <v>70</v>
       </c>
       <c r="E59" t="s">
         <v>11</v>
       </c>
       <c r="F59" t="s">
         <v>12</v>
       </c>
       <c r="G59" t="s">
         <v>13</v>
       </c>
       <c r="H59">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I59">
-        <v>98805</v>
+        <v>807512</v>
       </c>
       <c r="J59">
         <v>0</v>
       </c>
       <c r="K59">
         <v>0</v>
       </c>
       <c r="L59">
         <v>0</v>
       </c>
       <c r="M59">
         <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="A60">
         <v>417414</v>
       </c>
       <c r="B60" t="s">
         <v>71</v>
       </c>
       <c r="E60" t="s">
         <v>11</v>
       </c>
       <c r="F60" t="s">
         <v>12</v>
       </c>
       <c r="G60" t="s">
         <v>13</v>
       </c>
       <c r="H60">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I60">
-        <v>1642905</v>
+        <v>487241</v>
       </c>
       <c r="J60">
         <v>0</v>
       </c>
       <c r="K60">
         <v>0</v>
       </c>
       <c r="L60">
         <v>0</v>
       </c>
       <c r="M60">
         <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:13">
       <c r="A61">
         <v>417414</v>
       </c>
       <c r="B61" t="s">
         <v>72</v>
       </c>
       <c r="E61" t="s">
         <v>11</v>
       </c>
       <c r="F61" t="s">
         <v>12</v>
       </c>
       <c r="G61" t="s">
         <v>13</v>
       </c>
       <c r="H61">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I61">
-        <v>81885</v>
+        <v>115400</v>
       </c>
       <c r="J61">
         <v>0</v>
       </c>
       <c r="K61">
         <v>0</v>
       </c>
       <c r="L61">
         <v>0</v>
       </c>
       <c r="M61">
         <v>100</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62">
         <v>417414</v>
       </c>
       <c r="B62" t="s">
         <v>73</v>
       </c>
       <c r="E62" t="s">
         <v>11</v>
       </c>
       <c r="F62" t="s">
         <v>12</v>
       </c>
       <c r="G62" t="s">
         <v>13</v>
       </c>
       <c r="H62">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I62">
-        <v>99210</v>
+        <v>510200</v>
       </c>
       <c r="J62">
         <v>0</v>
       </c>
       <c r="K62">
         <v>0</v>
       </c>
       <c r="L62">
         <v>0</v>
       </c>
       <c r="M62">
         <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:13">
       <c r="A63">
         <v>417414</v>
       </c>
       <c r="B63" t="s">
         <v>74</v>
       </c>
       <c r="E63" t="s">
         <v>11</v>
       </c>
       <c r="F63" t="s">
         <v>12</v>
       </c>
       <c r="G63" t="s">
         <v>13</v>
       </c>
       <c r="H63">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I63">
-        <v>211300</v>
+        <v>110207</v>
       </c>
       <c r="J63">
         <v>0</v>
       </c>
       <c r="K63">
         <v>0</v>
       </c>
       <c r="L63">
         <v>0</v>
       </c>
       <c r="M63">
         <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:13">
       <c r="A64">
         <v>417414</v>
       </c>
       <c r="B64" t="s">
         <v>75</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
         <v>12</v>
       </c>
       <c r="G64" t="s">
         <v>13</v>
       </c>
       <c r="H64">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I64">
-        <v>132400</v>
+        <v>502547</v>
       </c>
       <c r="J64">
         <v>0</v>
       </c>
       <c r="K64">
         <v>0</v>
       </c>
       <c r="L64">
         <v>0</v>
       </c>
       <c r="M64">
         <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:13">
       <c r="A65">
         <v>417414</v>
       </c>
       <c r="B65" t="s">
         <v>76</v>
       </c>
       <c r="E65" t="s">
         <v>11</v>
       </c>
       <c r="F65" t="s">
         <v>12</v>
       </c>
       <c r="G65" t="s">
         <v>13</v>
       </c>
       <c r="H65">
         <v>8</v>
       </c>
       <c r="I65">
-        <v>65615</v>
+        <v>1659500</v>
       </c>
       <c r="J65">
         <v>0</v>
       </c>
       <c r="K65">
         <v>0</v>
       </c>
       <c r="L65">
         <v>0</v>
       </c>
       <c r="M65">
         <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:13">
       <c r="A66">
         <v>417414</v>
       </c>
       <c r="B66" t="s">
         <v>77</v>
       </c>
       <c r="E66" t="s">
         <v>11</v>
       </c>
       <c r="F66" t="s">
         <v>12</v>
       </c>
       <c r="G66" t="s">
         <v>13</v>
       </c>
       <c r="H66">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I66">
-        <v>484285</v>
+        <v>115400</v>
       </c>
       <c r="J66">
         <v>0</v>
       </c>
       <c r="K66">
         <v>0</v>
       </c>
       <c r="L66">
         <v>0</v>
       </c>
       <c r="M66">
         <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67">
         <v>417414</v>
       </c>
       <c r="B67" t="s">
         <v>78</v>
       </c>
       <c r="E67" t="s">
         <v>11</v>
       </c>
       <c r="F67" t="s">
         <v>12</v>
       </c>
       <c r="G67" t="s">
         <v>13</v>
       </c>
       <c r="H67">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I67">
-        <v>1659500</v>
+        <v>499996</v>
       </c>
       <c r="J67">
         <v>0</v>
       </c>
       <c r="K67">
         <v>0</v>
       </c>
       <c r="L67">
         <v>0</v>
       </c>
       <c r="M67">
         <v>100</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68">
         <v>417414</v>
       </c>
       <c r="B68" t="s">
         <v>79</v>
       </c>
       <c r="E68" t="s">
         <v>11</v>
       </c>
       <c r="F68" t="s">
         <v>12</v>
       </c>
       <c r="G68" t="s">
         <v>13</v>
       </c>
       <c r="H68">
         <v>8</v>
       </c>
       <c r="I68">
-        <v>98805</v>
+        <v>14600</v>
       </c>
       <c r="J68">
         <v>0</v>
       </c>
       <c r="K68">
         <v>0</v>
       </c>
       <c r="L68">
         <v>0</v>
       </c>
       <c r="M68">
         <v>100</v>
       </c>
     </row>
     <row r="69" spans="1:13">
       <c r="A69">
         <v>417414</v>
       </c>
       <c r="B69" t="s">
         <v>80</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
         <v>12</v>
       </c>
       <c r="G69" t="s">
         <v>13</v>
       </c>
       <c r="H69">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I69">
-        <v>1651203</v>
+        <v>507649</v>
       </c>
       <c r="J69">
         <v>0</v>
       </c>
       <c r="K69">
         <v>0</v>
       </c>
       <c r="L69">
         <v>0</v>
       </c>
       <c r="M69">
         <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:13">
       <c r="A70">
         <v>417414</v>
       </c>
       <c r="B70" t="s">
         <v>81</v>
       </c>
       <c r="E70" t="s">
         <v>11</v>
       </c>
       <c r="F70" t="s">
         <v>12</v>
       </c>
       <c r="G70" t="s">
         <v>13</v>
       </c>
       <c r="H70">
         <v>8</v>
       </c>
       <c r="I70">
-        <v>98805</v>
+        <v>132400</v>
       </c>
       <c r="J70">
         <v>0</v>
       </c>
       <c r="K70">
         <v>0</v>
       </c>
       <c r="L70">
         <v>0</v>
       </c>
       <c r="M70">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:13">
       <c r="A71">
         <v>417414</v>
       </c>
       <c r="B71" t="s">
         <v>82</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
         <v>12</v>
       </c>
       <c r="G71" t="s">
         <v>13</v>
       </c>
       <c r="H71">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I71">
-        <v>413000</v>
+        <v>14600</v>
       </c>
       <c r="J71">
         <v>0</v>
       </c>
       <c r="K71">
         <v>0</v>
       </c>
       <c r="L71">
         <v>0</v>
       </c>
       <c r="M71">
         <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:13">
       <c r="A72">
         <v>417414</v>
       </c>
       <c r="B72" t="s">
         <v>83</v>
       </c>
       <c r="E72" t="s">
         <v>11</v>
       </c>
       <c r="F72" t="s">
         <v>12</v>
       </c>
       <c r="G72" t="s">
         <v>13</v>
       </c>
       <c r="H72">
         <v>11</v>
       </c>
       <c r="I72">
-        <v>432455</v>
+        <v>558700</v>
       </c>
       <c r="J72">
         <v>0</v>
       </c>
       <c r="K72">
         <v>0</v>
       </c>
       <c r="L72">
         <v>0</v>
       </c>
       <c r="M72">
         <v>100</v>
       </c>
     </row>
     <row r="73" spans="1:13">
       <c r="A73">
         <v>417414</v>
       </c>
       <c r="B73" t="s">
         <v>84</v>
       </c>
       <c r="E73" t="s">
         <v>11</v>
       </c>
       <c r="F73" t="s">
         <v>12</v>
       </c>
       <c r="G73" t="s">
         <v>13</v>
       </c>
       <c r="H73">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I73">
-        <v>208848</v>
+        <v>14600</v>
       </c>
       <c r="J73">
         <v>0</v>
       </c>
       <c r="K73">
         <v>0</v>
       </c>
       <c r="L73">
         <v>0</v>
       </c>
       <c r="M73">
         <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74">
         <v>417414</v>
       </c>
       <c r="B74" t="s">
         <v>85</v>
       </c>
       <c r="E74" t="s">
         <v>11</v>
       </c>
       <c r="F74" t="s">
         <v>12</v>
       </c>
       <c r="G74" t="s">
         <v>13</v>
       </c>
       <c r="H74">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I74">
-        <v>14600</v>
+        <v>541939</v>
       </c>
       <c r="J74">
         <v>0</v>
       </c>
       <c r="K74">
         <v>0</v>
       </c>
       <c r="L74">
         <v>0</v>
       </c>
       <c r="M74">
         <v>100</v>
       </c>
     </row>
     <row r="75" spans="1:13">
       <c r="A75">
         <v>417414</v>
       </c>
       <c r="B75" t="s">
         <v>86</v>
       </c>
       <c r="E75" t="s">
         <v>11</v>
       </c>
       <c r="F75" t="s">
         <v>12</v>
       </c>
       <c r="G75" t="s">
         <v>13</v>
       </c>
       <c r="H75">
         <v>8</v>
       </c>
       <c r="I75">
-        <v>14600</v>
+        <v>1659500</v>
       </c>
       <c r="J75">
         <v>0</v>
       </c>
       <c r="K75">
         <v>0</v>
       </c>
       <c r="L75">
         <v>0</v>
       </c>
       <c r="M75">
         <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:13">
       <c r="A76">
         <v>417414</v>
       </c>
       <c r="B76" t="s">
         <v>87</v>
       </c>
       <c r="E76" t="s">
         <v>11</v>
       </c>
       <c r="F76" t="s">
         <v>12</v>
       </c>
       <c r="G76" t="s">
         <v>13</v>
       </c>
       <c r="H76">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I76">
-        <v>484285</v>
+        <v>115400</v>
       </c>
       <c r="J76">
         <v>0</v>
       </c>
       <c r="K76">
         <v>0</v>
       </c>
       <c r="L76">
         <v>0</v>
       </c>
       <c r="M76">
         <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:13">
       <c r="A77">
         <v>417414</v>
       </c>
       <c r="B77" t="s">
         <v>88</v>
       </c>
       <c r="E77" t="s">
         <v>11</v>
       </c>
       <c r="F77" t="s">
@@ -4016,891 +4157,891 @@
       </c>
       <c r="M77">
         <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:13">
       <c r="A78">
         <v>417414</v>
       </c>
       <c r="B78" t="s">
         <v>89</v>
       </c>
       <c r="E78" t="s">
         <v>11</v>
       </c>
       <c r="F78" t="s">
         <v>12</v>
       </c>
       <c r="G78" t="s">
         <v>13</v>
       </c>
       <c r="H78">
         <v>8</v>
       </c>
       <c r="I78">
-        <v>14600</v>
+        <v>115400</v>
       </c>
       <c r="J78">
         <v>0</v>
       </c>
       <c r="K78">
         <v>0</v>
       </c>
       <c r="L78">
         <v>0</v>
       </c>
       <c r="M78">
         <v>100</v>
       </c>
     </row>
     <row r="79" spans="1:13">
       <c r="A79">
         <v>417414</v>
       </c>
       <c r="B79" t="s">
         <v>90</v>
       </c>
       <c r="E79" t="s">
         <v>11</v>
       </c>
       <c r="F79" t="s">
         <v>12</v>
       </c>
       <c r="G79" t="s">
         <v>13</v>
       </c>
       <c r="H79">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I79">
-        <v>351380</v>
+        <v>1659500</v>
       </c>
       <c r="J79">
         <v>0</v>
       </c>
       <c r="K79">
         <v>0</v>
       </c>
       <c r="L79">
         <v>0</v>
       </c>
       <c r="M79">
         <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80">
         <v>417414</v>
       </c>
       <c r="B80" t="s">
         <v>91</v>
       </c>
       <c r="E80" t="s">
         <v>11</v>
       </c>
       <c r="F80" t="s">
         <v>12</v>
       </c>
       <c r="G80" t="s">
         <v>13</v>
       </c>
       <c r="H80">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I80">
-        <v>115400</v>
+        <v>836800</v>
       </c>
       <c r="J80">
         <v>0</v>
       </c>
       <c r="K80">
         <v>0</v>
       </c>
       <c r="L80">
         <v>0</v>
       </c>
       <c r="M80">
         <v>100</v>
       </c>
     </row>
     <row r="81" spans="1:13">
       <c r="A81">
         <v>417414</v>
       </c>
       <c r="B81" t="s">
         <v>92</v>
       </c>
       <c r="E81" t="s">
         <v>11</v>
       </c>
       <c r="F81" t="s">
         <v>12</v>
       </c>
       <c r="G81" t="s">
         <v>13</v>
       </c>
       <c r="H81">
         <v>8</v>
       </c>
       <c r="I81">
-        <v>1642905</v>
+        <v>128428</v>
       </c>
       <c r="J81">
         <v>0</v>
       </c>
       <c r="K81">
         <v>0</v>
       </c>
       <c r="L81">
         <v>0</v>
       </c>
       <c r="M81">
         <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:13">
       <c r="A82">
         <v>417414</v>
       </c>
       <c r="B82" t="s">
         <v>93</v>
       </c>
       <c r="E82" t="s">
         <v>11</v>
       </c>
       <c r="F82" t="s">
         <v>12</v>
       </c>
       <c r="G82" t="s">
         <v>13</v>
       </c>
       <c r="H82">
         <v>8</v>
       </c>
       <c r="I82">
-        <v>1651203</v>
+        <v>1659500</v>
       </c>
       <c r="J82">
         <v>0</v>
       </c>
       <c r="K82">
         <v>0</v>
       </c>
       <c r="L82">
         <v>0</v>
       </c>
       <c r="M82">
         <v>100</v>
       </c>
     </row>
     <row r="83" spans="1:13">
       <c r="A83">
         <v>417414</v>
       </c>
       <c r="B83" t="s">
         <v>94</v>
       </c>
       <c r="E83" t="s">
         <v>11</v>
       </c>
       <c r="F83" t="s">
         <v>12</v>
       </c>
       <c r="G83" t="s">
         <v>13</v>
       </c>
       <c r="H83">
         <v>11</v>
       </c>
       <c r="I83">
-        <v>54700</v>
+        <v>558700</v>
       </c>
       <c r="J83">
         <v>0</v>
       </c>
       <c r="K83">
         <v>0</v>
       </c>
       <c r="L83">
         <v>0</v>
       </c>
       <c r="M83">
         <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:13">
       <c r="A84">
         <v>417414</v>
       </c>
       <c r="B84" t="s">
         <v>95</v>
       </c>
       <c r="E84" t="s">
         <v>11</v>
       </c>
       <c r="F84" t="s">
         <v>12</v>
       </c>
       <c r="G84" t="s">
         <v>13</v>
       </c>
       <c r="H84">
         <v>8</v>
       </c>
       <c r="I84">
-        <v>1634608</v>
+        <v>132400</v>
       </c>
       <c r="J84">
         <v>0</v>
       </c>
       <c r="K84">
         <v>0</v>
       </c>
       <c r="L84">
         <v>0</v>
       </c>
       <c r="M84">
         <v>100</v>
       </c>
     </row>
     <row r="85" spans="1:13">
       <c r="A85">
         <v>417414</v>
       </c>
       <c r="B85" t="s">
         <v>96</v>
       </c>
       <c r="E85" t="s">
         <v>11</v>
       </c>
       <c r="F85" t="s">
         <v>12</v>
       </c>
       <c r="G85" t="s">
         <v>13</v>
       </c>
       <c r="H85">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I85">
-        <v>814010</v>
+        <v>1659500</v>
       </c>
       <c r="J85">
         <v>0</v>
       </c>
       <c r="K85">
         <v>0</v>
       </c>
       <c r="L85">
         <v>0</v>
       </c>
       <c r="M85">
         <v>100</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86">
         <v>417414</v>
       </c>
       <c r="B86" t="s">
         <v>97</v>
       </c>
       <c r="E86" t="s">
         <v>11</v>
       </c>
       <c r="F86" t="s">
         <v>12</v>
       </c>
       <c r="G86" t="s">
         <v>13</v>
       </c>
       <c r="H86">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I86">
-        <v>14600</v>
+        <v>824248</v>
       </c>
       <c r="J86">
         <v>0</v>
       </c>
       <c r="K86">
         <v>0</v>
       </c>
       <c r="L86">
         <v>0</v>
       </c>
       <c r="M86">
         <v>100</v>
       </c>
     </row>
     <row r="87" spans="1:13">
       <c r="A87">
         <v>417414</v>
       </c>
       <c r="B87" t="s">
         <v>98</v>
       </c>
       <c r="E87" t="s">
         <v>11</v>
       </c>
       <c r="F87" t="s">
         <v>12</v>
       </c>
       <c r="G87" t="s">
         <v>13</v>
       </c>
       <c r="H87">
         <v>11</v>
       </c>
       <c r="I87">
-        <v>312600</v>
+        <v>311037</v>
       </c>
       <c r="J87">
         <v>0</v>
       </c>
       <c r="K87">
         <v>0</v>
       </c>
       <c r="L87">
         <v>0</v>
       </c>
       <c r="M87">
         <v>100</v>
       </c>
     </row>
     <row r="88" spans="1:13">
       <c r="A88">
         <v>417414</v>
       </c>
       <c r="B88" t="s">
         <v>99</v>
       </c>
       <c r="E88" t="s">
         <v>11</v>
       </c>
       <c r="F88" t="s">
         <v>12</v>
       </c>
       <c r="G88" t="s">
         <v>13</v>
       </c>
       <c r="H88">
         <v>8</v>
       </c>
       <c r="I88">
-        <v>14600</v>
+        <v>115400</v>
       </c>
       <c r="J88">
         <v>0</v>
       </c>
       <c r="K88">
         <v>0</v>
       </c>
       <c r="L88">
         <v>0</v>
       </c>
       <c r="M88">
         <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89">
         <v>417414</v>
       </c>
       <c r="B89" t="s">
         <v>100</v>
       </c>
       <c r="E89" t="s">
         <v>11</v>
       </c>
       <c r="F89" t="s">
         <v>12</v>
       </c>
       <c r="G89" t="s">
         <v>13</v>
       </c>
       <c r="H89">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I89">
-        <v>510200</v>
+        <v>14600</v>
       </c>
       <c r="J89">
         <v>0</v>
       </c>
       <c r="K89">
         <v>0</v>
       </c>
       <c r="L89">
         <v>0</v>
       </c>
       <c r="M89">
         <v>100</v>
       </c>
     </row>
     <row r="90" spans="1:13">
       <c r="A90">
         <v>417414</v>
       </c>
       <c r="B90" t="s">
         <v>101</v>
       </c>
       <c r="E90" t="s">
         <v>11</v>
       </c>
       <c r="F90" t="s">
         <v>12</v>
       </c>
       <c r="G90" t="s">
         <v>13</v>
       </c>
       <c r="H90">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I90">
-        <v>1651203</v>
+        <v>510200</v>
       </c>
       <c r="J90">
         <v>0</v>
       </c>
       <c r="K90">
         <v>0</v>
       </c>
       <c r="L90">
         <v>0</v>
       </c>
       <c r="M90">
         <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:13">
       <c r="A91">
         <v>417414</v>
       </c>
       <c r="B91" t="s">
         <v>102</v>
       </c>
       <c r="E91" t="s">
         <v>11</v>
       </c>
       <c r="F91" t="s">
         <v>12</v>
       </c>
       <c r="G91" t="s">
         <v>13</v>
       </c>
       <c r="H91">
         <v>11</v>
       </c>
       <c r="I91">
-        <v>247720</v>
+        <v>262800</v>
       </c>
       <c r="J91">
         <v>0</v>
       </c>
       <c r="K91">
         <v>0</v>
       </c>
       <c r="L91">
         <v>0</v>
       </c>
       <c r="M91">
         <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:13">
       <c r="A92">
         <v>417414</v>
       </c>
       <c r="B92" t="s">
         <v>103</v>
       </c>
       <c r="E92" t="s">
         <v>11</v>
       </c>
       <c r="F92" t="s">
         <v>12</v>
       </c>
       <c r="G92" t="s">
         <v>13</v>
       </c>
       <c r="H92">
         <v>8</v>
       </c>
       <c r="I92">
-        <v>98805</v>
+        <v>14600</v>
       </c>
       <c r="J92">
         <v>0</v>
       </c>
       <c r="K92">
         <v>0</v>
       </c>
       <c r="L92">
         <v>0</v>
       </c>
       <c r="M92">
         <v>100</v>
       </c>
     </row>
     <row r="93" spans="1:13">
       <c r="A93">
         <v>417414</v>
       </c>
       <c r="B93" t="s">
         <v>104</v>
       </c>
       <c r="E93" t="s">
         <v>11</v>
       </c>
       <c r="F93" t="s">
         <v>12</v>
       </c>
       <c r="G93" t="s">
         <v>13</v>
       </c>
       <c r="H93">
         <v>11</v>
       </c>
       <c r="I93">
-        <v>377295</v>
+        <v>699900</v>
       </c>
       <c r="J93">
         <v>0</v>
       </c>
       <c r="K93">
         <v>0</v>
       </c>
       <c r="L93">
         <v>0</v>
       </c>
       <c r="M93">
         <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:13">
       <c r="A94">
         <v>417414</v>
       </c>
       <c r="B94" t="s">
         <v>105</v>
       </c>
       <c r="E94" t="s">
         <v>11</v>
       </c>
       <c r="F94" t="s">
         <v>12</v>
       </c>
       <c r="G94" t="s">
         <v>13</v>
       </c>
       <c r="H94">
         <v>8</v>
       </c>
       <c r="I94">
-        <v>1559930</v>
+        <v>14600</v>
       </c>
       <c r="J94">
         <v>0</v>
       </c>
       <c r="K94">
         <v>0</v>
       </c>
       <c r="L94">
         <v>0</v>
       </c>
       <c r="M94">
         <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:13">
       <c r="A95">
         <v>417414</v>
       </c>
       <c r="B95" t="s">
         <v>106</v>
       </c>
       <c r="E95" t="s">
         <v>11</v>
       </c>
       <c r="F95" t="s">
         <v>12</v>
       </c>
       <c r="G95" t="s">
         <v>13</v>
       </c>
       <c r="H95">
         <v>11</v>
       </c>
       <c r="I95">
-        <v>234763</v>
+        <v>699900</v>
       </c>
       <c r="J95">
         <v>0</v>
       </c>
       <c r="K95">
         <v>0</v>
       </c>
       <c r="L95">
         <v>0</v>
       </c>
       <c r="M95">
         <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:13">
       <c r="A96">
         <v>417414</v>
       </c>
       <c r="B96" t="s">
         <v>107</v>
       </c>
       <c r="E96" t="s">
         <v>11</v>
       </c>
       <c r="F96" t="s">
         <v>12</v>
       </c>
       <c r="G96" t="s">
         <v>13</v>
       </c>
       <c r="H96">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I96">
-        <v>429125</v>
+        <v>1327600</v>
       </c>
       <c r="J96">
         <v>0</v>
       </c>
       <c r="K96">
         <v>0</v>
       </c>
       <c r="L96">
         <v>0</v>
       </c>
       <c r="M96">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:13">
       <c r="A97">
         <v>417414</v>
       </c>
       <c r="B97" t="s">
         <v>108</v>
       </c>
       <c r="E97" t="s">
         <v>11</v>
       </c>
       <c r="F97" t="s">
         <v>12</v>
       </c>
       <c r="G97" t="s">
         <v>13</v>
       </c>
       <c r="H97">
         <v>8</v>
       </c>
       <c r="I97">
-        <v>385153</v>
+        <v>1090440</v>
       </c>
       <c r="J97">
         <v>0</v>
       </c>
       <c r="K97">
         <v>0</v>
       </c>
       <c r="L97">
         <v>0</v>
       </c>
       <c r="M97">
         <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="A98">
         <v>417414</v>
       </c>
       <c r="B98" t="s">
         <v>109</v>
       </c>
       <c r="E98" t="s">
         <v>11</v>
       </c>
       <c r="F98" t="s">
         <v>12</v>
       </c>
       <c r="G98" t="s">
         <v>13</v>
       </c>
       <c r="H98">
         <v>8</v>
       </c>
       <c r="I98">
-        <v>227500</v>
+        <v>1052275</v>
       </c>
       <c r="J98">
         <v>0</v>
       </c>
       <c r="K98">
         <v>0</v>
       </c>
       <c r="L98">
         <v>0</v>
       </c>
       <c r="M98">
         <v>100</v>
       </c>
     </row>
     <row r="99" spans="1:13">
       <c r="A99">
         <v>417414</v>
       </c>
       <c r="B99" t="s">
         <v>110</v>
       </c>
       <c r="E99" t="s">
         <v>11</v>
       </c>
       <c r="F99" t="s">
         <v>12</v>
       </c>
       <c r="G99" t="s">
         <v>13</v>
       </c>
       <c r="H99">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I99">
-        <v>1277815</v>
+        <v>510200</v>
       </c>
       <c r="J99">
         <v>0</v>
       </c>
       <c r="K99">
         <v>0</v>
       </c>
       <c r="L99">
         <v>0</v>
       </c>
       <c r="M99">
         <v>100</v>
       </c>
     </row>
     <row r="100" spans="1:13">
       <c r="A100">
         <v>417414</v>
       </c>
       <c r="B100" t="s">
         <v>111</v>
       </c>
       <c r="E100" t="s">
         <v>11</v>
       </c>
       <c r="F100" t="s">
         <v>12</v>
       </c>
       <c r="G100" t="s">
         <v>13</v>
       </c>
       <c r="H100">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I100">
-        <v>132400</v>
+        <v>363100</v>
       </c>
       <c r="J100">
         <v>0</v>
       </c>
       <c r="K100">
         <v>0</v>
       </c>
       <c r="L100">
         <v>0</v>
       </c>
       <c r="M100">
         <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:13">
       <c r="A101">
         <v>417414</v>
       </c>
       <c r="B101" t="s">
         <v>112</v>
       </c>
       <c r="E101" t="s">
         <v>11</v>
       </c>
       <c r="F101" t="s">
         <v>12</v>
       </c>
       <c r="G101" t="s">
         <v>13</v>
       </c>
       <c r="H101">
         <v>8</v>
       </c>
       <c r="I101">
-        <v>1302708</v>
+        <v>1327600</v>
       </c>
       <c r="J101">
         <v>0</v>
       </c>
       <c r="K101">
         <v>0</v>
       </c>
       <c r="L101">
         <v>0</v>
       </c>
       <c r="M101">
         <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:13">
       <c r="A102">
         <v>417414</v>
       </c>
       <c r="B102" t="s">
         <v>113</v>
       </c>
       <c r="E102" t="s">
         <v>11</v>
       </c>
       <c r="F102" t="s">
         <v>12</v>
       </c>
       <c r="G102" t="s">
         <v>13</v>
       </c>
       <c r="H102">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I102">
-        <v>115805</v>
+        <v>558700</v>
       </c>
       <c r="J102">
         <v>0</v>
       </c>
       <c r="K102">
         <v>0</v>
       </c>
       <c r="L102">
         <v>0</v>
       </c>
       <c r="M102">
         <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:13">
       <c r="A103">
         <v>417414</v>
       </c>
       <c r="B103" t="s">
         <v>114</v>
       </c>
       <c r="E103" t="s">
         <v>11</v>
       </c>
       <c r="F103" t="s">
@@ -4926,751 +5067,751 @@
       </c>
       <c r="M103">
         <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:13">
       <c r="A104">
         <v>417414</v>
       </c>
       <c r="B104" t="s">
         <v>115</v>
       </c>
       <c r="E104" t="s">
         <v>11</v>
       </c>
       <c r="F104" t="s">
         <v>12</v>
       </c>
       <c r="G104" t="s">
         <v>13</v>
       </c>
       <c r="H104">
         <v>8</v>
       </c>
       <c r="I104">
-        <v>1659500</v>
+        <v>1327600</v>
       </c>
       <c r="J104">
         <v>0</v>
       </c>
       <c r="K104">
         <v>0</v>
       </c>
       <c r="L104">
         <v>0</v>
       </c>
       <c r="M104">
         <v>100</v>
       </c>
     </row>
     <row r="105" spans="1:13">
       <c r="A105">
         <v>417414</v>
       </c>
       <c r="B105" t="s">
         <v>116</v>
       </c>
       <c r="E105" t="s">
         <v>11</v>
       </c>
       <c r="F105" t="s">
         <v>12</v>
       </c>
       <c r="G105" t="s">
         <v>13</v>
       </c>
       <c r="H105">
         <v>8</v>
       </c>
       <c r="I105">
-        <v>1302708</v>
+        <v>1327600</v>
       </c>
       <c r="J105">
         <v>0</v>
       </c>
       <c r="K105">
         <v>0</v>
       </c>
       <c r="L105">
         <v>0</v>
       </c>
       <c r="M105">
         <v>100</v>
       </c>
     </row>
     <row r="106" spans="1:13">
       <c r="A106">
         <v>417414</v>
       </c>
       <c r="B106" t="s">
         <v>117</v>
       </c>
       <c r="E106" t="s">
         <v>11</v>
       </c>
       <c r="F106" t="s">
         <v>12</v>
       </c>
       <c r="G106" t="s">
         <v>13</v>
       </c>
       <c r="H106">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I106">
-        <v>1327600</v>
+        <v>558700</v>
       </c>
       <c r="J106">
         <v>0</v>
       </c>
       <c r="K106">
         <v>0</v>
       </c>
       <c r="L106">
         <v>0</v>
       </c>
       <c r="M106">
         <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:13">
       <c r="A107">
         <v>417414</v>
       </c>
       <c r="B107" t="s">
         <v>118</v>
       </c>
       <c r="E107" t="s">
         <v>11</v>
       </c>
       <c r="F107" t="s">
         <v>12</v>
       </c>
       <c r="G107" t="s">
         <v>13</v>
       </c>
       <c r="H107">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I107">
-        <v>432455</v>
+        <v>1287772</v>
       </c>
       <c r="J107">
         <v>0</v>
       </c>
       <c r="K107">
         <v>0</v>
       </c>
       <c r="L107">
         <v>0</v>
       </c>
       <c r="M107">
         <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:13">
       <c r="A108">
         <v>417414</v>
       </c>
       <c r="B108" t="s">
         <v>119</v>
       </c>
       <c r="E108" t="s">
         <v>11</v>
       </c>
       <c r="F108" t="s">
         <v>12</v>
       </c>
       <c r="G108" t="s">
         <v>13</v>
       </c>
       <c r="H108">
         <v>11</v>
       </c>
       <c r="I108">
-        <v>506870</v>
+        <v>510200</v>
       </c>
       <c r="J108">
         <v>0</v>
       </c>
       <c r="K108">
         <v>0</v>
       </c>
       <c r="L108">
         <v>0</v>
       </c>
       <c r="M108">
         <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:13">
       <c r="A109">
         <v>417414</v>
       </c>
       <c r="B109" t="s">
         <v>120</v>
       </c>
       <c r="E109" t="s">
         <v>11</v>
       </c>
       <c r="F109" t="s">
         <v>12</v>
       </c>
       <c r="G109" t="s">
         <v>13</v>
       </c>
       <c r="H109">
         <v>8</v>
       </c>
       <c r="I109">
-        <v>376855</v>
+        <v>1327600</v>
       </c>
       <c r="J109">
         <v>0</v>
       </c>
       <c r="K109">
         <v>0</v>
       </c>
       <c r="L109">
         <v>0</v>
       </c>
       <c r="M109">
         <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:13">
       <c r="A110">
         <v>417414</v>
       </c>
       <c r="B110" t="s">
         <v>121</v>
       </c>
       <c r="E110" t="s">
         <v>11</v>
       </c>
       <c r="F110" t="s">
         <v>12</v>
       </c>
       <c r="G110" t="s">
         <v>13</v>
       </c>
       <c r="H110">
         <v>11</v>
       </c>
       <c r="I110">
-        <v>510200</v>
+        <v>558700</v>
       </c>
       <c r="J110">
         <v>0</v>
       </c>
       <c r="K110">
         <v>0</v>
       </c>
       <c r="L110">
         <v>0</v>
       </c>
       <c r="M110">
         <v>100</v>
       </c>
     </row>
     <row r="111" spans="1:13">
       <c r="A111">
         <v>417414</v>
       </c>
       <c r="B111" t="s">
         <v>122</v>
       </c>
       <c r="E111" t="s">
         <v>11</v>
       </c>
       <c r="F111" t="s">
         <v>12</v>
       </c>
       <c r="G111" t="s">
         <v>13</v>
       </c>
       <c r="H111">
         <v>8</v>
       </c>
       <c r="I111">
-        <v>277285</v>
+        <v>1327600</v>
       </c>
       <c r="J111">
         <v>0</v>
       </c>
       <c r="K111">
         <v>0</v>
       </c>
       <c r="L111">
         <v>0</v>
       </c>
       <c r="M111">
         <v>100</v>
       </c>
     </row>
     <row r="112" spans="1:13">
       <c r="A112">
         <v>417414</v>
       </c>
       <c r="B112" t="s">
         <v>123</v>
       </c>
       <c r="E112" t="s">
         <v>11</v>
       </c>
       <c r="F112" t="s">
         <v>12</v>
       </c>
       <c r="G112" t="s">
         <v>13</v>
       </c>
       <c r="H112">
         <v>8</v>
       </c>
       <c r="I112">
-        <v>327070</v>
+        <v>1090440</v>
       </c>
       <c r="J112">
         <v>0</v>
       </c>
       <c r="K112">
         <v>0</v>
       </c>
       <c r="L112">
         <v>0</v>
       </c>
       <c r="M112">
         <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:13">
       <c r="A113">
         <v>417414</v>
       </c>
       <c r="B113" t="s">
         <v>124</v>
       </c>
       <c r="E113" t="s">
         <v>11</v>
       </c>
       <c r="F113" t="s">
         <v>12</v>
       </c>
       <c r="G113" t="s">
         <v>13</v>
       </c>
       <c r="H113">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I113">
-        <v>1294410</v>
+        <v>19646</v>
       </c>
       <c r="J113">
         <v>0</v>
       </c>
       <c r="K113">
         <v>0</v>
       </c>
       <c r="L113">
         <v>0</v>
       </c>
       <c r="M113">
         <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:13">
       <c r="A114">
         <v>417414</v>
       </c>
       <c r="B114" t="s">
         <v>125</v>
       </c>
       <c r="E114" t="s">
         <v>11</v>
       </c>
       <c r="F114" t="s">
         <v>12</v>
       </c>
       <c r="G114" t="s">
         <v>13</v>
       </c>
       <c r="H114">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I114">
-        <v>655395</v>
+        <v>1041370</v>
       </c>
       <c r="J114">
         <v>0</v>
       </c>
       <c r="K114">
         <v>0</v>
       </c>
       <c r="L114">
         <v>0</v>
       </c>
       <c r="M114">
         <v>100</v>
       </c>
     </row>
     <row r="115" spans="1:13">
       <c r="A115">
         <v>417414</v>
       </c>
       <c r="B115" t="s">
         <v>126</v>
       </c>
       <c r="E115" t="s">
         <v>11</v>
       </c>
       <c r="F115" t="s">
         <v>12</v>
       </c>
       <c r="G115" t="s">
         <v>13</v>
       </c>
       <c r="H115">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I115">
-        <v>1327600</v>
+        <v>211300</v>
       </c>
       <c r="J115">
         <v>0</v>
       </c>
       <c r="K115">
         <v>0</v>
       </c>
       <c r="L115">
         <v>0</v>
       </c>
       <c r="M115">
         <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:13">
       <c r="A116">
         <v>417414</v>
       </c>
       <c r="B116" t="s">
         <v>127</v>
       </c>
       <c r="E116" t="s">
         <v>11</v>
       </c>
       <c r="F116" t="s">
         <v>12</v>
       </c>
       <c r="G116" t="s">
         <v>13</v>
       </c>
       <c r="H116">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I116">
-        <v>432455</v>
+        <v>1287772</v>
       </c>
       <c r="J116">
         <v>0</v>
       </c>
       <c r="K116">
         <v>0</v>
       </c>
       <c r="L116">
         <v>0</v>
       </c>
       <c r="M116">
         <v>100</v>
       </c>
     </row>
     <row r="117" spans="1:13">
       <c r="A117">
         <v>417414</v>
       </c>
       <c r="B117" t="s">
         <v>128</v>
       </c>
       <c r="E117" t="s">
         <v>11</v>
       </c>
       <c r="F117" t="s">
         <v>12</v>
       </c>
       <c r="G117" t="s">
         <v>13</v>
       </c>
       <c r="H117">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I117">
-        <v>426640</v>
+        <v>629910</v>
       </c>
       <c r="J117">
         <v>0</v>
       </c>
       <c r="K117">
         <v>0</v>
       </c>
       <c r="L117">
         <v>0</v>
       </c>
       <c r="M117">
         <v>100</v>
       </c>
     </row>
     <row r="118" spans="1:13">
       <c r="A118">
         <v>417414</v>
       </c>
       <c r="B118" t="s">
         <v>129</v>
       </c>
       <c r="E118" t="s">
         <v>11</v>
       </c>
       <c r="F118" t="s">
         <v>12</v>
       </c>
       <c r="G118" t="s">
         <v>13</v>
       </c>
       <c r="H118">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I118">
-        <v>328795</v>
+        <v>1307686</v>
       </c>
       <c r="J118">
         <v>0</v>
       </c>
       <c r="K118">
         <v>0</v>
       </c>
       <c r="L118">
         <v>0</v>
       </c>
       <c r="M118">
         <v>100</v>
       </c>
     </row>
     <row r="119" spans="1:13">
       <c r="A119">
         <v>417414</v>
       </c>
       <c r="B119" t="s">
         <v>130</v>
       </c>
       <c r="E119" t="s">
         <v>11</v>
       </c>
       <c r="F119" t="s">
         <v>12</v>
       </c>
       <c r="G119" t="s">
         <v>13</v>
       </c>
       <c r="H119">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I119">
-        <v>1327600</v>
+        <v>510200</v>
       </c>
       <c r="J119">
         <v>0</v>
       </c>
       <c r="K119">
         <v>0</v>
       </c>
       <c r="L119">
         <v>0</v>
       </c>
       <c r="M119">
         <v>100</v>
       </c>
     </row>
     <row r="120" spans="1:13">
       <c r="A120">
         <v>417414</v>
       </c>
       <c r="B120" t="s">
         <v>131</v>
       </c>
       <c r="E120" t="s">
         <v>11</v>
       </c>
       <c r="F120" t="s">
         <v>12</v>
       </c>
       <c r="G120" t="s">
         <v>13</v>
       </c>
       <c r="H120">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I120">
-        <v>1286113</v>
+        <v>350392</v>
       </c>
       <c r="J120">
         <v>0</v>
       </c>
       <c r="K120">
         <v>0</v>
       </c>
       <c r="L120">
         <v>0</v>
       </c>
       <c r="M120">
         <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:13">
       <c r="A121">
         <v>417414</v>
       </c>
       <c r="B121" t="s">
         <v>132</v>
       </c>
       <c r="E121" t="s">
         <v>11</v>
       </c>
       <c r="F121" t="s">
         <v>12</v>
       </c>
       <c r="G121" t="s">
         <v>13</v>
       </c>
       <c r="H121">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I121">
-        <v>699900</v>
+        <v>1327600</v>
       </c>
       <c r="J121">
         <v>0</v>
       </c>
       <c r="K121">
         <v>0</v>
       </c>
       <c r="L121">
         <v>0</v>
       </c>
       <c r="M121">
         <v>100</v>
       </c>
     </row>
     <row r="122" spans="1:13">
       <c r="A122">
         <v>417414</v>
       </c>
       <c r="B122" t="s">
         <v>133</v>
       </c>
       <c r="E122" t="s">
         <v>11</v>
       </c>
       <c r="F122" t="s">
         <v>12</v>
       </c>
       <c r="G122" t="s">
         <v>13</v>
       </c>
       <c r="H122">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I122">
-        <v>1327600</v>
+        <v>510200</v>
       </c>
       <c r="J122">
         <v>0</v>
       </c>
       <c r="K122">
         <v>0</v>
       </c>
       <c r="L122">
         <v>0</v>
       </c>
       <c r="M122">
         <v>100</v>
       </c>
     </row>
     <row r="123" spans="1:13">
       <c r="A123">
         <v>417414</v>
       </c>
       <c r="B123" t="s">
         <v>134</v>
       </c>
       <c r="E123" t="s">
         <v>11</v>
       </c>
       <c r="F123" t="s">
         <v>12</v>
       </c>
       <c r="G123" t="s">
         <v>13</v>
       </c>
       <c r="H123">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I123">
-        <v>1327600</v>
+        <v>312600</v>
       </c>
       <c r="J123">
         <v>0</v>
       </c>
       <c r="K123">
         <v>0</v>
       </c>
       <c r="L123">
         <v>0</v>
       </c>
       <c r="M123">
         <v>100</v>
       </c>
     </row>
     <row r="124" spans="1:13">
       <c r="A124">
         <v>417414</v>
       </c>
       <c r="B124" t="s">
         <v>135</v>
       </c>
       <c r="E124" t="s">
         <v>11</v>
       </c>
       <c r="F124" t="s">
         <v>12</v>
       </c>
       <c r="G124" t="s">
         <v>13</v>
       </c>
       <c r="H124">
         <v>8</v>
       </c>
       <c r="I124">
-        <v>1319303</v>
+        <v>127104</v>
       </c>
       <c r="J124">
         <v>0</v>
       </c>
       <c r="K124">
         <v>0</v>
       </c>
       <c r="L124">
         <v>0</v>
       </c>
       <c r="M124">
         <v>100</v>
       </c>
     </row>
     <row r="125" spans="1:13">
       <c r="A125">
         <v>417414</v>
       </c>
       <c r="B125" t="s">
         <v>136</v>
       </c>
       <c r="E125" t="s">
         <v>11</v>
       </c>
       <c r="F125" t="s">
@@ -5696,436 +5837,436 @@
       </c>
       <c r="M125">
         <v>100</v>
       </c>
     </row>
     <row r="126" spans="1:13">
       <c r="A126">
         <v>417414</v>
       </c>
       <c r="B126" t="s">
         <v>137</v>
       </c>
       <c r="E126" t="s">
         <v>11</v>
       </c>
       <c r="F126" t="s">
         <v>12</v>
       </c>
       <c r="G126" t="s">
         <v>13</v>
       </c>
       <c r="H126">
         <v>11</v>
       </c>
       <c r="I126">
-        <v>648070</v>
+        <v>510200</v>
       </c>
       <c r="J126">
         <v>0</v>
       </c>
       <c r="K126">
         <v>0</v>
       </c>
       <c r="L126">
         <v>0</v>
       </c>
       <c r="M126">
         <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:13">
       <c r="A127">
         <v>417414</v>
       </c>
       <c r="B127" t="s">
         <v>138</v>
       </c>
       <c r="E127" t="s">
         <v>11</v>
       </c>
       <c r="F127" t="s">
         <v>12</v>
       </c>
       <c r="G127" t="s">
         <v>13</v>
       </c>
       <c r="H127">
         <v>8</v>
       </c>
       <c r="I127">
-        <v>1269518</v>
+        <v>1090440</v>
       </c>
       <c r="J127">
         <v>0</v>
       </c>
       <c r="K127">
         <v>0</v>
       </c>
       <c r="L127">
         <v>0</v>
       </c>
       <c r="M127">
         <v>100</v>
       </c>
     </row>
     <row r="128" spans="1:13">
       <c r="A128">
         <v>417414</v>
       </c>
       <c r="B128" t="s">
         <v>139</v>
       </c>
       <c r="E128" t="s">
         <v>11</v>
       </c>
       <c r="F128" t="s">
         <v>12</v>
       </c>
       <c r="G128" t="s">
         <v>13</v>
       </c>
       <c r="H128">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="I128">
-        <v>1833785</v>
+        <v>510200</v>
       </c>
       <c r="J128">
         <v>0</v>
       </c>
       <c r="K128">
         <v>0</v>
       </c>
       <c r="L128">
         <v>0</v>
       </c>
       <c r="M128">
         <v>100</v>
       </c>
     </row>
     <row r="129" spans="1:13">
       <c r="A129">
         <v>417414</v>
       </c>
       <c r="B129" t="s">
         <v>140</v>
       </c>
       <c r="E129" t="s">
         <v>11</v>
       </c>
       <c r="F129" t="s">
         <v>12</v>
       </c>
       <c r="G129" t="s">
         <v>13</v>
       </c>
       <c r="H129">
         <v>8</v>
       </c>
       <c r="I129">
-        <v>426640</v>
+        <v>1090440</v>
       </c>
       <c r="J129">
         <v>0</v>
       </c>
       <c r="K129">
         <v>0</v>
       </c>
       <c r="L129">
         <v>0</v>
       </c>
       <c r="M129">
         <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:13">
       <c r="A130">
         <v>417414</v>
       </c>
       <c r="B130" t="s">
         <v>141</v>
       </c>
       <c r="E130" t="s">
         <v>11</v>
       </c>
       <c r="F130" t="s">
         <v>12</v>
       </c>
       <c r="G130" t="s">
         <v>13</v>
       </c>
       <c r="H130">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I130">
-        <v>1294410</v>
+        <v>492343</v>
       </c>
       <c r="J130">
         <v>0</v>
       </c>
       <c r="K130">
         <v>0</v>
       </c>
       <c r="L130">
         <v>0</v>
       </c>
       <c r="M130">
         <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:13">
       <c r="A131">
         <v>417414</v>
       </c>
       <c r="B131" t="s">
         <v>142</v>
       </c>
       <c r="E131" t="s">
         <v>11</v>
       </c>
       <c r="F131" t="s">
         <v>12</v>
       </c>
       <c r="G131" t="s">
         <v>13</v>
       </c>
       <c r="H131">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I131">
-        <v>510200</v>
+        <v>1090440</v>
       </c>
       <c r="J131">
         <v>0</v>
       </c>
       <c r="K131">
         <v>0</v>
       </c>
       <c r="L131">
         <v>0</v>
       </c>
       <c r="M131">
         <v>100</v>
       </c>
     </row>
     <row r="132" spans="1:13">
       <c r="A132">
         <v>417414</v>
       </c>
       <c r="B132" t="s">
         <v>143</v>
       </c>
       <c r="E132" t="s">
         <v>11</v>
       </c>
       <c r="F132" t="s">
         <v>12</v>
       </c>
       <c r="G132" t="s">
         <v>13</v>
       </c>
       <c r="H132">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I132">
-        <v>1294410</v>
+        <v>510200</v>
       </c>
       <c r="J132">
         <v>0</v>
       </c>
       <c r="K132">
         <v>0</v>
       </c>
       <c r="L132">
         <v>0</v>
       </c>
       <c r="M132">
         <v>100</v>
       </c>
     </row>
     <row r="133" spans="1:13">
       <c r="A133">
         <v>417414</v>
       </c>
       <c r="B133" t="s">
         <v>144</v>
       </c>
       <c r="E133" t="s">
         <v>11</v>
       </c>
       <c r="F133" t="s">
         <v>12</v>
       </c>
       <c r="G133" t="s">
         <v>13</v>
       </c>
       <c r="H133">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I133">
-        <v>426640</v>
+        <v>352207</v>
       </c>
       <c r="J133">
         <v>0</v>
       </c>
       <c r="K133">
         <v>0</v>
       </c>
       <c r="L133">
         <v>0</v>
       </c>
       <c r="M133">
         <v>100</v>
       </c>
     </row>
     <row r="134" spans="1:13">
       <c r="A134">
         <v>417414</v>
       </c>
       <c r="B134" t="s">
         <v>145</v>
       </c>
       <c r="E134" t="s">
         <v>11</v>
       </c>
       <c r="F134" t="s">
         <v>12</v>
       </c>
       <c r="G134" t="s">
         <v>13</v>
       </c>
       <c r="H134">
         <v>8</v>
       </c>
       <c r="I134">
-        <v>1302708</v>
+        <v>1090440</v>
       </c>
       <c r="J134">
         <v>0</v>
       </c>
       <c r="K134">
         <v>0</v>
       </c>
       <c r="L134">
         <v>0</v>
       </c>
       <c r="M134">
         <v>100</v>
       </c>
     </row>
     <row r="135" spans="1:13">
       <c r="A135">
         <v>417414</v>
       </c>
       <c r="B135" t="s">
         <v>146</v>
       </c>
       <c r="E135" t="s">
         <v>11</v>
       </c>
       <c r="F135" t="s">
         <v>12</v>
       </c>
       <c r="G135" t="s">
         <v>13</v>
       </c>
       <c r="H135">
         <v>11</v>
       </c>
       <c r="I135">
-        <v>195</v>
+        <v>477037</v>
       </c>
       <c r="J135">
         <v>0</v>
       </c>
       <c r="K135">
         <v>0</v>
       </c>
       <c r="L135">
         <v>0</v>
       </c>
       <c r="M135">
         <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:13">
       <c r="A136">
         <v>417414</v>
       </c>
       <c r="B136" t="s">
         <v>147</v>
       </c>
       <c r="E136" t="s">
         <v>11</v>
       </c>
       <c r="F136" t="s">
         <v>12</v>
       </c>
       <c r="G136" t="s">
         <v>13</v>
       </c>
       <c r="H136">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I136">
-        <v>1302708</v>
+        <v>692901</v>
       </c>
       <c r="J136">
         <v>0</v>
       </c>
       <c r="K136">
         <v>0</v>
       </c>
       <c r="L136">
         <v>0</v>
       </c>
       <c r="M136">
         <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:13">
       <c r="A137">
         <v>417414</v>
       </c>
       <c r="B137" t="s">
         <v>148</v>
       </c>
       <c r="E137" t="s">
         <v>11</v>
       </c>
       <c r="F137" t="s">
         <v>12</v>
       </c>
       <c r="G137" t="s">
         <v>13</v>
       </c>
       <c r="H137">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I137">
-        <v>510200</v>
+        <v>1327600</v>
       </c>
       <c r="J137">
         <v>0</v>
       </c>
       <c r="K137">
         <v>0</v>
       </c>
       <c r="L137">
         <v>0</v>
       </c>
       <c r="M137">
         <v>100</v>
       </c>
     </row>
     <row r="138" spans="1:13">
       <c r="A138">
         <v>417414</v>
       </c>
       <c r="B138" t="s">
         <v>149</v>
       </c>
       <c r="E138" t="s">
         <v>11</v>
       </c>
       <c r="F138" t="s">
@@ -6148,54 +6289,54 @@
       </c>
       <c r="L138">
         <v>0</v>
       </c>
       <c r="M138">
         <v>100</v>
       </c>
     </row>
     <row r="139" spans="1:13">
       <c r="A139">
         <v>417414</v>
       </c>
       <c r="B139" t="s">
         <v>150</v>
       </c>
       <c r="E139" t="s">
         <v>11</v>
       </c>
       <c r="F139" t="s">
         <v>12</v>
       </c>
       <c r="G139" t="s">
         <v>13</v>
       </c>
       <c r="H139">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I139">
-        <v>1756100</v>
+        <v>1084988</v>
       </c>
       <c r="J139">
         <v>0</v>
       </c>
       <c r="K139">
         <v>0</v>
       </c>
       <c r="L139">
         <v>0</v>
       </c>
       <c r="M139">
         <v>100</v>
       </c>
     </row>
     <row r="140" spans="1:13">
       <c r="A140">
         <v>417414</v>
       </c>
       <c r="B140" t="s">
         <v>151</v>
       </c>
       <c r="E140" t="s">
         <v>11</v>
       </c>
       <c r="F140" t="s">
@@ -6218,124 +6359,124 @@
       </c>
       <c r="L140">
         <v>0</v>
       </c>
       <c r="M140">
         <v>100</v>
       </c>
     </row>
     <row r="141" spans="1:13">
       <c r="A141">
         <v>417414</v>
       </c>
       <c r="B141" t="s">
         <v>152</v>
       </c>
       <c r="E141" t="s">
         <v>11</v>
       </c>
       <c r="F141" t="s">
         <v>12</v>
       </c>
       <c r="G141" t="s">
         <v>13</v>
       </c>
       <c r="H141">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="I141">
-        <v>473990</v>
+        <v>1748713</v>
       </c>
       <c r="J141">
         <v>0</v>
       </c>
       <c r="K141">
         <v>0</v>
       </c>
       <c r="L141">
         <v>0</v>
       </c>
       <c r="M141">
         <v>100</v>
       </c>
     </row>
     <row r="142" spans="1:13">
       <c r="A142">
         <v>417414</v>
       </c>
       <c r="B142" t="s">
         <v>153</v>
       </c>
       <c r="E142" t="s">
         <v>11</v>
       </c>
       <c r="F142" t="s">
         <v>12</v>
       </c>
       <c r="G142" t="s">
         <v>13</v>
       </c>
       <c r="H142">
         <v>8</v>
       </c>
       <c r="I142">
-        <v>426640</v>
+        <v>1090440</v>
       </c>
       <c r="J142">
         <v>0</v>
       </c>
       <c r="K142">
         <v>0</v>
       </c>
       <c r="L142">
         <v>0</v>
       </c>
       <c r="M142">
         <v>100</v>
       </c>
     </row>
     <row r="143" spans="1:13">
       <c r="A143">
         <v>417414</v>
       </c>
       <c r="B143" t="s">
         <v>154</v>
       </c>
       <c r="E143" t="s">
         <v>11</v>
       </c>
       <c r="F143" t="s">
         <v>12</v>
       </c>
       <c r="G143" t="s">
         <v>13</v>
       </c>
       <c r="H143">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I143">
-        <v>185385</v>
+        <v>119491</v>
       </c>
       <c r="J143">
         <v>0</v>
       </c>
       <c r="K143">
         <v>0</v>
       </c>
       <c r="L143">
         <v>0</v>
       </c>
       <c r="M143">
         <v>100</v>
       </c>
     </row>
     <row r="144" spans="1:13">
       <c r="A144">
         <v>417414</v>
       </c>
       <c r="B144" t="s">
         <v>155</v>
       </c>
       <c r="E144" t="s">
         <v>11</v>
       </c>
       <c r="F144" t="s">
@@ -6358,1594 +6499,1594 @@
       </c>
       <c r="L144">
         <v>0</v>
       </c>
       <c r="M144">
         <v>100</v>
       </c>
     </row>
     <row r="145" spans="1:13">
       <c r="A145">
         <v>417414</v>
       </c>
       <c r="B145" t="s">
         <v>156</v>
       </c>
       <c r="E145" t="s">
         <v>11</v>
       </c>
       <c r="F145" t="s">
         <v>12</v>
       </c>
       <c r="G145" t="s">
         <v>13</v>
       </c>
       <c r="H145">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I145">
-        <v>458370</v>
+        <v>1090440</v>
       </c>
       <c r="J145">
         <v>0</v>
       </c>
       <c r="K145">
         <v>0</v>
       </c>
       <c r="L145">
         <v>0</v>
       </c>
       <c r="M145">
         <v>100</v>
       </c>
     </row>
     <row r="146" spans="1:13">
       <c r="A146">
         <v>417414</v>
       </c>
       <c r="B146" t="s">
         <v>157</v>
       </c>
       <c r="E146" t="s">
         <v>11</v>
       </c>
       <c r="F146" t="s">
         <v>12</v>
       </c>
       <c r="G146" t="s">
         <v>13</v>
       </c>
       <c r="H146">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I146">
-        <v>29895</v>
+        <v>1090440</v>
       </c>
       <c r="J146">
         <v>0</v>
       </c>
       <c r="K146">
         <v>0</v>
       </c>
       <c r="L146">
         <v>0</v>
       </c>
       <c r="M146">
         <v>100</v>
       </c>
     </row>
     <row r="147" spans="1:13">
       <c r="A147">
         <v>417414</v>
       </c>
       <c r="B147" t="s">
         <v>158</v>
       </c>
       <c r="E147" t="s">
         <v>11</v>
       </c>
       <c r="F147" t="s">
         <v>12</v>
       </c>
       <c r="G147" t="s">
         <v>13</v>
       </c>
       <c r="H147">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I147">
-        <v>1327600</v>
+        <v>502547</v>
       </c>
       <c r="J147">
         <v>0</v>
       </c>
       <c r="K147">
         <v>0</v>
       </c>
       <c r="L147">
         <v>0</v>
       </c>
       <c r="M147">
         <v>100</v>
       </c>
     </row>
     <row r="148" spans="1:13">
       <c r="A148">
         <v>417414</v>
       </c>
       <c r="B148" t="s">
         <v>159</v>
       </c>
       <c r="E148" t="s">
         <v>11</v>
       </c>
       <c r="F148" t="s">
         <v>12</v>
       </c>
       <c r="G148" t="s">
         <v>13</v>
       </c>
       <c r="H148">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I148">
-        <v>558700</v>
+        <v>1291091</v>
       </c>
       <c r="J148">
         <v>0</v>
       </c>
       <c r="K148">
         <v>0</v>
       </c>
       <c r="L148">
         <v>0</v>
       </c>
       <c r="M148">
         <v>100</v>
       </c>
     </row>
     <row r="149" spans="1:13">
       <c r="A149">
         <v>417414</v>
       </c>
       <c r="B149" t="s">
         <v>160</v>
       </c>
       <c r="E149" t="s">
         <v>11</v>
       </c>
       <c r="F149" t="s">
         <v>12</v>
       </c>
       <c r="G149" t="s">
         <v>13</v>
       </c>
       <c r="H149">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I149">
-        <v>544410</v>
+        <v>132400</v>
       </c>
       <c r="J149">
         <v>0</v>
       </c>
       <c r="K149">
         <v>0</v>
       </c>
       <c r="L149">
         <v>0</v>
       </c>
       <c r="M149">
         <v>100</v>
       </c>
     </row>
     <row r="150" spans="1:13">
       <c r="A150">
         <v>417414</v>
       </c>
       <c r="B150" t="s">
         <v>161</v>
       </c>
       <c r="E150" t="s">
         <v>11</v>
       </c>
       <c r="F150" t="s">
         <v>12</v>
       </c>
       <c r="G150" t="s">
         <v>13</v>
       </c>
       <c r="H150">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I150">
-        <v>115805</v>
+        <v>211300</v>
       </c>
       <c r="J150">
         <v>0</v>
       </c>
       <c r="K150">
         <v>0</v>
       </c>
       <c r="L150">
         <v>0</v>
       </c>
       <c r="M150">
         <v>100</v>
       </c>
     </row>
     <row r="151" spans="1:13">
       <c r="A151">
         <v>417414</v>
       </c>
       <c r="B151" t="s">
         <v>162</v>
       </c>
       <c r="E151" t="s">
         <v>11</v>
       </c>
       <c r="F151" t="s">
         <v>12</v>
       </c>
       <c r="G151" t="s">
         <v>13</v>
       </c>
       <c r="H151">
         <v>8</v>
       </c>
       <c r="I151">
-        <v>376855</v>
+        <v>1090440</v>
       </c>
       <c r="J151">
         <v>0</v>
       </c>
       <c r="K151">
         <v>0</v>
       </c>
       <c r="L151">
         <v>0</v>
       </c>
       <c r="M151">
         <v>100</v>
       </c>
     </row>
     <row r="152" spans="1:13">
       <c r="A152">
         <v>417414</v>
       </c>
       <c r="B152" t="s">
         <v>163</v>
       </c>
       <c r="E152" t="s">
         <v>11</v>
       </c>
       <c r="F152" t="s">
         <v>12</v>
       </c>
       <c r="G152" t="s">
         <v>13</v>
       </c>
       <c r="H152">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I152">
-        <v>285355</v>
+        <v>127766</v>
       </c>
       <c r="J152">
         <v>0</v>
       </c>
       <c r="K152">
         <v>0</v>
       </c>
       <c r="L152">
         <v>0</v>
       </c>
       <c r="M152">
         <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:13">
       <c r="A153">
         <v>417414</v>
       </c>
       <c r="B153" t="s">
         <v>164</v>
       </c>
       <c r="E153" t="s">
         <v>11</v>
       </c>
       <c r="F153" t="s">
         <v>12</v>
       </c>
       <c r="G153" t="s">
         <v>13</v>
       </c>
       <c r="H153">
         <v>8</v>
       </c>
       <c r="I153">
-        <v>426640</v>
+        <v>1320962</v>
       </c>
       <c r="J153">
         <v>0</v>
       </c>
       <c r="K153">
         <v>0</v>
       </c>
       <c r="L153">
         <v>0</v>
       </c>
       <c r="M153">
         <v>100</v>
       </c>
     </row>
     <row r="154" spans="1:13">
       <c r="A154">
         <v>417414</v>
       </c>
       <c r="B154" t="s">
         <v>165</v>
       </c>
       <c r="E154" t="s">
         <v>11</v>
       </c>
       <c r="F154" t="s">
         <v>12</v>
       </c>
       <c r="G154" t="s">
         <v>13</v>
       </c>
       <c r="H154">
         <v>11</v>
       </c>
       <c r="I154">
-        <v>432455</v>
+        <v>510200</v>
       </c>
       <c r="J154">
         <v>0</v>
       </c>
       <c r="K154">
         <v>0</v>
       </c>
       <c r="L154">
         <v>0</v>
       </c>
       <c r="M154">
         <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:13">
       <c r="A155">
         <v>417414</v>
       </c>
       <c r="B155" t="s">
         <v>166</v>
       </c>
       <c r="E155" t="s">
         <v>11</v>
       </c>
       <c r="F155" t="s">
         <v>12</v>
       </c>
       <c r="G155" t="s">
         <v>13</v>
       </c>
       <c r="H155">
         <v>8</v>
       </c>
       <c r="I155">
-        <v>360260</v>
+        <v>1327600</v>
       </c>
       <c r="J155">
         <v>0</v>
       </c>
       <c r="K155">
         <v>0</v>
       </c>
       <c r="L155">
         <v>0</v>
       </c>
       <c r="M155">
         <v>100</v>
       </c>
     </row>
     <row r="156" spans="1:13">
       <c r="A156">
         <v>417414</v>
       </c>
       <c r="B156" t="s">
         <v>167</v>
       </c>
       <c r="E156" t="s">
         <v>11</v>
       </c>
       <c r="F156" t="s">
         <v>12</v>
       </c>
       <c r="G156" t="s">
         <v>13</v>
       </c>
       <c r="H156">
         <v>11</v>
       </c>
       <c r="I156">
-        <v>510200</v>
+        <v>54427</v>
       </c>
       <c r="J156">
         <v>0</v>
       </c>
       <c r="K156">
         <v>0</v>
       </c>
       <c r="L156">
         <v>0</v>
       </c>
       <c r="M156">
         <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:13">
       <c r="A157">
         <v>417414</v>
       </c>
       <c r="B157" t="s">
         <v>168</v>
       </c>
       <c r="E157" t="s">
         <v>11</v>
       </c>
       <c r="F157" t="s">
         <v>12</v>
       </c>
       <c r="G157" t="s">
         <v>13</v>
       </c>
       <c r="H157">
         <v>8</v>
       </c>
       <c r="I157">
-        <v>1327600</v>
+        <v>1090440</v>
       </c>
       <c r="J157">
         <v>0</v>
       </c>
       <c r="K157">
         <v>0</v>
       </c>
       <c r="L157">
         <v>0</v>
       </c>
       <c r="M157">
         <v>100</v>
       </c>
     </row>
     <row r="158" spans="1:13">
       <c r="A158">
         <v>417414</v>
       </c>
       <c r="B158" t="s">
         <v>169</v>
       </c>
       <c r="E158" t="s">
         <v>11</v>
       </c>
       <c r="F158" t="s">
         <v>12</v>
       </c>
       <c r="G158" t="s">
         <v>13</v>
       </c>
       <c r="H158">
         <v>11</v>
       </c>
       <c r="I158">
-        <v>510200</v>
+        <v>413000</v>
       </c>
       <c r="J158">
         <v>0</v>
       </c>
       <c r="K158">
         <v>0</v>
       </c>
       <c r="L158">
         <v>0</v>
       </c>
       <c r="M158">
         <v>100</v>
       </c>
     </row>
     <row r="159" spans="1:13">
       <c r="A159">
         <v>417414</v>
       </c>
       <c r="B159" t="s">
         <v>170</v>
       </c>
       <c r="E159" t="s">
         <v>11</v>
       </c>
       <c r="F159" t="s">
         <v>12</v>
       </c>
       <c r="G159" t="s">
         <v>13</v>
       </c>
       <c r="H159">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I159">
-        <v>1327600</v>
+        <v>211300</v>
       </c>
       <c r="J159">
         <v>0</v>
       </c>
       <c r="K159">
         <v>0</v>
       </c>
       <c r="L159">
         <v>0</v>
       </c>
       <c r="M159">
         <v>100</v>
       </c>
     </row>
     <row r="160" spans="1:13">
       <c r="A160">
         <v>417414</v>
       </c>
       <c r="B160" t="s">
         <v>171</v>
       </c>
       <c r="E160" t="s">
         <v>11</v>
       </c>
       <c r="F160" t="s">
         <v>12</v>
       </c>
       <c r="G160" t="s">
         <v>13</v>
       </c>
       <c r="H160">
         <v>8</v>
       </c>
       <c r="I160">
-        <v>426640</v>
+        <v>1084988</v>
       </c>
       <c r="J160">
         <v>0</v>
       </c>
       <c r="K160">
         <v>0</v>
       </c>
       <c r="L160">
         <v>0</v>
       </c>
       <c r="M160">
         <v>100</v>
       </c>
     </row>
     <row r="161" spans="1:13">
       <c r="A161">
         <v>417414</v>
       </c>
       <c r="B161" t="s">
         <v>172</v>
       </c>
       <c r="E161" t="s">
         <v>11</v>
       </c>
       <c r="F161" t="s">
         <v>12</v>
       </c>
       <c r="G161" t="s">
         <v>13</v>
       </c>
       <c r="H161">
         <v>11</v>
       </c>
       <c r="I161">
-        <v>510200</v>
+        <v>54427</v>
       </c>
       <c r="J161">
         <v>0</v>
       </c>
       <c r="K161">
         <v>0</v>
       </c>
       <c r="L161">
         <v>0</v>
       </c>
       <c r="M161">
         <v>100</v>
       </c>
     </row>
     <row r="162" spans="1:13">
       <c r="A162">
         <v>417414</v>
       </c>
       <c r="B162" t="s">
         <v>173</v>
       </c>
       <c r="E162" t="s">
         <v>11</v>
       </c>
       <c r="F162" t="s">
         <v>12</v>
       </c>
       <c r="G162" t="s">
         <v>13</v>
       </c>
       <c r="H162">
         <v>8</v>
       </c>
       <c r="I162">
-        <v>426640</v>
+        <v>1327600</v>
       </c>
       <c r="J162">
         <v>0</v>
       </c>
       <c r="K162">
         <v>0</v>
       </c>
       <c r="L162">
         <v>0</v>
       </c>
       <c r="M162">
         <v>100</v>
       </c>
     </row>
     <row r="163" spans="1:13">
       <c r="A163">
         <v>417414</v>
       </c>
       <c r="B163" t="s">
         <v>174</v>
       </c>
       <c r="E163" t="s">
         <v>11</v>
       </c>
       <c r="F163" t="s">
         <v>12</v>
       </c>
       <c r="G163" t="s">
         <v>13</v>
       </c>
       <c r="H163">
         <v>11</v>
       </c>
       <c r="I163">
-        <v>363100</v>
+        <v>53333</v>
       </c>
       <c r="J163">
         <v>0</v>
       </c>
       <c r="K163">
         <v>0</v>
       </c>
       <c r="L163">
         <v>0</v>
       </c>
       <c r="M163">
         <v>100</v>
       </c>
     </row>
     <row r="164" spans="1:13">
       <c r="A164">
         <v>417414</v>
       </c>
       <c r="B164" t="s">
         <v>175</v>
       </c>
       <c r="E164" t="s">
         <v>11</v>
       </c>
       <c r="F164" t="s">
         <v>12</v>
       </c>
       <c r="G164" t="s">
         <v>13</v>
       </c>
       <c r="H164">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I164">
-        <v>426640</v>
+        <v>527972</v>
       </c>
       <c r="J164">
         <v>0</v>
       </c>
       <c r="K164">
         <v>0</v>
       </c>
       <c r="L164">
         <v>0</v>
       </c>
       <c r="M164">
         <v>100</v>
       </c>
     </row>
     <row r="165" spans="1:13">
       <c r="A165">
         <v>417414</v>
       </c>
       <c r="B165" t="s">
         <v>176</v>
       </c>
       <c r="E165" t="s">
         <v>11</v>
       </c>
       <c r="F165" t="s">
         <v>12</v>
       </c>
       <c r="G165" t="s">
         <v>13</v>
       </c>
       <c r="H165">
         <v>8</v>
       </c>
       <c r="I165">
-        <v>1327600</v>
+        <v>1090440</v>
       </c>
       <c r="J165">
         <v>0</v>
       </c>
       <c r="K165">
         <v>0</v>
       </c>
       <c r="L165">
         <v>0</v>
       </c>
       <c r="M165">
         <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:13">
       <c r="A166">
         <v>417414</v>
       </c>
       <c r="B166" t="s">
         <v>177</v>
       </c>
       <c r="E166" t="s">
         <v>11</v>
       </c>
       <c r="F166" t="s">
         <v>12</v>
       </c>
       <c r="G166" t="s">
         <v>13</v>
       </c>
       <c r="H166">
         <v>11</v>
       </c>
       <c r="I166">
-        <v>480955</v>
+        <v>925873</v>
       </c>
       <c r="J166">
         <v>0</v>
       </c>
       <c r="K166">
         <v>0</v>
       </c>
       <c r="L166">
         <v>0</v>
       </c>
       <c r="M166">
         <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:13">
       <c r="A167">
         <v>417414</v>
       </c>
       <c r="B167" t="s">
         <v>178</v>
       </c>
       <c r="E167" t="s">
         <v>11</v>
       </c>
       <c r="F167" t="s">
         <v>12</v>
       </c>
       <c r="G167" t="s">
         <v>13</v>
       </c>
       <c r="H167">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I167">
-        <v>1286113</v>
+        <v>394415</v>
       </c>
       <c r="J167">
         <v>0</v>
       </c>
       <c r="K167">
         <v>0</v>
       </c>
       <c r="L167">
         <v>0</v>
       </c>
       <c r="M167">
         <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:13">
       <c r="A168">
         <v>417414</v>
       </c>
       <c r="B168" t="s">
         <v>179</v>
       </c>
       <c r="E168" t="s">
         <v>11</v>
       </c>
       <c r="F168" t="s">
         <v>12</v>
       </c>
       <c r="G168" t="s">
         <v>13</v>
       </c>
       <c r="H168">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I168">
-        <v>510200</v>
+        <v>1307686</v>
       </c>
       <c r="J168">
         <v>0</v>
       </c>
       <c r="K168">
         <v>0</v>
       </c>
       <c r="L168">
         <v>0</v>
       </c>
       <c r="M168">
         <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:13">
       <c r="A169">
         <v>417414</v>
       </c>
       <c r="B169" t="s">
         <v>180</v>
       </c>
       <c r="E169" t="s">
         <v>11</v>
       </c>
       <c r="F169" t="s">
         <v>12</v>
       </c>
       <c r="G169" t="s">
         <v>13</v>
       </c>
       <c r="H169">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I169">
-        <v>1294410</v>
+        <v>311037</v>
       </c>
       <c r="J169">
         <v>0</v>
       </c>
       <c r="K169">
         <v>0</v>
       </c>
       <c r="L169">
         <v>0</v>
       </c>
       <c r="M169">
         <v>100</v>
       </c>
     </row>
     <row r="170" spans="1:13">
       <c r="A170">
         <v>417414</v>
       </c>
       <c r="B170" t="s">
         <v>181</v>
       </c>
       <c r="E170" t="s">
         <v>11</v>
       </c>
       <c r="F170" t="s">
         <v>12</v>
       </c>
       <c r="G170" t="s">
         <v>13</v>
       </c>
       <c r="H170">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I170">
-        <v>363100</v>
+        <v>1247944</v>
       </c>
       <c r="J170">
         <v>0</v>
       </c>
       <c r="K170">
         <v>0</v>
       </c>
       <c r="L170">
         <v>0</v>
       </c>
       <c r="M170">
         <v>100</v>
       </c>
     </row>
     <row r="171" spans="1:13">
       <c r="A171">
         <v>417414</v>
       </c>
       <c r="B171" t="s">
         <v>182</v>
       </c>
       <c r="E171" t="s">
         <v>11</v>
       </c>
       <c r="F171" t="s">
         <v>12</v>
       </c>
       <c r="G171" t="s">
         <v>13</v>
       </c>
       <c r="H171">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I171">
-        <v>327070</v>
+        <v>502547</v>
       </c>
       <c r="J171">
         <v>0</v>
       </c>
       <c r="K171">
         <v>0</v>
       </c>
       <c r="L171">
         <v>0</v>
       </c>
       <c r="M171">
         <v>100</v>
       </c>
     </row>
     <row r="172" spans="1:13">
       <c r="A172">
         <v>417414</v>
       </c>
       <c r="B172" t="s">
         <v>183</v>
       </c>
       <c r="E172" t="s">
         <v>11</v>
       </c>
       <c r="F172" t="s">
         <v>12</v>
       </c>
       <c r="G172" t="s">
         <v>13</v>
       </c>
       <c r="H172">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I172">
-        <v>413000</v>
+        <v>1327600</v>
       </c>
       <c r="J172">
         <v>0</v>
       </c>
       <c r="K172">
         <v>0</v>
       </c>
       <c r="L172">
         <v>0</v>
       </c>
       <c r="M172">
         <v>100</v>
       </c>
     </row>
     <row r="173" spans="1:13">
       <c r="A173">
         <v>417414</v>
       </c>
       <c r="B173" t="s">
         <v>184</v>
       </c>
       <c r="E173" t="s">
         <v>11</v>
       </c>
       <c r="F173" t="s">
         <v>12</v>
       </c>
       <c r="G173" t="s">
         <v>13</v>
       </c>
       <c r="H173">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I173">
-        <v>107800</v>
+        <v>1327600</v>
       </c>
       <c r="J173">
         <v>0</v>
       </c>
       <c r="K173">
         <v>0</v>
       </c>
       <c r="L173">
         <v>0</v>
       </c>
       <c r="M173">
         <v>100</v>
       </c>
     </row>
     <row r="174" spans="1:13">
       <c r="A174">
         <v>417414</v>
       </c>
       <c r="B174" t="s">
         <v>185</v>
       </c>
       <c r="E174" t="s">
         <v>11</v>
       </c>
       <c r="F174" t="s">
         <v>12</v>
       </c>
       <c r="G174" t="s">
         <v>13</v>
       </c>
       <c r="H174">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I174">
-        <v>211300</v>
+        <v>1320962</v>
       </c>
       <c r="J174">
         <v>0</v>
       </c>
       <c r="K174">
         <v>0</v>
       </c>
       <c r="L174">
         <v>0</v>
       </c>
       <c r="M174">
         <v>100</v>
       </c>
     </row>
     <row r="175" spans="1:13">
       <c r="A175">
         <v>417414</v>
       </c>
       <c r="B175" t="s">
         <v>186</v>
       </c>
       <c r="E175" t="s">
         <v>11</v>
       </c>
       <c r="F175" t="s">
         <v>12</v>
       </c>
       <c r="G175" t="s">
         <v>13</v>
       </c>
       <c r="H175">
         <v>11</v>
       </c>
       <c r="I175">
-        <v>328795</v>
+        <v>107261</v>
       </c>
       <c r="J175">
         <v>0</v>
       </c>
       <c r="K175">
         <v>0</v>
       </c>
       <c r="L175">
         <v>0</v>
       </c>
       <c r="M175">
         <v>100</v>
       </c>
     </row>
     <row r="176" spans="1:13">
       <c r="A176">
         <v>417414</v>
       </c>
       <c r="B176" t="s">
         <v>187</v>
       </c>
       <c r="E176" t="s">
         <v>11</v>
       </c>
       <c r="F176" t="s">
         <v>12</v>
       </c>
       <c r="G176" t="s">
         <v>13</v>
       </c>
       <c r="H176">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I176">
-        <v>181695</v>
+        <v>1320962</v>
       </c>
       <c r="J176">
         <v>0</v>
       </c>
       <c r="K176">
         <v>0</v>
       </c>
       <c r="L176">
         <v>0</v>
       </c>
       <c r="M176">
         <v>100</v>
       </c>
     </row>
     <row r="177" spans="1:13">
       <c r="A177">
         <v>417414</v>
       </c>
       <c r="B177" t="s">
         <v>188</v>
       </c>
       <c r="E177" t="s">
         <v>11</v>
       </c>
       <c r="F177" t="s">
         <v>12</v>
       </c>
       <c r="G177" t="s">
         <v>13</v>
       </c>
       <c r="H177">
         <v>11</v>
       </c>
       <c r="I177">
-        <v>264008</v>
+        <v>550320</v>
       </c>
       <c r="J177">
         <v>0</v>
       </c>
       <c r="K177">
         <v>0</v>
       </c>
       <c r="L177">
         <v>0</v>
       </c>
       <c r="M177">
         <v>100</v>
       </c>
     </row>
     <row r="178" spans="1:13">
       <c r="A178">
         <v>417414</v>
       </c>
       <c r="B178" t="s">
         <v>189</v>
       </c>
       <c r="E178" t="s">
         <v>11</v>
       </c>
       <c r="F178" t="s">
         <v>12</v>
       </c>
       <c r="G178" t="s">
         <v>13</v>
       </c>
       <c r="H178">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I178">
-        <v>79365</v>
+        <v>1327600</v>
       </c>
       <c r="J178">
         <v>0</v>
       </c>
       <c r="K178">
         <v>0</v>
       </c>
       <c r="L178">
         <v>0</v>
       </c>
       <c r="M178">
         <v>100</v>
       </c>
     </row>
     <row r="179" spans="1:13">
       <c r="A179">
         <v>417414</v>
       </c>
       <c r="B179" t="s">
         <v>190</v>
       </c>
       <c r="E179" t="s">
         <v>11</v>
       </c>
       <c r="F179" t="s">
         <v>12</v>
       </c>
       <c r="G179" t="s">
         <v>13</v>
       </c>
       <c r="H179">
         <v>11</v>
       </c>
       <c r="I179">
-        <v>510200</v>
+        <v>50598</v>
       </c>
       <c r="J179">
         <v>0</v>
       </c>
       <c r="K179">
         <v>0</v>
       </c>
       <c r="L179">
         <v>0</v>
       </c>
       <c r="M179">
         <v>100</v>
       </c>
     </row>
     <row r="180" spans="1:13">
       <c r="A180">
         <v>417414</v>
       </c>
       <c r="B180" t="s">
         <v>191</v>
       </c>
       <c r="E180" t="s">
         <v>11</v>
       </c>
       <c r="F180" t="s">
         <v>12</v>
       </c>
       <c r="G180" t="s">
         <v>13</v>
       </c>
       <c r="H180">
         <v>11</v>
       </c>
       <c r="I180">
-        <v>211300</v>
+        <v>54700</v>
       </c>
       <c r="J180">
         <v>0</v>
       </c>
       <c r="K180">
         <v>0</v>
       </c>
       <c r="L180">
         <v>0</v>
       </c>
       <c r="M180">
         <v>100</v>
       </c>
     </row>
     <row r="181" spans="1:13">
       <c r="A181">
         <v>417414</v>
       </c>
       <c r="B181" t="s">
         <v>192</v>
       </c>
       <c r="E181" t="s">
         <v>11</v>
       </c>
       <c r="F181" t="s">
         <v>12</v>
       </c>
       <c r="G181" t="s">
         <v>13</v>
       </c>
       <c r="H181">
         <v>11</v>
       </c>
       <c r="I181">
-        <v>510200</v>
+        <v>413000</v>
       </c>
       <c r="J181">
         <v>0</v>
       </c>
       <c r="K181">
         <v>0</v>
       </c>
       <c r="L181">
         <v>0</v>
       </c>
       <c r="M181">
         <v>100</v>
       </c>
     </row>
     <row r="182" spans="1:13">
       <c r="A182">
         <v>417414</v>
       </c>
       <c r="B182" t="s">
         <v>193</v>
       </c>
       <c r="E182" t="s">
         <v>11</v>
       </c>
       <c r="F182" t="s">
         <v>12</v>
       </c>
       <c r="G182" t="s">
         <v>13</v>
       </c>
       <c r="H182">
         <v>11</v>
       </c>
       <c r="I182">
-        <v>609198</v>
+        <v>54700</v>
       </c>
       <c r="J182">
         <v>0</v>
       </c>
       <c r="K182">
         <v>0</v>
       </c>
       <c r="L182">
         <v>0</v>
       </c>
       <c r="M182">
         <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:13">
       <c r="A183">
         <v>417414</v>
       </c>
       <c r="B183" t="s">
         <v>194</v>
       </c>
       <c r="E183" t="s">
         <v>11</v>
       </c>
       <c r="F183" t="s">
         <v>12</v>
       </c>
       <c r="G183" t="s">
         <v>13</v>
       </c>
       <c r="H183">
         <v>11</v>
       </c>
       <c r="I183">
-        <v>363100</v>
+        <v>510200</v>
       </c>
       <c r="J183">
         <v>0</v>
       </c>
       <c r="K183">
         <v>0</v>
       </c>
       <c r="L183">
         <v>0</v>
       </c>
       <c r="M183">
         <v>100</v>
       </c>
     </row>
     <row r="184" spans="1:13">
       <c r="A184">
         <v>417414</v>
       </c>
       <c r="B184" t="s">
         <v>195</v>
       </c>
       <c r="E184" t="s">
         <v>11</v>
       </c>
       <c r="F184" t="s">
         <v>12</v>
       </c>
       <c r="G184" t="s">
         <v>13</v>
       </c>
       <c r="H184">
         <v>11</v>
       </c>
       <c r="I184">
-        <v>518495</v>
+        <v>836800</v>
       </c>
       <c r="J184">
         <v>0</v>
       </c>
       <c r="K184">
         <v>0</v>
       </c>
       <c r="L184">
         <v>0</v>
       </c>
       <c r="M184">
         <v>100</v>
       </c>
     </row>
     <row r="185" spans="1:13">
       <c r="A185">
         <v>417414</v>
       </c>
       <c r="B185" t="s">
         <v>196</v>
       </c>
       <c r="E185" t="s">
         <v>11</v>
       </c>
       <c r="F185" t="s">
         <v>12</v>
       </c>
       <c r="G185" t="s">
         <v>13</v>
       </c>
       <c r="H185">
         <v>11</v>
       </c>
       <c r="I185">
-        <v>54700</v>
+        <v>510200</v>
       </c>
       <c r="J185">
         <v>0</v>
       </c>
       <c r="K185">
         <v>0</v>
       </c>
       <c r="L185">
         <v>0</v>
       </c>
       <c r="M185">
         <v>100</v>
       </c>
     </row>
     <row r="186" spans="1:13">
       <c r="A186">
         <v>417414</v>
       </c>
       <c r="B186" t="s">
         <v>197</v>
       </c>
       <c r="E186" t="s">
         <v>11</v>
       </c>
       <c r="F186" t="s">
         <v>12</v>
       </c>
       <c r="G186" t="s">
         <v>13</v>
       </c>
       <c r="H186">
         <v>11</v>
       </c>
       <c r="I186">
-        <v>387085</v>
+        <v>487241</v>
       </c>
       <c r="J186">
         <v>0</v>
       </c>
       <c r="K186">
         <v>0</v>
       </c>
       <c r="L186">
         <v>0</v>
       </c>
       <c r="M186">
         <v>100</v>
       </c>
     </row>
     <row r="187" spans="1:13">
       <c r="A187">
         <v>417414</v>
       </c>
       <c r="B187" t="s">
         <v>198</v>
       </c>
       <c r="E187" t="s">
         <v>11</v>
       </c>
       <c r="F187" t="s">
         <v>12</v>
       </c>
       <c r="G187" t="s">
         <v>13</v>
       </c>
       <c r="H187">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I187">
-        <v>132400</v>
+        <v>558700</v>
       </c>
       <c r="J187">
         <v>0</v>
       </c>
       <c r="K187">
         <v>0</v>
       </c>
       <c r="L187">
         <v>0</v>
       </c>
       <c r="M187">
         <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:13">
       <c r="A188">
         <v>417414</v>
       </c>
       <c r="B188" t="s">
         <v>199</v>
       </c>
       <c r="E188" t="s">
         <v>11</v>
       </c>
       <c r="F188" t="s">
         <v>12</v>
       </c>
       <c r="G188" t="s">
         <v>13</v>
       </c>
       <c r="H188">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I188">
-        <v>115805</v>
+        <v>312600</v>
       </c>
       <c r="J188">
         <v>0</v>
       </c>
       <c r="K188">
         <v>0</v>
       </c>
       <c r="L188">
         <v>0</v>
       </c>
       <c r="M188">
         <v>100</v>
       </c>
     </row>
     <row r="189" spans="1:13">
       <c r="A189">
         <v>417414</v>
       </c>
       <c r="B189" t="s">
         <v>200</v>
       </c>
       <c r="E189" t="s">
         <v>11</v>
       </c>
       <c r="F189" t="s">
         <v>12</v>
       </c>
       <c r="G189" t="s">
         <v>13</v>
       </c>
       <c r="H189">
         <v>11</v>
       </c>
       <c r="I189">
-        <v>510200</v>
+        <v>307911</v>
       </c>
       <c r="J189">
         <v>0</v>
       </c>
       <c r="K189">
         <v>0</v>
       </c>
       <c r="L189">
         <v>0</v>
       </c>
       <c r="M189">
         <v>100</v>
       </c>
     </row>
     <row r="190" spans="1:13">
       <c r="A190">
         <v>417414</v>
       </c>
       <c r="B190" t="s">
         <v>201</v>
       </c>
       <c r="E190" t="s">
         <v>11</v>
       </c>
       <c r="F190" t="s">
@@ -7971,471 +8112,471 @@
       </c>
       <c r="M190">
         <v>100</v>
       </c>
     </row>
     <row r="191" spans="1:13">
       <c r="A191">
         <v>417414</v>
       </c>
       <c r="B191" t="s">
         <v>202</v>
       </c>
       <c r="E191" t="s">
         <v>11</v>
       </c>
       <c r="F191" t="s">
         <v>12</v>
       </c>
       <c r="G191" t="s">
         <v>13</v>
       </c>
       <c r="H191">
         <v>11</v>
       </c>
       <c r="I191">
-        <v>538778</v>
+        <v>487241</v>
       </c>
       <c r="J191">
         <v>0</v>
       </c>
       <c r="K191">
         <v>0</v>
       </c>
       <c r="L191">
         <v>0</v>
       </c>
       <c r="M191">
         <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:13">
       <c r="A192">
         <v>417414</v>
       </c>
       <c r="B192" t="s">
         <v>203</v>
       </c>
       <c r="E192" t="s">
         <v>11</v>
       </c>
       <c r="F192" t="s">
         <v>12</v>
       </c>
       <c r="G192" t="s">
         <v>13</v>
       </c>
       <c r="H192">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I192">
-        <v>1286113</v>
+        <v>522385</v>
       </c>
       <c r="J192">
         <v>0</v>
       </c>
       <c r="K192">
         <v>0</v>
       </c>
       <c r="L192">
         <v>0</v>
       </c>
       <c r="M192">
         <v>100</v>
       </c>
     </row>
     <row r="193" spans="1:13">
       <c r="A193">
         <v>417414</v>
       </c>
       <c r="B193" t="s">
         <v>204</v>
       </c>
       <c r="E193" t="s">
         <v>11</v>
       </c>
       <c r="F193" t="s">
         <v>12</v>
       </c>
       <c r="G193" t="s">
         <v>13</v>
       </c>
       <c r="H193">
         <v>11</v>
       </c>
       <c r="I193">
-        <v>302880</v>
+        <v>510200</v>
       </c>
       <c r="J193">
         <v>0</v>
       </c>
       <c r="K193">
         <v>0</v>
       </c>
       <c r="L193">
         <v>0</v>
       </c>
       <c r="M193">
         <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:13">
       <c r="A194">
         <v>417414</v>
       </c>
       <c r="B194" t="s">
         <v>205</v>
       </c>
       <c r="E194" t="s">
         <v>11</v>
       </c>
       <c r="F194" t="s">
         <v>12</v>
       </c>
       <c r="G194" t="s">
         <v>13</v>
       </c>
       <c r="H194">
         <v>11</v>
       </c>
       <c r="I194">
-        <v>681310</v>
+        <v>211300</v>
       </c>
       <c r="J194">
         <v>0</v>
       </c>
       <c r="K194">
         <v>0</v>
       </c>
       <c r="L194">
         <v>0</v>
       </c>
       <c r="M194">
         <v>100</v>
       </c>
     </row>
     <row r="195" spans="1:13">
       <c r="A195">
         <v>417414</v>
       </c>
       <c r="B195" t="s">
         <v>206</v>
       </c>
       <c r="E195" t="s">
         <v>11</v>
       </c>
       <c r="F195" t="s">
         <v>12</v>
       </c>
       <c r="G195" t="s">
         <v>13</v>
       </c>
       <c r="H195">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I195">
-        <v>510200</v>
+        <v>132400</v>
       </c>
       <c r="J195">
         <v>0</v>
       </c>
       <c r="K195">
         <v>0</v>
       </c>
       <c r="L195">
         <v>0</v>
       </c>
       <c r="M195">
         <v>100</v>
       </c>
     </row>
     <row r="196" spans="1:13">
       <c r="A196">
         <v>417414</v>
       </c>
       <c r="B196" t="s">
         <v>207</v>
       </c>
       <c r="E196" t="s">
         <v>11</v>
       </c>
       <c r="F196" t="s">
         <v>12</v>
       </c>
       <c r="G196" t="s">
         <v>13</v>
       </c>
       <c r="H196">
         <v>11</v>
       </c>
       <c r="I196">
-        <v>699900</v>
+        <v>558700</v>
       </c>
       <c r="J196">
         <v>0</v>
       </c>
       <c r="K196">
         <v>0</v>
       </c>
       <c r="L196">
         <v>0</v>
       </c>
       <c r="M196">
         <v>100</v>
       </c>
     </row>
     <row r="197" spans="1:13">
       <c r="A197">
         <v>417414</v>
       </c>
       <c r="B197" t="s">
         <v>208</v>
       </c>
       <c r="E197" t="s">
         <v>11</v>
       </c>
       <c r="F197" t="s">
         <v>12</v>
       </c>
       <c r="G197" t="s">
         <v>13</v>
       </c>
       <c r="H197">
         <v>11</v>
       </c>
       <c r="I197">
-        <v>510200</v>
+        <v>207074</v>
       </c>
       <c r="J197">
         <v>0</v>
       </c>
       <c r="K197">
         <v>0</v>
       </c>
       <c r="L197">
         <v>0</v>
       </c>
       <c r="M197">
         <v>100</v>
       </c>
     </row>
     <row r="198" spans="1:13">
       <c r="A198">
         <v>417414</v>
       </c>
       <c r="B198" t="s">
         <v>209</v>
       </c>
       <c r="E198" t="s">
         <v>11</v>
       </c>
       <c r="F198" t="s">
         <v>12</v>
       </c>
       <c r="G198" t="s">
         <v>13</v>
       </c>
       <c r="H198">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I198">
-        <v>132400</v>
+        <v>201792</v>
       </c>
       <c r="J198">
         <v>0</v>
       </c>
       <c r="K198">
         <v>0</v>
       </c>
       <c r="L198">
         <v>0</v>
       </c>
       <c r="M198">
         <v>100</v>
       </c>
     </row>
     <row r="199" spans="1:13">
       <c r="A199">
         <v>417414</v>
       </c>
       <c r="B199" t="s">
         <v>210</v>
       </c>
       <c r="E199" t="s">
         <v>11</v>
       </c>
       <c r="F199" t="s">
         <v>12</v>
       </c>
       <c r="G199" t="s">
         <v>13</v>
       </c>
       <c r="H199">
         <v>11</v>
       </c>
       <c r="I199">
-        <v>159470</v>
+        <v>699900</v>
       </c>
       <c r="J199">
         <v>0</v>
       </c>
       <c r="K199">
         <v>0</v>
       </c>
       <c r="L199">
         <v>0</v>
       </c>
       <c r="M199">
         <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:13">
       <c r="A200">
         <v>417414</v>
       </c>
       <c r="B200" t="s">
         <v>211</v>
       </c>
       <c r="E200" t="s">
         <v>11</v>
       </c>
       <c r="F200" t="s">
         <v>12</v>
       </c>
       <c r="G200" t="s">
         <v>13</v>
       </c>
       <c r="H200">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I200">
-        <v>132400</v>
+        <v>699900</v>
       </c>
       <c r="J200">
         <v>0</v>
       </c>
       <c r="K200">
         <v>0</v>
       </c>
       <c r="L200">
         <v>0</v>
       </c>
       <c r="M200">
         <v>100</v>
       </c>
     </row>
     <row r="201" spans="1:13">
       <c r="A201">
         <v>417414</v>
       </c>
       <c r="B201" t="s">
         <v>212</v>
       </c>
       <c r="E201" t="s">
         <v>11</v>
       </c>
       <c r="F201" t="s">
         <v>12</v>
       </c>
       <c r="G201" t="s">
         <v>13</v>
       </c>
       <c r="H201">
         <v>11</v>
       </c>
       <c r="I201">
-        <v>558700</v>
+        <v>363100</v>
       </c>
       <c r="J201">
         <v>0</v>
       </c>
       <c r="K201">
         <v>0</v>
       </c>
       <c r="L201">
         <v>0</v>
       </c>
       <c r="M201">
         <v>100</v>
       </c>
     </row>
     <row r="202" spans="1:13">
       <c r="A202">
         <v>417414</v>
       </c>
       <c r="B202" t="s">
         <v>213</v>
       </c>
       <c r="E202" t="s">
         <v>11</v>
       </c>
       <c r="F202" t="s">
         <v>12</v>
       </c>
       <c r="G202" t="s">
         <v>13</v>
       </c>
       <c r="H202">
         <v>11</v>
       </c>
       <c r="I202">
-        <v>544410</v>
+        <v>510200</v>
       </c>
       <c r="J202">
         <v>0</v>
       </c>
       <c r="K202">
         <v>0</v>
       </c>
       <c r="L202">
         <v>0</v>
       </c>
       <c r="M202">
         <v>100</v>
       </c>
     </row>
     <row r="203" spans="1:13">
       <c r="A203">
         <v>417414</v>
       </c>
       <c r="B203" t="s">
         <v>214</v>
       </c>
       <c r="E203" t="s">
         <v>11</v>
       </c>
       <c r="F203" t="s">
         <v>12</v>
       </c>
       <c r="G203" t="s">
         <v>13</v>
       </c>
       <c r="H203">
         <v>11</v>
       </c>
       <c r="I203">
-        <v>285260</v>
+        <v>510200</v>
       </c>
       <c r="J203">
         <v>0</v>
       </c>
       <c r="K203">
         <v>0</v>
       </c>
       <c r="L203">
         <v>0</v>
       </c>
       <c r="M203">
         <v>100</v>
       </c>
     </row>
     <row r="204" spans="1:13">
       <c r="A204">
         <v>417414</v>
       </c>
       <c r="B204" t="s">
         <v>215</v>
       </c>
       <c r="E204" t="s">
         <v>11</v>
       </c>
       <c r="F204" t="s">
@@ -8461,541 +8602,541 @@
       </c>
       <c r="M204">
         <v>100</v>
       </c>
     </row>
     <row r="205" spans="1:13">
       <c r="A205">
         <v>417414</v>
       </c>
       <c r="B205" t="s">
         <v>216</v>
       </c>
       <c r="E205" t="s">
         <v>11</v>
       </c>
       <c r="F205" t="s">
         <v>12</v>
       </c>
       <c r="G205" t="s">
         <v>13</v>
       </c>
       <c r="H205">
         <v>11</v>
       </c>
       <c r="I205">
-        <v>471495</v>
+        <v>510200</v>
       </c>
       <c r="J205">
         <v>0</v>
       </c>
       <c r="K205">
         <v>0</v>
       </c>
       <c r="L205">
         <v>0</v>
       </c>
       <c r="M205">
         <v>100</v>
       </c>
     </row>
     <row r="206" spans="1:13">
       <c r="A206">
         <v>417414</v>
       </c>
       <c r="B206" t="s">
         <v>217</v>
       </c>
       <c r="E206" t="s">
         <v>11</v>
       </c>
       <c r="F206" t="s">
         <v>12</v>
       </c>
       <c r="G206" t="s">
         <v>13</v>
       </c>
       <c r="H206">
         <v>11</v>
       </c>
       <c r="I206">
-        <v>622155</v>
+        <v>361285</v>
       </c>
       <c r="J206">
         <v>0</v>
       </c>
       <c r="K206">
         <v>0</v>
       </c>
       <c r="L206">
         <v>0</v>
       </c>
       <c r="M206">
         <v>100</v>
       </c>
     </row>
     <row r="207" spans="1:13">
       <c r="A207">
         <v>417414</v>
       </c>
       <c r="B207" t="s">
         <v>218</v>
       </c>
       <c r="E207" t="s">
         <v>11</v>
       </c>
       <c r="F207" t="s">
         <v>12</v>
       </c>
       <c r="G207" t="s">
         <v>13</v>
       </c>
       <c r="H207">
         <v>11</v>
       </c>
       <c r="I207">
-        <v>836800</v>
+        <v>159200</v>
       </c>
       <c r="J207">
         <v>0</v>
       </c>
       <c r="K207">
         <v>0</v>
       </c>
       <c r="L207">
         <v>0</v>
       </c>
       <c r="M207">
         <v>100</v>
       </c>
     </row>
     <row r="208" spans="1:13">
       <c r="A208">
         <v>417414</v>
       </c>
       <c r="B208" t="s">
         <v>219</v>
       </c>
       <c r="E208" t="s">
         <v>11</v>
       </c>
       <c r="F208" t="s">
         <v>12</v>
       </c>
       <c r="G208" t="s">
         <v>13</v>
       </c>
       <c r="H208">
         <v>11</v>
       </c>
       <c r="I208">
-        <v>211300</v>
+        <v>156812</v>
       </c>
       <c r="J208">
         <v>0</v>
       </c>
       <c r="K208">
         <v>0</v>
       </c>
       <c r="L208">
         <v>0</v>
       </c>
       <c r="M208">
         <v>100</v>
       </c>
     </row>
     <row r="209" spans="1:13">
       <c r="A209">
         <v>417414</v>
       </c>
       <c r="B209" t="s">
         <v>220</v>
       </c>
       <c r="E209" t="s">
         <v>11</v>
       </c>
       <c r="F209" t="s">
         <v>12</v>
       </c>
       <c r="G209" t="s">
         <v>13</v>
       </c>
       <c r="H209">
         <v>11</v>
       </c>
       <c r="I209">
-        <v>558700</v>
+        <v>699900</v>
       </c>
       <c r="J209">
         <v>0</v>
       </c>
       <c r="K209">
         <v>0</v>
       </c>
       <c r="L209">
         <v>0</v>
       </c>
       <c r="M209">
         <v>100</v>
       </c>
     </row>
     <row r="210" spans="1:13">
       <c r="A210">
         <v>417414</v>
       </c>
       <c r="B210" t="s">
         <v>221</v>
       </c>
       <c r="E210" t="s">
         <v>11</v>
       </c>
       <c r="F210" t="s">
         <v>12</v>
       </c>
       <c r="G210" t="s">
         <v>13</v>
       </c>
       <c r="H210">
         <v>11</v>
       </c>
       <c r="I210">
-        <v>312600</v>
+        <v>113275</v>
       </c>
       <c r="J210">
         <v>0</v>
       </c>
       <c r="K210">
         <v>0</v>
       </c>
       <c r="L210">
         <v>0</v>
       </c>
       <c r="M210">
         <v>100</v>
       </c>
     </row>
     <row r="211" spans="1:13">
       <c r="A211">
         <v>417414</v>
       </c>
       <c r="B211" t="s">
         <v>222</v>
       </c>
       <c r="E211" t="s">
         <v>11</v>
       </c>
       <c r="F211" t="s">
         <v>12</v>
       </c>
       <c r="G211" t="s">
         <v>13</v>
       </c>
       <c r="H211">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I211">
-        <v>132400</v>
+        <v>211300</v>
       </c>
       <c r="J211">
         <v>0</v>
       </c>
       <c r="K211">
         <v>0</v>
       </c>
       <c r="L211">
         <v>0</v>
       </c>
       <c r="M211">
         <v>100</v>
       </c>
     </row>
     <row r="212" spans="1:13">
       <c r="A212">
         <v>417414</v>
       </c>
       <c r="B212" t="s">
         <v>223</v>
       </c>
       <c r="E212" t="s">
         <v>11</v>
       </c>
       <c r="F212" t="s">
         <v>12</v>
       </c>
       <c r="G212" t="s">
         <v>13</v>
       </c>
       <c r="H212">
         <v>11</v>
       </c>
       <c r="I212">
-        <v>234855</v>
+        <v>502547</v>
       </c>
       <c r="J212">
         <v>0</v>
       </c>
       <c r="K212">
         <v>0</v>
       </c>
       <c r="L212">
         <v>0</v>
       </c>
       <c r="M212">
         <v>100</v>
       </c>
     </row>
     <row r="213" spans="1:13">
       <c r="A213">
         <v>417414</v>
       </c>
       <c r="B213" t="s">
         <v>224</v>
       </c>
       <c r="E213" t="s">
         <v>11</v>
       </c>
       <c r="F213" t="s">
         <v>12</v>
       </c>
       <c r="G213" t="s">
         <v>13</v>
       </c>
       <c r="H213">
         <v>11</v>
       </c>
       <c r="I213">
-        <v>510200</v>
+        <v>555907</v>
       </c>
       <c r="J213">
         <v>0</v>
       </c>
       <c r="K213">
         <v>0</v>
       </c>
       <c r="L213">
         <v>0</v>
       </c>
       <c r="M213">
         <v>100</v>
       </c>
     </row>
     <row r="214" spans="1:13">
       <c r="A214">
         <v>417414</v>
       </c>
       <c r="B214" t="s">
         <v>225</v>
       </c>
       <c r="E214" t="s">
         <v>11</v>
       </c>
       <c r="F214" t="s">
         <v>12</v>
       </c>
       <c r="G214" t="s">
         <v>13</v>
       </c>
       <c r="H214">
         <v>11</v>
       </c>
       <c r="I214">
-        <v>759055</v>
+        <v>699900</v>
       </c>
       <c r="J214">
         <v>0</v>
       </c>
       <c r="K214">
         <v>0</v>
       </c>
       <c r="L214">
         <v>0</v>
       </c>
       <c r="M214">
         <v>100</v>
       </c>
     </row>
     <row r="215" spans="1:13">
       <c r="A215">
         <v>417414</v>
       </c>
       <c r="B215" t="s">
         <v>226</v>
       </c>
       <c r="E215" t="s">
         <v>11</v>
       </c>
       <c r="F215" t="s">
         <v>12</v>
       </c>
       <c r="G215" t="s">
         <v>13</v>
       </c>
       <c r="H215">
         <v>11</v>
       </c>
       <c r="I215">
-        <v>234855</v>
+        <v>502547</v>
       </c>
       <c r="J215">
         <v>0</v>
       </c>
       <c r="K215">
         <v>0</v>
       </c>
       <c r="L215">
         <v>0</v>
       </c>
       <c r="M215">
         <v>100</v>
       </c>
     </row>
     <row r="216" spans="1:13">
       <c r="A216">
         <v>417414</v>
       </c>
       <c r="B216" t="s">
         <v>227</v>
       </c>
       <c r="E216" t="s">
         <v>11</v>
       </c>
       <c r="F216" t="s">
         <v>12</v>
       </c>
       <c r="G216" t="s">
         <v>13</v>
       </c>
       <c r="H216">
         <v>11</v>
       </c>
       <c r="I216">
-        <v>285260</v>
+        <v>410935</v>
       </c>
       <c r="J216">
         <v>0</v>
       </c>
       <c r="K216">
         <v>0</v>
       </c>
       <c r="L216">
         <v>0</v>
       </c>
       <c r="M216">
         <v>100</v>
       </c>
     </row>
     <row r="217" spans="1:13">
       <c r="A217">
         <v>417414</v>
       </c>
       <c r="B217" t="s">
         <v>228</v>
       </c>
       <c r="E217" t="s">
         <v>11</v>
       </c>
       <c r="F217" t="s">
         <v>12</v>
       </c>
       <c r="G217" t="s">
         <v>13</v>
       </c>
       <c r="H217">
         <v>11</v>
       </c>
       <c r="I217">
-        <v>406540</v>
+        <v>689402</v>
       </c>
       <c r="J217">
         <v>0</v>
       </c>
       <c r="K217">
         <v>0</v>
       </c>
       <c r="L217">
         <v>0</v>
       </c>
       <c r="M217">
         <v>100</v>
       </c>
     </row>
     <row r="218" spans="1:13">
       <c r="A218">
         <v>417414</v>
       </c>
       <c r="B218" t="s">
         <v>229</v>
       </c>
       <c r="E218" t="s">
         <v>11</v>
       </c>
       <c r="F218" t="s">
         <v>12</v>
       </c>
       <c r="G218" t="s">
         <v>13</v>
       </c>
       <c r="H218">
         <v>11</v>
       </c>
       <c r="I218">
-        <v>210970</v>
+        <v>536352</v>
       </c>
       <c r="J218">
         <v>0</v>
       </c>
       <c r="K218">
         <v>0</v>
       </c>
       <c r="L218">
         <v>0</v>
       </c>
       <c r="M218">
         <v>100</v>
       </c>
     </row>
     <row r="219" spans="1:13">
       <c r="A219">
         <v>417414</v>
       </c>
       <c r="B219" t="s">
         <v>230</v>
       </c>
       <c r="E219" t="s">
         <v>11</v>
       </c>
       <c r="F219" t="s">
         <v>12</v>
       </c>
       <c r="G219" t="s">
         <v>13</v>
       </c>
       <c r="H219">
         <v>11</v>
       </c>
       <c r="I219">
-        <v>484285</v>
+        <v>638659</v>
       </c>
       <c r="J219">
         <v>0</v>
       </c>
       <c r="K219">
         <v>0</v>
       </c>
       <c r="L219">
         <v>0</v>
       </c>
       <c r="M219">
         <v>100</v>
       </c>
     </row>
     <row r="220" spans="1:13">
       <c r="A220">
         <v>417414</v>
       </c>
       <c r="B220" t="s">
         <v>231</v>
       </c>
       <c r="E220" t="s">
         <v>11</v>
       </c>
       <c r="F220" t="s">
@@ -9021,1031 +9162,1031 @@
       </c>
       <c r="M220">
         <v>100</v>
       </c>
     </row>
     <row r="221" spans="1:13">
       <c r="A221">
         <v>417414</v>
       </c>
       <c r="B221" t="s">
         <v>232</v>
       </c>
       <c r="E221" t="s">
         <v>11</v>
       </c>
       <c r="F221" t="s">
         <v>12</v>
       </c>
       <c r="G221" t="s">
         <v>13</v>
       </c>
       <c r="H221">
         <v>11</v>
       </c>
       <c r="I221">
-        <v>406540</v>
+        <v>1756100</v>
       </c>
       <c r="J221">
         <v>0</v>
       </c>
       <c r="K221">
         <v>0</v>
       </c>
       <c r="L221">
         <v>0</v>
       </c>
       <c r="M221">
         <v>100</v>
       </c>
     </row>
     <row r="222" spans="1:13">
       <c r="A222">
         <v>417414</v>
       </c>
       <c r="B222" t="s">
         <v>233</v>
       </c>
       <c r="E222" t="s">
         <v>11</v>
       </c>
       <c r="F222" t="s">
         <v>12</v>
       </c>
       <c r="G222" t="s">
         <v>13</v>
       </c>
       <c r="H222">
         <v>11</v>
       </c>
       <c r="I222">
-        <v>558700</v>
+        <v>510200</v>
       </c>
       <c r="J222">
         <v>0</v>
       </c>
       <c r="K222">
         <v>0</v>
       </c>
       <c r="L222">
         <v>0</v>
       </c>
       <c r="M222">
         <v>100</v>
       </c>
     </row>
     <row r="223" spans="1:13">
       <c r="A223">
         <v>417414</v>
       </c>
       <c r="B223" t="s">
         <v>234</v>
       </c>
       <c r="E223" t="s">
         <v>11</v>
       </c>
       <c r="F223" t="s">
         <v>12</v>
       </c>
       <c r="G223" t="s">
         <v>13</v>
       </c>
       <c r="H223">
         <v>11</v>
       </c>
       <c r="I223">
-        <v>510200</v>
+        <v>799144</v>
       </c>
       <c r="J223">
         <v>0</v>
       </c>
       <c r="K223">
         <v>0</v>
       </c>
       <c r="L223">
         <v>0</v>
       </c>
       <c r="M223">
         <v>100</v>
       </c>
     </row>
     <row r="224" spans="1:13">
       <c r="A224">
         <v>417414</v>
       </c>
       <c r="B224" t="s">
         <v>235</v>
       </c>
       <c r="E224" t="s">
         <v>11</v>
       </c>
       <c r="F224" t="s">
         <v>12</v>
       </c>
       <c r="G224" t="s">
         <v>13</v>
       </c>
       <c r="H224">
         <v>11</v>
       </c>
       <c r="I224">
-        <v>699900</v>
+        <v>510200</v>
       </c>
       <c r="J224">
         <v>0</v>
       </c>
       <c r="K224">
         <v>0</v>
       </c>
       <c r="L224">
         <v>0</v>
       </c>
       <c r="M224">
         <v>100</v>
       </c>
     </row>
     <row r="225" spans="1:13">
       <c r="A225">
         <v>417414</v>
       </c>
       <c r="B225" t="s">
         <v>236</v>
       </c>
       <c r="E225" t="s">
         <v>11</v>
       </c>
       <c r="F225" t="s">
         <v>12</v>
       </c>
       <c r="G225" t="s">
         <v>13</v>
       </c>
       <c r="H225">
         <v>11</v>
       </c>
       <c r="I225">
-        <v>413000</v>
+        <v>824248</v>
       </c>
       <c r="J225">
         <v>0</v>
       </c>
       <c r="K225">
         <v>0</v>
       </c>
       <c r="L225">
         <v>0</v>
       </c>
       <c r="M225">
         <v>100</v>
       </c>
     </row>
     <row r="226" spans="1:13">
       <c r="A226">
         <v>417414</v>
       </c>
       <c r="B226" t="s">
         <v>237</v>
       </c>
       <c r="E226" t="s">
         <v>11</v>
       </c>
       <c r="F226" t="s">
         <v>12</v>
       </c>
       <c r="G226" t="s">
         <v>13</v>
       </c>
       <c r="H226">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I226">
-        <v>132400</v>
+        <v>159200</v>
       </c>
       <c r="J226">
         <v>0</v>
       </c>
       <c r="K226">
         <v>0</v>
       </c>
       <c r="L226">
         <v>0</v>
       </c>
       <c r="M226">
         <v>100</v>
       </c>
     </row>
     <row r="227" spans="1:13">
       <c r="A227">
         <v>417414</v>
       </c>
       <c r="B227" t="s">
         <v>238</v>
       </c>
       <c r="E227" t="s">
         <v>11</v>
       </c>
       <c r="F227" t="s">
         <v>12</v>
       </c>
       <c r="G227" t="s">
         <v>13</v>
       </c>
       <c r="H227">
         <v>11</v>
       </c>
       <c r="I227">
-        <v>225135</v>
+        <v>50598</v>
       </c>
       <c r="J227">
         <v>0</v>
       </c>
       <c r="K227">
         <v>0</v>
       </c>
       <c r="L227">
         <v>0</v>
       </c>
       <c r="M227">
         <v>100</v>
       </c>
     </row>
     <row r="228" spans="1:13">
       <c r="A228">
         <v>417414</v>
       </c>
       <c r="B228" t="s">
         <v>239</v>
       </c>
       <c r="E228" t="s">
         <v>11</v>
       </c>
       <c r="F228" t="s">
         <v>12</v>
       </c>
       <c r="G228" t="s">
         <v>13</v>
       </c>
       <c r="H228">
         <v>11</v>
       </c>
       <c r="I228">
-        <v>493913</v>
+        <v>255573</v>
       </c>
       <c r="J228">
         <v>0</v>
       </c>
       <c r="K228">
         <v>0</v>
       </c>
       <c r="L228">
         <v>0</v>
       </c>
       <c r="M228">
         <v>100</v>
       </c>
     </row>
     <row r="229" spans="1:13">
       <c r="A229">
         <v>417414</v>
       </c>
       <c r="B229" t="s">
         <v>240</v>
       </c>
       <c r="E229" t="s">
         <v>11</v>
       </c>
       <c r="F229" t="s">
         <v>12</v>
       </c>
       <c r="G229" t="s">
         <v>13</v>
       </c>
       <c r="H229">
         <v>11</v>
       </c>
       <c r="I229">
-        <v>432455</v>
+        <v>502547</v>
       </c>
       <c r="J229">
         <v>0</v>
       </c>
       <c r="K229">
         <v>0</v>
       </c>
       <c r="L229">
         <v>0</v>
       </c>
       <c r="M229">
         <v>100</v>
       </c>
     </row>
     <row r="230" spans="1:13">
       <c r="A230">
         <v>417414</v>
       </c>
       <c r="B230" t="s">
         <v>241</v>
       </c>
       <c r="E230" t="s">
         <v>11</v>
       </c>
       <c r="F230" t="s">
         <v>12</v>
       </c>
       <c r="G230" t="s">
         <v>13</v>
       </c>
       <c r="H230">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I230">
-        <v>199220</v>
+        <v>132400</v>
       </c>
       <c r="J230">
         <v>0</v>
       </c>
       <c r="K230">
         <v>0</v>
       </c>
       <c r="L230">
         <v>0</v>
       </c>
       <c r="M230">
         <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:13">
       <c r="A231">
         <v>417414</v>
       </c>
       <c r="B231" t="s">
         <v>242</v>
       </c>
       <c r="E231" t="s">
         <v>11</v>
       </c>
       <c r="F231" t="s">
         <v>12</v>
       </c>
       <c r="G231" t="s">
         <v>13</v>
       </c>
       <c r="H231">
         <v>11</v>
       </c>
       <c r="I231">
-        <v>510200</v>
+        <v>363100</v>
       </c>
       <c r="J231">
         <v>0</v>
       </c>
       <c r="K231">
         <v>0</v>
       </c>
       <c r="L231">
         <v>0</v>
       </c>
       <c r="M231">
         <v>100</v>
       </c>
     </row>
     <row r="232" spans="1:13">
       <c r="A232">
         <v>417414</v>
       </c>
       <c r="B232" t="s">
         <v>243</v>
       </c>
       <c r="E232" t="s">
         <v>11</v>
       </c>
       <c r="F232" t="s">
         <v>12</v>
       </c>
       <c r="G232" t="s">
         <v>13</v>
       </c>
       <c r="H232">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I232">
-        <v>211300</v>
+        <v>132400</v>
       </c>
       <c r="J232">
         <v>0</v>
       </c>
       <c r="K232">
         <v>0</v>
       </c>
       <c r="L232">
         <v>0</v>
       </c>
       <c r="M232">
         <v>100</v>
       </c>
     </row>
     <row r="233" spans="1:13">
       <c r="A233">
         <v>417414</v>
       </c>
       <c r="B233" t="s">
         <v>244</v>
       </c>
       <c r="E233" t="s">
         <v>11</v>
       </c>
       <c r="F233" t="s">
         <v>12</v>
       </c>
       <c r="G233" t="s">
         <v>13</v>
       </c>
       <c r="H233">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I233">
-        <v>225135</v>
+        <v>127104</v>
       </c>
       <c r="J233">
         <v>0</v>
       </c>
       <c r="K233">
         <v>0</v>
       </c>
       <c r="L233">
         <v>0</v>
       </c>
       <c r="M233">
         <v>100</v>
       </c>
     </row>
     <row r="234" spans="1:13">
       <c r="A234">
         <v>417414</v>
       </c>
       <c r="B234" t="s">
         <v>245</v>
       </c>
       <c r="E234" t="s">
         <v>11</v>
       </c>
       <c r="F234" t="s">
         <v>12</v>
       </c>
       <c r="G234" t="s">
         <v>13</v>
       </c>
       <c r="H234">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I234">
-        <v>413000</v>
+        <v>132400</v>
       </c>
       <c r="J234">
         <v>0</v>
       </c>
       <c r="K234">
         <v>0</v>
       </c>
       <c r="L234">
         <v>0</v>
       </c>
       <c r="M234">
         <v>100</v>
       </c>
     </row>
     <row r="235" spans="1:13">
       <c r="A235">
         <v>417414</v>
       </c>
       <c r="B235" t="s">
         <v>246</v>
       </c>
       <c r="E235" t="s">
         <v>11</v>
       </c>
       <c r="F235" t="s">
         <v>12</v>
       </c>
       <c r="G235" t="s">
         <v>13</v>
       </c>
       <c r="H235">
         <v>11</v>
       </c>
       <c r="I235">
-        <v>233430</v>
+        <v>484690</v>
       </c>
       <c r="J235">
         <v>0</v>
       </c>
       <c r="K235">
         <v>0</v>
       </c>
       <c r="L235">
         <v>0</v>
       </c>
       <c r="M235">
         <v>100</v>
       </c>
     </row>
     <row r="236" spans="1:13">
       <c r="A236">
         <v>417414</v>
       </c>
       <c r="B236" t="s">
         <v>247</v>
       </c>
       <c r="E236" t="s">
         <v>11</v>
       </c>
       <c r="F236" t="s">
         <v>12</v>
       </c>
       <c r="G236" t="s">
         <v>13</v>
       </c>
       <c r="H236">
         <v>11</v>
       </c>
       <c r="I236">
-        <v>211300</v>
+        <v>413000</v>
       </c>
       <c r="J236">
         <v>0</v>
       </c>
       <c r="K236">
         <v>0</v>
       </c>
       <c r="L236">
         <v>0</v>
       </c>
       <c r="M236">
         <v>100</v>
       </c>
     </row>
     <row r="237" spans="1:13">
       <c r="A237">
         <v>417414</v>
       </c>
       <c r="B237" t="s">
         <v>248</v>
       </c>
       <c r="E237" t="s">
         <v>11</v>
       </c>
       <c r="F237" t="s">
         <v>12</v>
       </c>
       <c r="G237" t="s">
         <v>13</v>
       </c>
       <c r="H237">
         <v>11</v>
       </c>
       <c r="I237">
-        <v>429125</v>
+        <v>211300</v>
       </c>
       <c r="J237">
         <v>0</v>
       </c>
       <c r="K237">
         <v>0</v>
       </c>
       <c r="L237">
         <v>0</v>
       </c>
       <c r="M237">
         <v>100</v>
       </c>
     </row>
     <row r="238" spans="1:13">
       <c r="A238">
         <v>417414</v>
       </c>
       <c r="B238" t="s">
         <v>249</v>
       </c>
       <c r="E238" t="s">
         <v>11</v>
       </c>
       <c r="F238" t="s">
         <v>12</v>
       </c>
       <c r="G238" t="s">
         <v>13</v>
       </c>
       <c r="H238">
         <v>11</v>
       </c>
       <c r="I238">
-        <v>296383</v>
+        <v>692901</v>
       </c>
       <c r="J238">
         <v>0</v>
       </c>
       <c r="K238">
         <v>0</v>
       </c>
       <c r="L238">
         <v>0</v>
       </c>
       <c r="M238">
         <v>100</v>
       </c>
     </row>
     <row r="239" spans="1:13">
       <c r="A239">
         <v>417414</v>
       </c>
       <c r="B239" t="s">
         <v>250</v>
       </c>
       <c r="E239" t="s">
         <v>11</v>
       </c>
       <c r="F239" t="s">
         <v>12</v>
       </c>
       <c r="G239" t="s">
         <v>13</v>
       </c>
       <c r="H239">
         <v>11</v>
       </c>
       <c r="I239">
-        <v>510200</v>
+        <v>107261</v>
       </c>
       <c r="J239">
         <v>0</v>
       </c>
       <c r="K239">
         <v>0</v>
       </c>
       <c r="L239">
         <v>0</v>
       </c>
       <c r="M239">
         <v>100</v>
       </c>
     </row>
     <row r="240" spans="1:13">
       <c r="A240">
         <v>417414</v>
       </c>
       <c r="B240" t="s">
         <v>251</v>
       </c>
       <c r="E240" t="s">
         <v>11</v>
       </c>
       <c r="F240" t="s">
         <v>12</v>
       </c>
       <c r="G240" t="s">
         <v>13</v>
       </c>
       <c r="H240">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I240">
-        <v>132400</v>
+        <v>106183</v>
       </c>
       <c r="J240">
         <v>0</v>
       </c>
       <c r="K240">
         <v>0</v>
       </c>
       <c r="L240">
         <v>0</v>
       </c>
       <c r="M240">
         <v>100</v>
       </c>
     </row>
     <row r="241" spans="1:13">
       <c r="A241">
         <v>417414</v>
       </c>
       <c r="B241" t="s">
         <v>252</v>
       </c>
       <c r="E241" t="s">
         <v>11</v>
       </c>
       <c r="F241" t="s">
         <v>12</v>
       </c>
       <c r="G241" t="s">
         <v>13</v>
       </c>
       <c r="H241">
         <v>8</v>
       </c>
       <c r="I241">
-        <v>132400</v>
+        <v>180830</v>
       </c>
       <c r="J241">
         <v>0</v>
       </c>
       <c r="K241">
         <v>0</v>
       </c>
       <c r="L241">
         <v>0</v>
       </c>
       <c r="M241">
         <v>100</v>
       </c>
     </row>
     <row r="242" spans="1:13">
       <c r="A242">
         <v>417414</v>
       </c>
       <c r="B242" t="s">
         <v>253</v>
       </c>
       <c r="E242" t="s">
         <v>11</v>
       </c>
       <c r="F242" t="s">
         <v>12</v>
       </c>
       <c r="G242" t="s">
         <v>13</v>
       </c>
       <c r="H242">
         <v>11</v>
       </c>
       <c r="I242">
-        <v>648070</v>
+        <v>54153</v>
       </c>
       <c r="J242">
         <v>0</v>
       </c>
       <c r="K242">
         <v>0</v>
       </c>
       <c r="L242">
         <v>0</v>
       </c>
       <c r="M242">
         <v>100</v>
       </c>
     </row>
     <row r="243" spans="1:13">
       <c r="A243">
         <v>417414</v>
       </c>
       <c r="B243" t="s">
         <v>254</v>
       </c>
       <c r="E243" t="s">
         <v>11</v>
       </c>
       <c r="F243" t="s">
         <v>12</v>
       </c>
       <c r="G243" t="s">
         <v>13</v>
       </c>
       <c r="H243">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I243">
-        <v>14600</v>
+        <v>699900</v>
       </c>
       <c r="J243">
         <v>0</v>
       </c>
       <c r="K243">
         <v>0</v>
       </c>
       <c r="L243">
         <v>0</v>
       </c>
       <c r="M243">
         <v>100</v>
       </c>
     </row>
     <row r="244" spans="1:13">
       <c r="A244">
         <v>417414</v>
       </c>
       <c r="B244" t="s">
         <v>255</v>
       </c>
       <c r="E244" t="s">
         <v>11</v>
       </c>
       <c r="F244" t="s">
         <v>12</v>
       </c>
       <c r="G244" t="s">
         <v>13</v>
       </c>
       <c r="H244">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I244">
-        <v>14600</v>
+        <v>209187</v>
       </c>
       <c r="J244">
         <v>0</v>
       </c>
       <c r="K244">
         <v>0</v>
       </c>
       <c r="L244">
         <v>0</v>
       </c>
       <c r="M244">
         <v>100</v>
       </c>
     </row>
     <row r="245" spans="1:13">
       <c r="A245">
         <v>417414</v>
       </c>
       <c r="B245" t="s">
         <v>256</v>
       </c>
       <c r="E245" t="s">
         <v>11</v>
       </c>
       <c r="F245" t="s">
         <v>12</v>
       </c>
       <c r="G245" t="s">
         <v>13</v>
       </c>
       <c r="H245">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I245">
-        <v>1576525</v>
+        <v>510200</v>
       </c>
       <c r="J245">
         <v>0</v>
       </c>
       <c r="K245">
         <v>0</v>
       </c>
       <c r="L245">
         <v>0</v>
       </c>
       <c r="M245">
         <v>100</v>
       </c>
     </row>
     <row r="246" spans="1:13">
       <c r="A246">
         <v>417414</v>
       </c>
       <c r="B246" t="s">
         <v>257</v>
       </c>
       <c r="E246" t="s">
         <v>11</v>
       </c>
       <c r="F246" t="s">
         <v>12</v>
       </c>
       <c r="G246" t="s">
         <v>13</v>
       </c>
       <c r="H246">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I246">
-        <v>255713</v>
+        <v>129090</v>
       </c>
       <c r="J246">
         <v>0</v>
       </c>
       <c r="K246">
         <v>0</v>
       </c>
       <c r="L246">
         <v>0</v>
       </c>
       <c r="M246">
         <v>100</v>
       </c>
     </row>
     <row r="247" spans="1:13">
       <c r="A247">
         <v>417414</v>
       </c>
       <c r="B247" t="s">
         <v>258</v>
       </c>
       <c r="E247" t="s">
         <v>11</v>
       </c>
       <c r="F247" t="s">
         <v>12</v>
       </c>
       <c r="G247" t="s">
         <v>13</v>
       </c>
       <c r="H247">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I247">
-        <v>207610</v>
+        <v>1659500</v>
       </c>
       <c r="J247">
         <v>0</v>
       </c>
       <c r="K247">
         <v>0</v>
       </c>
       <c r="L247">
         <v>0</v>
       </c>
       <c r="M247">
         <v>100</v>
       </c>
     </row>
     <row r="248" spans="1:13">
       <c r="A248">
         <v>417414</v>
       </c>
       <c r="B248" t="s">
         <v>259</v>
       </c>
       <c r="E248" t="s">
         <v>11</v>
       </c>
       <c r="F248" t="s">
         <v>12</v>
       </c>
       <c r="G248" t="s">
         <v>13</v>
       </c>
       <c r="H248">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I248">
-        <v>14600</v>
+        <v>53606</v>
       </c>
       <c r="J248">
         <v>0</v>
       </c>
       <c r="K248">
         <v>0</v>
       </c>
       <c r="L248">
         <v>0</v>
       </c>
       <c r="M248">
         <v>100</v>
       </c>
     </row>
     <row r="249" spans="1:13">
       <c r="A249">
         <v>417414</v>
       </c>
       <c r="B249" t="s">
         <v>260</v>
       </c>
       <c r="E249" t="s">
         <v>11</v>
       </c>
       <c r="F249" t="s">
         <v>12</v>
       </c>
       <c r="G249" t="s">
         <v>13</v>
       </c>
       <c r="H249">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I249">
-        <v>212345</v>
+        <v>14089</v>
       </c>
       <c r="J249">
         <v>0</v>
       </c>
       <c r="K249">
         <v>0</v>
       </c>
       <c r="L249">
         <v>0</v>
       </c>
       <c r="M249">
         <v>100</v>
       </c>
     </row>
     <row r="250" spans="1:13">
       <c r="A250">
         <v>417414</v>
       </c>
       <c r="B250" t="s">
         <v>261</v>
       </c>
       <c r="E250" t="s">
         <v>11</v>
       </c>
       <c r="F250" t="s">
@@ -10106,716 +10247,716 @@
       </c>
       <c r="M251">
         <v>100</v>
       </c>
     </row>
     <row r="252" spans="1:13">
       <c r="A252">
         <v>417414</v>
       </c>
       <c r="B252" t="s">
         <v>263</v>
       </c>
       <c r="E252" t="s">
         <v>11</v>
       </c>
       <c r="F252" t="s">
         <v>12</v>
       </c>
       <c r="G252" t="s">
         <v>13</v>
       </c>
       <c r="H252">
         <v>11</v>
       </c>
       <c r="I252">
-        <v>167500</v>
+        <v>692901</v>
       </c>
       <c r="J252">
         <v>0</v>
       </c>
       <c r="K252">
         <v>0</v>
       </c>
       <c r="L252">
         <v>0</v>
       </c>
       <c r="M252">
         <v>100</v>
       </c>
     </row>
     <row r="253" spans="1:13">
       <c r="A253">
         <v>417414</v>
       </c>
       <c r="B253" t="s">
         <v>264</v>
       </c>
       <c r="E253" t="s">
         <v>11</v>
       </c>
       <c r="F253" t="s">
         <v>12</v>
       </c>
       <c r="G253" t="s">
         <v>13</v>
       </c>
       <c r="H253">
         <v>8</v>
       </c>
       <c r="I253">
-        <v>57318</v>
+        <v>14381</v>
       </c>
       <c r="J253">
         <v>0</v>
       </c>
       <c r="K253">
         <v>0</v>
       </c>
       <c r="L253">
         <v>0</v>
       </c>
       <c r="M253">
         <v>100</v>
       </c>
     </row>
     <row r="254" spans="1:13">
       <c r="A254">
         <v>417414</v>
       </c>
       <c r="B254" t="s">
         <v>265</v>
       </c>
       <c r="E254" t="s">
         <v>11</v>
       </c>
       <c r="F254" t="s">
         <v>12</v>
       </c>
       <c r="G254" t="s">
         <v>13</v>
       </c>
       <c r="H254">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I254">
-        <v>1659500</v>
+        <v>510200</v>
       </c>
       <c r="J254">
         <v>0</v>
       </c>
       <c r="K254">
         <v>0</v>
       </c>
       <c r="L254">
         <v>0</v>
       </c>
       <c r="M254">
         <v>100</v>
       </c>
     </row>
     <row r="255" spans="1:13">
       <c r="A255">
         <v>417414</v>
       </c>
       <c r="B255" t="s">
         <v>266</v>
       </c>
       <c r="E255" t="s">
         <v>11</v>
       </c>
       <c r="F255" t="s">
         <v>12</v>
       </c>
       <c r="G255" t="s">
         <v>13</v>
       </c>
       <c r="H255">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I255">
-        <v>1659500</v>
+        <v>502547</v>
       </c>
       <c r="J255">
         <v>0</v>
       </c>
       <c r="K255">
         <v>0</v>
       </c>
       <c r="L255">
         <v>0</v>
       </c>
       <c r="M255">
         <v>100</v>
       </c>
     </row>
     <row r="256" spans="1:13">
       <c r="A256">
         <v>417414</v>
       </c>
       <c r="B256" t="s">
         <v>267</v>
       </c>
       <c r="E256" t="s">
         <v>11</v>
       </c>
       <c r="F256" t="s">
         <v>12</v>
       </c>
       <c r="G256" t="s">
         <v>13</v>
       </c>
       <c r="H256">
         <v>11</v>
       </c>
       <c r="I256">
-        <v>337185</v>
+        <v>510200</v>
       </c>
       <c r="J256">
         <v>0</v>
       </c>
       <c r="K256">
         <v>0</v>
       </c>
       <c r="L256">
         <v>0</v>
       </c>
       <c r="M256">
         <v>100</v>
       </c>
     </row>
     <row r="257" spans="1:13">
       <c r="A257">
         <v>417414</v>
       </c>
       <c r="B257" t="s">
         <v>268</v>
       </c>
       <c r="E257" t="s">
         <v>11</v>
       </c>
       <c r="F257" t="s">
         <v>12</v>
       </c>
       <c r="G257" t="s">
         <v>13</v>
       </c>
       <c r="H257">
         <v>8</v>
       </c>
       <c r="I257">
-        <v>1659500</v>
+        <v>14600</v>
       </c>
       <c r="J257">
         <v>0</v>
       </c>
       <c r="K257">
         <v>0</v>
       </c>
       <c r="L257">
         <v>0</v>
       </c>
       <c r="M257">
         <v>100</v>
       </c>
     </row>
     <row r="258" spans="1:13">
       <c r="A258">
         <v>417414</v>
       </c>
       <c r="B258" t="s">
         <v>269</v>
       </c>
       <c r="E258" t="s">
         <v>11</v>
       </c>
       <c r="F258" t="s">
         <v>12</v>
       </c>
       <c r="G258" t="s">
         <v>13</v>
       </c>
       <c r="H258">
         <v>8</v>
       </c>
       <c r="I258">
-        <v>14600</v>
+        <v>1626310</v>
       </c>
       <c r="J258">
         <v>0</v>
       </c>
       <c r="K258">
         <v>0</v>
       </c>
       <c r="L258">
         <v>0</v>
       </c>
       <c r="M258">
         <v>100</v>
       </c>
     </row>
     <row r="259" spans="1:13">
       <c r="A259">
         <v>417414</v>
       </c>
       <c r="B259" t="s">
         <v>270</v>
       </c>
       <c r="E259" t="s">
         <v>11</v>
       </c>
       <c r="F259" t="s">
         <v>12</v>
       </c>
       <c r="G259" t="s">
         <v>13</v>
       </c>
       <c r="H259">
         <v>11</v>
       </c>
       <c r="I259">
-        <v>506870</v>
+        <v>211300</v>
       </c>
       <c r="J259">
         <v>0</v>
       </c>
       <c r="K259">
         <v>0</v>
       </c>
       <c r="L259">
         <v>0</v>
       </c>
       <c r="M259">
         <v>100</v>
       </c>
     </row>
     <row r="260" spans="1:13">
       <c r="A260">
         <v>417414</v>
       </c>
       <c r="B260" t="s">
         <v>271</v>
       </c>
       <c r="E260" t="s">
         <v>11</v>
       </c>
       <c r="F260" t="s">
         <v>12</v>
       </c>
       <c r="G260" t="s">
         <v>13</v>
       </c>
       <c r="H260">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I260">
-        <v>264008</v>
+        <v>14600</v>
       </c>
       <c r="J260">
         <v>0</v>
       </c>
       <c r="K260">
         <v>0</v>
       </c>
       <c r="L260">
         <v>0</v>
       </c>
       <c r="M260">
         <v>100</v>
       </c>
     </row>
     <row r="261" spans="1:13">
       <c r="A261">
         <v>417414</v>
       </c>
       <c r="B261" t="s">
         <v>272</v>
       </c>
       <c r="E261" t="s">
         <v>11</v>
       </c>
       <c r="F261" t="s">
         <v>12</v>
       </c>
       <c r="G261" t="s">
         <v>13</v>
       </c>
       <c r="H261">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I261">
-        <v>1659500</v>
+        <v>699900</v>
       </c>
       <c r="J261">
         <v>0</v>
       </c>
       <c r="K261">
         <v>0</v>
       </c>
       <c r="L261">
         <v>0</v>
       </c>
       <c r="M261">
         <v>100</v>
       </c>
     </row>
     <row r="262" spans="1:13">
       <c r="A262">
         <v>417414</v>
       </c>
       <c r="B262" t="s">
         <v>273</v>
       </c>
       <c r="E262" t="s">
         <v>11</v>
       </c>
       <c r="F262" t="s">
         <v>12</v>
       </c>
       <c r="G262" t="s">
         <v>13</v>
       </c>
       <c r="H262">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I262">
-        <v>259345</v>
+        <v>14600</v>
       </c>
       <c r="J262">
         <v>0</v>
       </c>
       <c r="K262">
         <v>0</v>
       </c>
       <c r="L262">
         <v>0</v>
       </c>
       <c r="M262">
         <v>100</v>
       </c>
     </row>
     <row r="263" spans="1:13">
       <c r="A263">
         <v>417414</v>
       </c>
       <c r="B263" t="s">
         <v>274</v>
       </c>
       <c r="E263" t="s">
         <v>11</v>
       </c>
       <c r="F263" t="s">
         <v>12</v>
       </c>
       <c r="G263" t="s">
         <v>13</v>
       </c>
       <c r="H263">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I263">
-        <v>14600</v>
+        <v>54427</v>
       </c>
       <c r="J263">
         <v>0</v>
       </c>
       <c r="K263">
         <v>0</v>
       </c>
       <c r="L263">
         <v>0</v>
       </c>
       <c r="M263">
         <v>100</v>
       </c>
     </row>
     <row r="264" spans="1:13">
       <c r="A264">
         <v>417414</v>
       </c>
       <c r="B264" t="s">
         <v>275</v>
       </c>
       <c r="E264" t="s">
         <v>11</v>
       </c>
       <c r="F264" t="s">
         <v>12</v>
       </c>
       <c r="G264" t="s">
         <v>13</v>
       </c>
       <c r="H264">
         <v>8</v>
       </c>
       <c r="I264">
-        <v>1659500</v>
+        <v>1618013</v>
       </c>
       <c r="J264">
         <v>0</v>
       </c>
       <c r="K264">
         <v>0</v>
       </c>
       <c r="L264">
         <v>0</v>
       </c>
       <c r="M264">
         <v>100</v>
       </c>
     </row>
     <row r="265" spans="1:13">
       <c r="A265">
         <v>417414</v>
       </c>
       <c r="B265" t="s">
         <v>276</v>
       </c>
       <c r="E265" t="s">
         <v>11</v>
       </c>
       <c r="F265" t="s">
         <v>12</v>
       </c>
       <c r="G265" t="s">
         <v>13</v>
       </c>
       <c r="H265">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I265">
-        <v>14600</v>
+        <v>359469</v>
       </c>
       <c r="J265">
         <v>0</v>
       </c>
       <c r="K265">
         <v>0</v>
       </c>
       <c r="L265">
         <v>0</v>
       </c>
       <c r="M265">
         <v>100</v>
       </c>
     </row>
     <row r="266" spans="1:13">
       <c r="A266">
         <v>417414</v>
       </c>
       <c r="B266" t="s">
         <v>277</v>
       </c>
       <c r="E266" t="s">
         <v>11</v>
       </c>
       <c r="F266" t="s">
         <v>12</v>
       </c>
       <c r="G266" t="s">
         <v>13</v>
       </c>
       <c r="H266">
         <v>8</v>
       </c>
       <c r="I266">
-        <v>115400</v>
+        <v>14600</v>
       </c>
       <c r="J266">
         <v>0</v>
       </c>
       <c r="K266">
         <v>0</v>
       </c>
       <c r="L266">
         <v>0</v>
       </c>
       <c r="M266">
         <v>100</v>
       </c>
     </row>
     <row r="267" spans="1:13">
       <c r="A267">
         <v>417414</v>
       </c>
       <c r="B267" t="s">
         <v>278</v>
       </c>
       <c r="E267" t="s">
         <v>11</v>
       </c>
       <c r="F267" t="s">
         <v>12</v>
       </c>
       <c r="G267" t="s">
         <v>13</v>
       </c>
       <c r="H267">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I267">
-        <v>1568228</v>
+        <v>668405</v>
       </c>
       <c r="J267">
         <v>0</v>
       </c>
       <c r="K267">
         <v>0</v>
       </c>
       <c r="L267">
         <v>0</v>
       </c>
       <c r="M267">
         <v>100</v>
       </c>
     </row>
     <row r="268" spans="1:13">
       <c r="A268">
         <v>417414</v>
       </c>
       <c r="B268" t="s">
         <v>279</v>
       </c>
       <c r="E268" t="s">
         <v>11</v>
       </c>
       <c r="F268" t="s">
         <v>12</v>
       </c>
       <c r="G268" t="s">
         <v>13</v>
       </c>
       <c r="H268">
         <v>8</v>
       </c>
       <c r="I268">
-        <v>1659500</v>
+        <v>14600</v>
       </c>
       <c r="J268">
         <v>0</v>
       </c>
       <c r="K268">
         <v>0</v>
       </c>
       <c r="L268">
         <v>0</v>
       </c>
       <c r="M268">
         <v>100</v>
       </c>
     </row>
     <row r="269" spans="1:13">
       <c r="A269">
         <v>417414</v>
       </c>
       <c r="B269" t="s">
         <v>280</v>
       </c>
       <c r="E269" t="s">
         <v>11</v>
       </c>
       <c r="F269" t="s">
         <v>12</v>
       </c>
       <c r="G269" t="s">
         <v>13</v>
       </c>
       <c r="H269">
         <v>8</v>
       </c>
       <c r="I269">
-        <v>132400</v>
+        <v>1659500</v>
       </c>
       <c r="J269">
         <v>0</v>
       </c>
       <c r="K269">
         <v>0</v>
       </c>
       <c r="L269">
         <v>0</v>
       </c>
       <c r="M269">
         <v>100</v>
       </c>
     </row>
     <row r="270" spans="1:13">
       <c r="A270">
         <v>417414</v>
       </c>
       <c r="B270" t="s">
         <v>281</v>
       </c>
       <c r="E270" t="s">
         <v>11</v>
       </c>
       <c r="F270" t="s">
         <v>12</v>
       </c>
       <c r="G270" t="s">
         <v>13</v>
       </c>
       <c r="H270">
         <v>8</v>
       </c>
       <c r="I270">
-        <v>1659500</v>
+        <v>14600</v>
       </c>
       <c r="J270">
         <v>0</v>
       </c>
       <c r="K270">
         <v>0</v>
       </c>
       <c r="L270">
         <v>0</v>
       </c>
       <c r="M270">
         <v>100</v>
       </c>
     </row>
     <row r="271" spans="1:13">
       <c r="A271">
         <v>417414</v>
       </c>
       <c r="B271" t="s">
         <v>282</v>
       </c>
       <c r="E271" t="s">
         <v>11</v>
       </c>
       <c r="F271" t="s">
         <v>12</v>
       </c>
       <c r="G271" t="s">
         <v>13</v>
       </c>
       <c r="H271">
         <v>8</v>
       </c>
       <c r="I271">
-        <v>115400</v>
+        <v>14600</v>
       </c>
       <c r="J271">
         <v>0</v>
       </c>
       <c r="K271">
         <v>0</v>
       </c>
       <c r="L271">
         <v>0</v>
       </c>
       <c r="M271">
         <v>100</v>
       </c>
     </row>
     <row r="272" spans="1:13">
       <c r="A272">
         <v>417414</v>
       </c>
       <c r="B272" t="s">
         <v>283</v>
       </c>
       <c r="E272" t="s">
         <v>11</v>
       </c>
       <c r="F272" t="s">
@@ -10841,552 +10982,23232 @@
       </c>
       <c r="M272">
         <v>100</v>
       </c>
     </row>
     <row r="273" spans="1:13">
       <c r="A273">
         <v>417414</v>
       </c>
       <c r="B273" t="s">
         <v>284</v>
       </c>
       <c r="E273" t="s">
         <v>11</v>
       </c>
       <c r="F273" t="s">
         <v>12</v>
       </c>
       <c r="G273" t="s">
         <v>13</v>
       </c>
       <c r="H273">
         <v>8</v>
       </c>
       <c r="I273">
-        <v>1261220</v>
+        <v>1659500</v>
       </c>
       <c r="J273">
         <v>0</v>
       </c>
       <c r="K273">
         <v>0</v>
       </c>
       <c r="L273">
         <v>0</v>
       </c>
       <c r="M273">
         <v>100</v>
       </c>
     </row>
     <row r="274" spans="1:13">
       <c r="A274">
         <v>417414</v>
       </c>
       <c r="B274" t="s">
         <v>285</v>
       </c>
       <c r="E274" t="s">
         <v>11</v>
       </c>
       <c r="F274" t="s">
         <v>12</v>
       </c>
       <c r="G274" t="s">
         <v>13</v>
       </c>
       <c r="H274">
         <v>8</v>
       </c>
       <c r="I274">
-        <v>14600</v>
+        <v>14381</v>
       </c>
       <c r="J274">
         <v>0</v>
       </c>
       <c r="K274">
         <v>0</v>
       </c>
       <c r="L274">
         <v>0</v>
       </c>
       <c r="M274">
         <v>100</v>
       </c>
     </row>
     <row r="275" spans="1:13">
       <c r="A275">
         <v>417414</v>
       </c>
       <c r="B275" t="s">
         <v>286</v>
       </c>
       <c r="E275" t="s">
         <v>11</v>
       </c>
       <c r="F275" t="s">
         <v>12</v>
       </c>
       <c r="G275" t="s">
         <v>13</v>
       </c>
       <c r="H275">
         <v>8</v>
       </c>
       <c r="I275">
-        <v>1609715</v>
+        <v>1651203</v>
       </c>
       <c r="J275">
         <v>0</v>
       </c>
       <c r="K275">
         <v>0</v>
       </c>
       <c r="L275">
         <v>0</v>
       </c>
       <c r="M275">
         <v>100</v>
       </c>
     </row>
     <row r="276" spans="1:13">
       <c r="A276">
         <v>417414</v>
       </c>
       <c r="B276" t="s">
         <v>287</v>
       </c>
       <c r="E276" t="s">
         <v>11</v>
       </c>
       <c r="F276" t="s">
         <v>12</v>
       </c>
       <c r="G276" t="s">
         <v>13</v>
       </c>
       <c r="H276">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I276">
-        <v>14600</v>
+        <v>315693</v>
       </c>
       <c r="J276">
         <v>0</v>
       </c>
       <c r="K276">
         <v>0</v>
       </c>
       <c r="L276">
         <v>0</v>
       </c>
       <c r="M276">
         <v>100</v>
       </c>
     </row>
     <row r="277" spans="1:13">
       <c r="A277">
         <v>417414</v>
       </c>
       <c r="B277" t="s">
         <v>288</v>
       </c>
       <c r="E277" t="s">
         <v>11</v>
       </c>
       <c r="F277" t="s">
         <v>12</v>
       </c>
       <c r="G277" t="s">
         <v>13</v>
       </c>
       <c r="H277">
         <v>8</v>
       </c>
       <c r="I277">
-        <v>115805</v>
+        <v>1659500</v>
       </c>
       <c r="J277">
         <v>0</v>
       </c>
       <c r="K277">
         <v>0</v>
       </c>
       <c r="L277">
         <v>0</v>
       </c>
       <c r="M277">
         <v>100</v>
       </c>
     </row>
     <row r="278" spans="1:13">
       <c r="A278">
         <v>417414</v>
       </c>
       <c r="B278" t="s">
         <v>289</v>
       </c>
       <c r="E278" t="s">
         <v>11</v>
       </c>
       <c r="F278" t="s">
         <v>12</v>
       </c>
       <c r="G278" t="s">
         <v>13</v>
       </c>
       <c r="H278">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I278">
-        <v>1609715</v>
+        <v>607197</v>
       </c>
       <c r="J278">
         <v>0</v>
       </c>
       <c r="K278">
         <v>0</v>
       </c>
       <c r="L278">
         <v>0</v>
       </c>
       <c r="M278">
         <v>100</v>
       </c>
     </row>
     <row r="279" spans="1:13">
       <c r="A279">
         <v>417414</v>
       </c>
       <c r="B279" t="s">
         <v>290</v>
       </c>
       <c r="E279" t="s">
         <v>11</v>
       </c>
       <c r="F279" t="s">
         <v>12</v>
       </c>
       <c r="G279" t="s">
         <v>13</v>
       </c>
       <c r="H279">
         <v>8</v>
       </c>
       <c r="I279">
-        <v>1609715</v>
+        <v>115400</v>
       </c>
       <c r="J279">
         <v>0</v>
       </c>
       <c r="K279">
         <v>0</v>
       </c>
       <c r="L279">
         <v>0</v>
       </c>
       <c r="M279">
         <v>100</v>
       </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280">
         <v>417414</v>
       </c>
       <c r="B280" t="s">
         <v>291</v>
       </c>
       <c r="E280" t="s">
         <v>11</v>
       </c>
       <c r="F280" t="s">
         <v>12</v>
       </c>
       <c r="G280" t="s">
         <v>13</v>
       </c>
       <c r="H280">
         <v>8</v>
       </c>
       <c r="I280">
-        <v>98805</v>
+        <v>115400</v>
       </c>
       <c r="J280">
         <v>0</v>
       </c>
       <c r="K280">
         <v>0</v>
       </c>
       <c r="L280">
         <v>0</v>
       </c>
       <c r="M280">
         <v>100</v>
       </c>
     </row>
     <row r="281" spans="1:13">
       <c r="A281">
         <v>417414</v>
       </c>
       <c r="B281" t="s">
         <v>292</v>
       </c>
       <c r="E281" t="s">
         <v>11</v>
       </c>
       <c r="F281" t="s">
         <v>12</v>
       </c>
       <c r="G281" t="s">
         <v>13</v>
       </c>
       <c r="H281">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I281">
-        <v>159200</v>
+        <v>115400</v>
       </c>
       <c r="J281">
         <v>0</v>
       </c>
       <c r="K281">
         <v>0</v>
       </c>
       <c r="L281">
         <v>0</v>
       </c>
       <c r="M281">
         <v>100</v>
       </c>
     </row>
     <row r="282" spans="1:13">
       <c r="A282">
         <v>417414</v>
       </c>
       <c r="B282" t="s">
         <v>293</v>
       </c>
       <c r="E282" t="s">
         <v>11</v>
       </c>
       <c r="F282" t="s">
         <v>12</v>
       </c>
       <c r="G282" t="s">
         <v>13</v>
       </c>
       <c r="H282">
         <v>8</v>
       </c>
       <c r="I282">
-        <v>115400</v>
+        <v>1659500</v>
       </c>
       <c r="J282">
         <v>0</v>
       </c>
       <c r="K282">
         <v>0</v>
       </c>
       <c r="L282">
         <v>0</v>
       </c>
       <c r="M282">
         <v>100</v>
       </c>
     </row>
     <row r="283" spans="1:13">
       <c r="A283">
         <v>417414</v>
       </c>
       <c r="B283" t="s">
         <v>294</v>
       </c>
       <c r="E283" t="s">
         <v>11</v>
       </c>
       <c r="F283" t="s">
         <v>12</v>
       </c>
       <c r="G283" t="s">
         <v>13</v>
       </c>
       <c r="H283">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I283">
-        <v>55540</v>
+        <v>115400</v>
       </c>
       <c r="J283">
         <v>0</v>
       </c>
       <c r="K283">
         <v>0</v>
       </c>
       <c r="L283">
         <v>0</v>
       </c>
       <c r="M283">
         <v>100</v>
       </c>
     </row>
     <row r="284" spans="1:13">
       <c r="A284">
         <v>417414</v>
       </c>
       <c r="B284" t="s">
         <v>295</v>
       </c>
       <c r="E284" t="s">
         <v>11</v>
       </c>
       <c r="F284" t="s">
         <v>12</v>
       </c>
       <c r="G284" t="s">
         <v>13</v>
       </c>
       <c r="H284">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="I284">
-        <v>115400</v>
+        <v>166663</v>
       </c>
       <c r="J284">
         <v>0</v>
       </c>
       <c r="K284">
         <v>0</v>
       </c>
       <c r="L284">
         <v>0</v>
       </c>
       <c r="M284">
         <v>100</v>
       </c>
     </row>
     <row r="285" spans="1:13">
       <c r="A285">
         <v>417414</v>
       </c>
       <c r="B285" t="s">
         <v>296</v>
       </c>
       <c r="E285" t="s">
         <v>11</v>
       </c>
       <c r="F285" t="s">
         <v>12</v>
       </c>
       <c r="G285" t="s">
         <v>13</v>
       </c>
       <c r="H285">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="I285">
-        <v>532785</v>
+        <v>115400</v>
       </c>
       <c r="J285">
         <v>0</v>
       </c>
       <c r="K285">
         <v>0</v>
       </c>
       <c r="L285">
         <v>0</v>
       </c>
       <c r="M285">
         <v>100</v>
       </c>
     </row>
     <row r="286" spans="1:13">
       <c r="A286">
         <v>417414</v>
       </c>
       <c r="B286" t="s">
         <v>297</v>
       </c>
       <c r="E286" t="s">
         <v>11</v>
       </c>
       <c r="F286" t="s">
         <v>12</v>
       </c>
       <c r="G286" t="s">
         <v>13</v>
       </c>
       <c r="H286">
         <v>8</v>
       </c>
       <c r="I286">
-        <v>98805</v>
+        <v>14600</v>
       </c>
       <c r="J286">
         <v>0</v>
       </c>
       <c r="K286">
         <v>0</v>
       </c>
       <c r="L286">
         <v>0</v>
       </c>
       <c r="M286">
         <v>100</v>
       </c>
     </row>
     <row r="287" spans="1:13">
       <c r="A287">
         <v>417414</v>
       </c>
       <c r="B287" t="s">
         <v>298</v>
       </c>
       <c r="E287" t="s">
         <v>11</v>
       </c>
       <c r="F287" t="s">
         <v>12</v>
       </c>
       <c r="G287" t="s">
         <v>13</v>
       </c>
       <c r="H287">
         <v>8</v>
       </c>
       <c r="I287">
+        <v>14600</v>
+      </c>
+      <c r="J287">
+        <v>0</v>
+      </c>
+      <c r="K287">
+        <v>0</v>
+      </c>
+      <c r="L287">
+        <v>0</v>
+      </c>
+      <c r="M287">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="288" spans="1:13">
+      <c r="A288">
+        <v>417414</v>
+      </c>
+      <c r="B288" t="s">
+        <v>299</v>
+      </c>
+      <c r="E288" t="s">
+        <v>11</v>
+      </c>
+      <c r="F288" t="s">
+        <v>12</v>
+      </c>
+      <c r="G288" t="s">
+        <v>13</v>
+      </c>
+      <c r="H288">
+        <v>11</v>
+      </c>
+      <c r="I288">
+        <v>550320</v>
+      </c>
+      <c r="J288">
+        <v>0</v>
+      </c>
+      <c r="K288">
+        <v>0</v>
+      </c>
+      <c r="L288">
+        <v>0</v>
+      </c>
+      <c r="M288">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="289" spans="1:13">
+      <c r="A289">
+        <v>417414</v>
+      </c>
+      <c r="B289" t="s">
+        <v>300</v>
+      </c>
+      <c r="E289" t="s">
+        <v>11</v>
+      </c>
+      <c r="F289" t="s">
+        <v>12</v>
+      </c>
+      <c r="G289" t="s">
+        <v>13</v>
+      </c>
+      <c r="H289">
+        <v>8</v>
+      </c>
+      <c r="I289">
+        <v>14600</v>
+      </c>
+      <c r="J289">
+        <v>0</v>
+      </c>
+      <c r="K289">
+        <v>0</v>
+      </c>
+      <c r="L289">
+        <v>0</v>
+      </c>
+      <c r="M289">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="290" spans="1:13">
+      <c r="A290">
+        <v>417414</v>
+      </c>
+      <c r="B290" t="s">
+        <v>301</v>
+      </c>
+      <c r="E290" t="s">
+        <v>11</v>
+      </c>
+      <c r="F290" t="s">
+        <v>12</v>
+      </c>
+      <c r="G290" t="s">
+        <v>13</v>
+      </c>
+      <c r="H290">
+        <v>8</v>
+      </c>
+      <c r="I290">
+        <v>132400</v>
+      </c>
+      <c r="J290">
+        <v>0</v>
+      </c>
+      <c r="K290">
+        <v>0</v>
+      </c>
+      <c r="L290">
+        <v>0</v>
+      </c>
+      <c r="M290">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="291" spans="1:13">
+      <c r="A291">
+        <v>417414</v>
+      </c>
+      <c r="B291" t="s">
+        <v>302</v>
+      </c>
+      <c r="E291" t="s">
+        <v>11</v>
+      </c>
+      <c r="F291" t="s">
+        <v>12</v>
+      </c>
+      <c r="G291" t="s">
+        <v>13</v>
+      </c>
+      <c r="H291">
+        <v>8</v>
+      </c>
+      <c r="I291">
+        <v>14600</v>
+      </c>
+      <c r="J291">
+        <v>0</v>
+      </c>
+      <c r="K291">
+        <v>0</v>
+      </c>
+      <c r="L291">
+        <v>0</v>
+      </c>
+      <c r="M291">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="292" spans="1:13">
+      <c r="A292">
+        <v>417414</v>
+      </c>
+      <c r="B292" t="s">
+        <v>303</v>
+      </c>
+      <c r="E292" t="s">
+        <v>11</v>
+      </c>
+      <c r="F292" t="s">
+        <v>12</v>
+      </c>
+      <c r="G292" t="s">
+        <v>13</v>
+      </c>
+      <c r="H292">
+        <v>8</v>
+      </c>
+      <c r="I292">
+        <v>1659500</v>
+      </c>
+      <c r="J292">
+        <v>0</v>
+      </c>
+      <c r="K292">
+        <v>0</v>
+      </c>
+      <c r="L292">
+        <v>0</v>
+      </c>
+      <c r="M292">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="293" spans="1:13">
+      <c r="A293">
+        <v>417414</v>
+      </c>
+      <c r="B293" t="s">
+        <v>304</v>
+      </c>
+      <c r="E293" t="s">
+        <v>11</v>
+      </c>
+      <c r="F293" t="s">
+        <v>12</v>
+      </c>
+      <c r="G293" t="s">
+        <v>13</v>
+      </c>
+      <c r="H293">
+        <v>11</v>
+      </c>
+      <c r="I293">
+        <v>550320</v>
+      </c>
+      <c r="J293">
+        <v>0</v>
+      </c>
+      <c r="K293">
+        <v>0</v>
+      </c>
+      <c r="L293">
+        <v>0</v>
+      </c>
+      <c r="M293">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="294" spans="1:13">
+      <c r="A294">
+        <v>417414</v>
+      </c>
+      <c r="B294" t="s">
+        <v>305</v>
+      </c>
+      <c r="E294" t="s">
+        <v>11</v>
+      </c>
+      <c r="F294" t="s">
+        <v>12</v>
+      </c>
+      <c r="G294" t="s">
+        <v>13</v>
+      </c>
+      <c r="H294">
+        <v>8</v>
+      </c>
+      <c r="I294">
+        <v>14600</v>
+      </c>
+      <c r="J294">
+        <v>0</v>
+      </c>
+      <c r="K294">
+        <v>0</v>
+      </c>
+      <c r="L294">
+        <v>0</v>
+      </c>
+      <c r="M294">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="295" spans="1:13">
+      <c r="A295">
+        <v>417414</v>
+      </c>
+      <c r="B295" t="s">
+        <v>306</v>
+      </c>
+      <c r="E295" t="s">
+        <v>11</v>
+      </c>
+      <c r="F295" t="s">
+        <v>12</v>
+      </c>
+      <c r="G295" t="s">
+        <v>13</v>
+      </c>
+      <c r="H295">
+        <v>8</v>
+      </c>
+      <c r="I295">
+        <v>1659500</v>
+      </c>
+      <c r="J295">
+        <v>0</v>
+      </c>
+      <c r="K295">
+        <v>0</v>
+      </c>
+      <c r="L295">
+        <v>0</v>
+      </c>
+      <c r="M295">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="296" spans="1:13">
+      <c r="A296">
+        <v>417414</v>
+      </c>
+      <c r="B296" t="s">
+        <v>307</v>
+      </c>
+      <c r="E296" t="s">
+        <v>11</v>
+      </c>
+      <c r="F296" t="s">
+        <v>12</v>
+      </c>
+      <c r="G296" t="s">
+        <v>13</v>
+      </c>
+      <c r="H296">
+        <v>11</v>
+      </c>
+      <c r="I296">
+        <v>692901</v>
+      </c>
+      <c r="J296">
+        <v>0</v>
+      </c>
+      <c r="K296">
+        <v>0</v>
+      </c>
+      <c r="L296">
+        <v>0</v>
+      </c>
+      <c r="M296">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="297" spans="1:13">
+      <c r="A297">
+        <v>417414</v>
+      </c>
+      <c r="B297" t="s">
+        <v>308</v>
+      </c>
+      <c r="E297" t="s">
+        <v>11</v>
+      </c>
+      <c r="F297" t="s">
+        <v>12</v>
+      </c>
+      <c r="G297" t="s">
+        <v>13</v>
+      </c>
+      <c r="H297">
+        <v>8</v>
+      </c>
+      <c r="I297">
+        <v>115400</v>
+      </c>
+      <c r="J297">
+        <v>0</v>
+      </c>
+      <c r="K297">
+        <v>0</v>
+      </c>
+      <c r="L297">
+        <v>0</v>
+      </c>
+      <c r="M297">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="298" spans="1:13">
+      <c r="A298">
+        <v>417414</v>
+      </c>
+      <c r="B298" t="s">
+        <v>309</v>
+      </c>
+      <c r="E298" t="s">
+        <v>11</v>
+      </c>
+      <c r="F298" t="s">
+        <v>12</v>
+      </c>
+      <c r="G298" t="s">
+        <v>13</v>
+      </c>
+      <c r="H298">
+        <v>11</v>
+      </c>
+      <c r="I298">
+        <v>510200</v>
+      </c>
+      <c r="J298">
+        <v>0</v>
+      </c>
+      <c r="K298">
+        <v>0</v>
+      </c>
+      <c r="L298">
+        <v>0</v>
+      </c>
+      <c r="M298">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="299" spans="1:13">
+      <c r="A299">
+        <v>417414</v>
+      </c>
+      <c r="B299" t="s">
+        <v>310</v>
+      </c>
+      <c r="E299" t="s">
+        <v>11</v>
+      </c>
+      <c r="F299" t="s">
+        <v>12</v>
+      </c>
+      <c r="G299" t="s">
+        <v>13</v>
+      </c>
+      <c r="H299">
+        <v>8</v>
+      </c>
+      <c r="I299">
+        <v>14600</v>
+      </c>
+      <c r="J299">
+        <v>0</v>
+      </c>
+      <c r="K299">
+        <v>0</v>
+      </c>
+      <c r="L299">
+        <v>0</v>
+      </c>
+      <c r="M299">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="300" spans="1:13">
+      <c r="A300">
+        <v>417414</v>
+      </c>
+      <c r="B300" t="s">
+        <v>311</v>
+      </c>
+      <c r="E300" t="s">
+        <v>11</v>
+      </c>
+      <c r="F300" t="s">
+        <v>12</v>
+      </c>
+      <c r="G300" t="s">
+        <v>13</v>
+      </c>
+      <c r="H300">
+        <v>11</v>
+      </c>
+      <c r="I300">
+        <v>510200</v>
+      </c>
+      <c r="J300">
+        <v>0</v>
+      </c>
+      <c r="K300">
+        <v>0</v>
+      </c>
+      <c r="L300">
+        <v>0</v>
+      </c>
+      <c r="M300">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="301" spans="1:13">
+      <c r="A301">
+        <v>417414</v>
+      </c>
+      <c r="B301" t="s">
+        <v>312</v>
+      </c>
+      <c r="E301" t="s">
+        <v>11</v>
+      </c>
+      <c r="F301" t="s">
+        <v>12</v>
+      </c>
+      <c r="G301" t="s">
+        <v>13</v>
+      </c>
+      <c r="H301">
+        <v>8</v>
+      </c>
+      <c r="I301">
+        <v>14600</v>
+      </c>
+      <c r="J301">
+        <v>0</v>
+      </c>
+      <c r="K301">
+        <v>0</v>
+      </c>
+      <c r="L301">
+        <v>0</v>
+      </c>
+      <c r="M301">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="302" spans="1:13">
+      <c r="A302">
+        <v>417414</v>
+      </c>
+      <c r="B302" t="s">
+        <v>313</v>
+      </c>
+      <c r="E302" t="s">
+        <v>11</v>
+      </c>
+      <c r="F302" t="s">
+        <v>12</v>
+      </c>
+      <c r="G302" t="s">
+        <v>13</v>
+      </c>
+      <c r="H302">
+        <v>11</v>
+      </c>
+      <c r="I302">
+        <v>492343</v>
+      </c>
+      <c r="J302">
+        <v>0</v>
+      </c>
+      <c r="K302">
+        <v>0</v>
+      </c>
+      <c r="L302">
+        <v>0</v>
+      </c>
+      <c r="M302">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="303" spans="1:13">
+      <c r="A303">
+        <v>417414</v>
+      </c>
+      <c r="B303" t="s">
+        <v>314</v>
+      </c>
+      <c r="E303" t="s">
+        <v>11</v>
+      </c>
+      <c r="F303" t="s">
+        <v>12</v>
+      </c>
+      <c r="G303" t="s">
+        <v>13</v>
+      </c>
+      <c r="H303">
+        <v>8</v>
+      </c>
+      <c r="I303">
+        <v>14600</v>
+      </c>
+      <c r="J303">
+        <v>0</v>
+      </c>
+      <c r="K303">
+        <v>0</v>
+      </c>
+      <c r="L303">
+        <v>0</v>
+      </c>
+      <c r="M303">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="304" spans="1:13">
+      <c r="A304">
+        <v>417414</v>
+      </c>
+      <c r="B304" t="s">
+        <v>315</v>
+      </c>
+      <c r="E304" t="s">
+        <v>11</v>
+      </c>
+      <c r="F304" t="s">
+        <v>12</v>
+      </c>
+      <c r="G304" t="s">
+        <v>13</v>
+      </c>
+      <c r="H304">
+        <v>11</v>
+      </c>
+      <c r="I304">
+        <v>510200</v>
+      </c>
+      <c r="J304">
+        <v>0</v>
+      </c>
+      <c r="K304">
+        <v>0</v>
+      </c>
+      <c r="L304">
+        <v>0</v>
+      </c>
+      <c r="M304">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="305" spans="1:13">
+      <c r="A305">
+        <v>417414</v>
+      </c>
+      <c r="B305" t="s">
+        <v>316</v>
+      </c>
+      <c r="E305" t="s">
+        <v>11</v>
+      </c>
+      <c r="F305" t="s">
+        <v>12</v>
+      </c>
+      <c r="G305" t="s">
+        <v>13</v>
+      </c>
+      <c r="H305">
+        <v>8</v>
+      </c>
+      <c r="I305">
+        <v>115400</v>
+      </c>
+      <c r="J305">
+        <v>0</v>
+      </c>
+      <c r="K305">
+        <v>0</v>
+      </c>
+      <c r="L305">
+        <v>0</v>
+      </c>
+      <c r="M305">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="306" spans="1:13">
+      <c r="A306">
+        <v>417414</v>
+      </c>
+      <c r="B306" t="s">
+        <v>317</v>
+      </c>
+      <c r="E306" t="s">
+        <v>11</v>
+      </c>
+      <c r="F306" t="s">
+        <v>12</v>
+      </c>
+      <c r="G306" t="s">
+        <v>13</v>
+      </c>
+      <c r="H306">
+        <v>11</v>
+      </c>
+      <c r="I306">
+        <v>699900</v>
+      </c>
+      <c r="J306">
+        <v>0</v>
+      </c>
+      <c r="K306">
+        <v>0</v>
+      </c>
+      <c r="L306">
+        <v>0</v>
+      </c>
+      <c r="M306">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="307" spans="1:13">
+      <c r="A307">
+        <v>417414</v>
+      </c>
+      <c r="B307" t="s">
+        <v>318</v>
+      </c>
+      <c r="E307" t="s">
+        <v>11</v>
+      </c>
+      <c r="F307" t="s">
+        <v>12</v>
+      </c>
+      <c r="G307" t="s">
+        <v>13</v>
+      </c>
+      <c r="H307">
+        <v>8</v>
+      </c>
+      <c r="I307">
+        <v>115400</v>
+      </c>
+      <c r="J307">
+        <v>0</v>
+      </c>
+      <c r="K307">
+        <v>0</v>
+      </c>
+      <c r="L307">
+        <v>0</v>
+      </c>
+      <c r="M307">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="308" spans="1:13">
+      <c r="A308">
+        <v>417414</v>
+      </c>
+      <c r="B308" t="s">
+        <v>319</v>
+      </c>
+      <c r="E308" t="s">
+        <v>11</v>
+      </c>
+      <c r="F308" t="s">
+        <v>12</v>
+      </c>
+      <c r="G308" t="s">
+        <v>13</v>
+      </c>
+      <c r="H308">
+        <v>8</v>
+      </c>
+      <c r="I308">
+        <v>1659500</v>
+      </c>
+      <c r="J308">
+        <v>0</v>
+      </c>
+      <c r="K308">
+        <v>0</v>
+      </c>
+      <c r="L308">
+        <v>0</v>
+      </c>
+      <c r="M308">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="309" spans="1:13">
+      <c r="A309">
+        <v>417414</v>
+      </c>
+      <c r="B309" t="s">
+        <v>320</v>
+      </c>
+      <c r="E309" t="s">
+        <v>11</v>
+      </c>
+      <c r="F309" t="s">
+        <v>12</v>
+      </c>
+      <c r="G309" t="s">
+        <v>13</v>
+      </c>
+      <c r="H309">
+        <v>8</v>
+      </c>
+      <c r="I309">
+        <v>115400</v>
+      </c>
+      <c r="J309">
+        <v>0</v>
+      </c>
+      <c r="K309">
+        <v>0</v>
+      </c>
+      <c r="L309">
+        <v>0</v>
+      </c>
+      <c r="M309">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="310" spans="1:13">
+      <c r="A310">
+        <v>417414</v>
+      </c>
+      <c r="B310" t="s">
+        <v>321</v>
+      </c>
+      <c r="E310" t="s">
+        <v>11</v>
+      </c>
+      <c r="F310" t="s">
+        <v>12</v>
+      </c>
+      <c r="G310" t="s">
+        <v>13</v>
+      </c>
+      <c r="H310">
+        <v>11</v>
+      </c>
+      <c r="I310">
+        <v>408870</v>
+      </c>
+      <c r="J310">
+        <v>0</v>
+      </c>
+      <c r="K310">
+        <v>0</v>
+      </c>
+      <c r="L310">
+        <v>0</v>
+      </c>
+      <c r="M310">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="311" spans="1:13">
+      <c r="A311">
+        <v>417414</v>
+      </c>
+      <c r="B311" t="s">
+        <v>322</v>
+      </c>
+      <c r="E311" t="s">
+        <v>11</v>
+      </c>
+      <c r="F311" t="s">
+        <v>12</v>
+      </c>
+      <c r="G311" t="s">
+        <v>13</v>
+      </c>
+      <c r="H311">
+        <v>8</v>
+      </c>
+      <c r="I311">
+        <v>113669</v>
+      </c>
+      <c r="J311">
+        <v>0</v>
+      </c>
+      <c r="K311">
+        <v>0</v>
+      </c>
+      <c r="L311">
+        <v>0</v>
+      </c>
+      <c r="M311">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="312" spans="1:13">
+      <c r="A312">
+        <v>417414</v>
+      </c>
+      <c r="B312" t="s">
+        <v>323</v>
+      </c>
+      <c r="E312" t="s">
+        <v>11</v>
+      </c>
+      <c r="F312" t="s">
+        <v>12</v>
+      </c>
+      <c r="G312" t="s">
+        <v>13</v>
+      </c>
+      <c r="H312">
+        <v>8</v>
+      </c>
+      <c r="I312">
+        <v>115400</v>
+      </c>
+      <c r="J312">
+        <v>0</v>
+      </c>
+      <c r="K312">
+        <v>0</v>
+      </c>
+      <c r="L312">
+        <v>0</v>
+      </c>
+      <c r="M312">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="313" spans="1:13">
+      <c r="A313">
+        <v>417414</v>
+      </c>
+      <c r="B313" t="s">
+        <v>324</v>
+      </c>
+      <c r="E313" t="s">
+        <v>11</v>
+      </c>
+      <c r="F313" t="s">
+        <v>12</v>
+      </c>
+      <c r="G313" t="s">
+        <v>13</v>
+      </c>
+      <c r="H313">
+        <v>11</v>
+      </c>
+      <c r="I313">
+        <v>50734</v>
+      </c>
+      <c r="J313">
+        <v>0</v>
+      </c>
+      <c r="K313">
+        <v>0</v>
+      </c>
+      <c r="L313">
+        <v>0</v>
+      </c>
+      <c r="M313">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="314" spans="1:13">
+      <c r="A314">
+        <v>417414</v>
+      </c>
+      <c r="B314" t="s">
+        <v>325</v>
+      </c>
+      <c r="E314" t="s">
+        <v>11</v>
+      </c>
+      <c r="F314" t="s">
+        <v>12</v>
+      </c>
+      <c r="G314" t="s">
+        <v>13</v>
+      </c>
+      <c r="H314">
+        <v>8</v>
+      </c>
+      <c r="I314">
+        <v>1659500</v>
+      </c>
+      <c r="J314">
+        <v>0</v>
+      </c>
+      <c r="K314">
+        <v>0</v>
+      </c>
+      <c r="L314">
+        <v>0</v>
+      </c>
+      <c r="M314">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="315" spans="1:13">
+      <c r="A315">
+        <v>417414</v>
+      </c>
+      <c r="B315" t="s">
+        <v>326</v>
+      </c>
+      <c r="E315" t="s">
+        <v>11</v>
+      </c>
+      <c r="F315" t="s">
+        <v>12</v>
+      </c>
+      <c r="G315" t="s">
+        <v>13</v>
+      </c>
+      <c r="H315">
+        <v>11</v>
+      </c>
+      <c r="I315">
+        <v>54700</v>
+      </c>
+      <c r="J315">
+        <v>0</v>
+      </c>
+      <c r="K315">
+        <v>0</v>
+      </c>
+      <c r="L315">
+        <v>0</v>
+      </c>
+      <c r="M315">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="316" spans="1:13">
+      <c r="A316">
+        <v>417414</v>
+      </c>
+      <c r="B316" t="s">
+        <v>327</v>
+      </c>
+      <c r="E316" t="s">
+        <v>11</v>
+      </c>
+      <c r="F316" t="s">
+        <v>12</v>
+      </c>
+      <c r="G316" t="s">
+        <v>13</v>
+      </c>
+      <c r="H316">
+        <v>8</v>
+      </c>
+      <c r="I316">
+        <v>1659500</v>
+      </c>
+      <c r="J316">
+        <v>0</v>
+      </c>
+      <c r="K316">
+        <v>0</v>
+      </c>
+      <c r="L316">
+        <v>0</v>
+      </c>
+      <c r="M316">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="317" spans="1:13">
+      <c r="A317">
+        <v>417414</v>
+      </c>
+      <c r="B317" t="s">
+        <v>328</v>
+      </c>
+      <c r="E317" t="s">
+        <v>11</v>
+      </c>
+      <c r="F317" t="s">
+        <v>12</v>
+      </c>
+      <c r="G317" t="s">
+        <v>13</v>
+      </c>
+      <c r="H317">
+        <v>8</v>
+      </c>
+      <c r="I317">
+        <v>115400</v>
+      </c>
+      <c r="J317">
+        <v>0</v>
+      </c>
+      <c r="K317">
+        <v>0</v>
+      </c>
+      <c r="L317">
+        <v>0</v>
+      </c>
+      <c r="M317">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="318" spans="1:13">
+      <c r="A318">
+        <v>417414</v>
+      </c>
+      <c r="B318" t="s">
+        <v>329</v>
+      </c>
+      <c r="E318" t="s">
+        <v>11</v>
+      </c>
+      <c r="F318" t="s">
+        <v>12</v>
+      </c>
+      <c r="G318" t="s">
+        <v>13</v>
+      </c>
+      <c r="H318">
+        <v>11</v>
+      </c>
+      <c r="I318">
+        <v>461300</v>
+      </c>
+      <c r="J318">
+        <v>0</v>
+      </c>
+      <c r="K318">
+        <v>0</v>
+      </c>
+      <c r="L318">
+        <v>0</v>
+      </c>
+      <c r="M318">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="319" spans="1:13">
+      <c r="A319">
+        <v>417414</v>
+      </c>
+      <c r="B319" t="s">
+        <v>330</v>
+      </c>
+      <c r="E319" t="s">
+        <v>11</v>
+      </c>
+      <c r="F319" t="s">
+        <v>12</v>
+      </c>
+      <c r="G319" t="s">
+        <v>13</v>
+      </c>
+      <c r="H319">
+        <v>11</v>
+      </c>
+      <c r="I319">
+        <v>211300</v>
+      </c>
+      <c r="J319">
+        <v>0</v>
+      </c>
+      <c r="K319">
+        <v>0</v>
+      </c>
+      <c r="L319">
+        <v>0</v>
+      </c>
+      <c r="M319">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="320" spans="1:13">
+      <c r="A320">
+        <v>417414</v>
+      </c>
+      <c r="B320" t="s">
+        <v>331</v>
+      </c>
+      <c r="E320" t="s">
+        <v>11</v>
+      </c>
+      <c r="F320" t="s">
+        <v>12</v>
+      </c>
+      <c r="G320" t="s">
+        <v>13</v>
+      </c>
+      <c r="H320">
+        <v>8</v>
+      </c>
+      <c r="I320">
+        <v>1659500</v>
+      </c>
+      <c r="J320">
+        <v>0</v>
+      </c>
+      <c r="K320">
+        <v>0</v>
+      </c>
+      <c r="L320">
+        <v>0</v>
+      </c>
+      <c r="M320">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="321" spans="1:13">
+      <c r="A321">
+        <v>417414</v>
+      </c>
+      <c r="B321" t="s">
+        <v>332</v>
+      </c>
+      <c r="E321" t="s">
+        <v>11</v>
+      </c>
+      <c r="F321" t="s">
+        <v>12</v>
+      </c>
+      <c r="G321" t="s">
+        <v>13</v>
+      </c>
+      <c r="H321">
+        <v>8</v>
+      </c>
+      <c r="I321">
+        <v>1659500</v>
+      </c>
+      <c r="J321">
+        <v>0</v>
+      </c>
+      <c r="K321">
+        <v>0</v>
+      </c>
+      <c r="L321">
+        <v>0</v>
+      </c>
+      <c r="M321">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="322" spans="1:13">
+      <c r="A322">
+        <v>417414</v>
+      </c>
+      <c r="B322" t="s">
+        <v>333</v>
+      </c>
+      <c r="E322" t="s">
+        <v>11</v>
+      </c>
+      <c r="F322" t="s">
+        <v>12</v>
+      </c>
+      <c r="G322" t="s">
+        <v>13</v>
+      </c>
+      <c r="H322">
+        <v>8</v>
+      </c>
+      <c r="I322">
+        <v>1659500</v>
+      </c>
+      <c r="J322">
+        <v>0</v>
+      </c>
+      <c r="K322">
+        <v>0</v>
+      </c>
+      <c r="L322">
+        <v>0</v>
+      </c>
+      <c r="M322">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="323" spans="1:13">
+      <c r="A323">
+        <v>417414</v>
+      </c>
+      <c r="B323" t="s">
+        <v>334</v>
+      </c>
+      <c r="E323" t="s">
+        <v>11</v>
+      </c>
+      <c r="F323" t="s">
+        <v>12</v>
+      </c>
+      <c r="G323" t="s">
+        <v>13</v>
+      </c>
+      <c r="H323">
+        <v>8</v>
+      </c>
+      <c r="I323">
+        <v>14600</v>
+      </c>
+      <c r="J323">
+        <v>0</v>
+      </c>
+      <c r="K323">
+        <v>0</v>
+      </c>
+      <c r="L323">
+        <v>0</v>
+      </c>
+      <c r="M323">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="324" spans="1:13">
+      <c r="A324">
+        <v>417414</v>
+      </c>
+      <c r="B324" t="s">
+        <v>335</v>
+      </c>
+      <c r="E324" t="s">
+        <v>11</v>
+      </c>
+      <c r="F324" t="s">
+        <v>12</v>
+      </c>
+      <c r="G324" t="s">
+        <v>13</v>
+      </c>
+      <c r="H324">
+        <v>11</v>
+      </c>
+      <c r="I324">
+        <v>815880</v>
+      </c>
+      <c r="J324">
+        <v>0</v>
+      </c>
+      <c r="K324">
+        <v>0</v>
+      </c>
+      <c r="L324">
+        <v>0</v>
+      </c>
+      <c r="M324">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="325" spans="1:13">
+      <c r="A325">
+        <v>417414</v>
+      </c>
+      <c r="B325" t="s">
+        <v>336</v>
+      </c>
+      <c r="E325" t="s">
+        <v>11</v>
+      </c>
+      <c r="F325" t="s">
+        <v>12</v>
+      </c>
+      <c r="G325" t="s">
+        <v>13</v>
+      </c>
+      <c r="H325">
+        <v>8</v>
+      </c>
+      <c r="I325">
+        <v>115400</v>
+      </c>
+      <c r="J325">
+        <v>0</v>
+      </c>
+      <c r="K325">
+        <v>0</v>
+      </c>
+      <c r="L325">
+        <v>0</v>
+      </c>
+      <c r="M325">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="326" spans="1:13">
+      <c r="A326">
+        <v>417414</v>
+      </c>
+      <c r="B326" t="s">
+        <v>337</v>
+      </c>
+      <c r="E326" t="s">
+        <v>11</v>
+      </c>
+      <c r="F326" t="s">
+        <v>12</v>
+      </c>
+      <c r="G326" t="s">
+        <v>13</v>
+      </c>
+      <c r="H326">
+        <v>11</v>
+      </c>
+      <c r="I326">
+        <v>558700</v>
+      </c>
+      <c r="J326">
+        <v>0</v>
+      </c>
+      <c r="K326">
+        <v>0</v>
+      </c>
+      <c r="L326">
+        <v>0</v>
+      </c>
+      <c r="M326">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="327" spans="1:13">
+      <c r="A327">
+        <v>417414</v>
+      </c>
+      <c r="B327" t="s">
+        <v>338</v>
+      </c>
+      <c r="E327" t="s">
+        <v>11</v>
+      </c>
+      <c r="F327" t="s">
+        <v>12</v>
+      </c>
+      <c r="G327" t="s">
+        <v>13</v>
+      </c>
+      <c r="H327">
+        <v>8</v>
+      </c>
+      <c r="I327">
+        <v>14600</v>
+      </c>
+      <c r="J327">
+        <v>0</v>
+      </c>
+      <c r="K327">
+        <v>0</v>
+      </c>
+      <c r="L327">
+        <v>0</v>
+      </c>
+      <c r="M327">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="328" spans="1:13">
+      <c r="A328">
+        <v>417414</v>
+      </c>
+      <c r="B328" t="s">
+        <v>339</v>
+      </c>
+      <c r="E328" t="s">
+        <v>11</v>
+      </c>
+      <c r="F328" t="s">
+        <v>12</v>
+      </c>
+      <c r="G328" t="s">
+        <v>13</v>
+      </c>
+      <c r="H328">
+        <v>11</v>
+      </c>
+      <c r="I328">
+        <v>558700</v>
+      </c>
+      <c r="J328">
+        <v>0</v>
+      </c>
+      <c r="K328">
+        <v>0</v>
+      </c>
+      <c r="L328">
+        <v>0</v>
+      </c>
+      <c r="M328">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="329" spans="1:13">
+      <c r="A329">
+        <v>417414</v>
+      </c>
+      <c r="B329" t="s">
+        <v>340</v>
+      </c>
+      <c r="E329" t="s">
+        <v>11</v>
+      </c>
+      <c r="F329" t="s">
+        <v>12</v>
+      </c>
+      <c r="G329" t="s">
+        <v>13</v>
+      </c>
+      <c r="H329">
+        <v>11</v>
+      </c>
+      <c r="I329">
+        <v>699900</v>
+      </c>
+      <c r="J329">
+        <v>0</v>
+      </c>
+      <c r="K329">
+        <v>0</v>
+      </c>
+      <c r="L329">
+        <v>0</v>
+      </c>
+      <c r="M329">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="330" spans="1:13">
+      <c r="A330">
+        <v>417414</v>
+      </c>
+      <c r="B330" t="s">
+        <v>341</v>
+      </c>
+      <c r="E330" t="s">
+        <v>11</v>
+      </c>
+      <c r="F330" t="s">
+        <v>12</v>
+      </c>
+      <c r="G330" t="s">
+        <v>13</v>
+      </c>
+      <c r="H330">
+        <v>8</v>
+      </c>
+      <c r="I330">
+        <v>1659500</v>
+      </c>
+      <c r="J330">
+        <v>0</v>
+      </c>
+      <c r="K330">
+        <v>0</v>
+      </c>
+      <c r="L330">
+        <v>0</v>
+      </c>
+      <c r="M330">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="331" spans="1:13">
+      <c r="A331">
+        <v>417414</v>
+      </c>
+      <c r="B331" t="s">
+        <v>342</v>
+      </c>
+      <c r="E331" t="s">
+        <v>11</v>
+      </c>
+      <c r="F331" t="s">
+        <v>12</v>
+      </c>
+      <c r="G331" t="s">
+        <v>13</v>
+      </c>
+      <c r="H331">
+        <v>11</v>
+      </c>
+      <c r="I331">
+        <v>53880</v>
+      </c>
+      <c r="J331">
+        <v>0</v>
+      </c>
+      <c r="K331">
+        <v>0</v>
+      </c>
+      <c r="L331">
+        <v>0</v>
+      </c>
+      <c r="M331">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="332" spans="1:13">
+      <c r="A332">
+        <v>417414</v>
+      </c>
+      <c r="B332" t="s">
+        <v>343</v>
+      </c>
+      <c r="E332" t="s">
+        <v>11</v>
+      </c>
+      <c r="F332" t="s">
+        <v>12</v>
+      </c>
+      <c r="G332" t="s">
+        <v>13</v>
+      </c>
+      <c r="H332">
+        <v>8</v>
+      </c>
+      <c r="I332">
+        <v>14600</v>
+      </c>
+      <c r="J332">
+        <v>0</v>
+      </c>
+      <c r="K332">
+        <v>0</v>
+      </c>
+      <c r="L332">
+        <v>0</v>
+      </c>
+      <c r="M332">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="333" spans="1:13">
+      <c r="A333">
+        <v>417414</v>
+      </c>
+      <c r="B333" t="s">
+        <v>326</v>
+      </c>
+      <c r="E333" t="s">
+        <v>11</v>
+      </c>
+      <c r="F333" t="s">
+        <v>12</v>
+      </c>
+      <c r="G333" t="s">
+        <v>344</v>
+      </c>
+      <c r="H333">
+        <v>11</v>
+      </c>
+      <c r="I333">
+        <v>54700</v>
+      </c>
+      <c r="J333">
+        <v>0</v>
+      </c>
+      <c r="K333">
+        <v>0</v>
+      </c>
+      <c r="L333">
+        <v>0</v>
+      </c>
+      <c r="M333">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="334" spans="1:13">
+      <c r="A334">
+        <v>417414</v>
+      </c>
+      <c r="B334" t="s">
+        <v>55</v>
+      </c>
+      <c r="E334" t="s">
+        <v>11</v>
+      </c>
+      <c r="F334" t="s">
+        <v>12</v>
+      </c>
+      <c r="G334" t="s">
+        <v>344</v>
+      </c>
+      <c r="H334">
+        <v>8</v>
+      </c>
+      <c r="I334">
+        <v>1659500</v>
+      </c>
+      <c r="J334">
+        <v>0</v>
+      </c>
+      <c r="K334">
+        <v>0</v>
+      </c>
+      <c r="L334">
+        <v>0</v>
+      </c>
+      <c r="M334">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="335" spans="1:13">
+      <c r="A335">
+        <v>417414</v>
+      </c>
+      <c r="B335" t="s">
+        <v>96</v>
+      </c>
+      <c r="E335" t="s">
+        <v>11</v>
+      </c>
+      <c r="F335" t="s">
+        <v>12</v>
+      </c>
+      <c r="G335" t="s">
+        <v>344</v>
+      </c>
+      <c r="H335">
+        <v>8</v>
+      </c>
+      <c r="I335">
+        <v>1659500</v>
+      </c>
+      <c r="J335">
+        <v>0</v>
+      </c>
+      <c r="K335">
+        <v>0</v>
+      </c>
+      <c r="L335">
+        <v>0</v>
+      </c>
+      <c r="M335">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="336" spans="1:13">
+      <c r="A336">
+        <v>417414</v>
+      </c>
+      <c r="B336" t="s">
+        <v>283</v>
+      </c>
+      <c r="E336" t="s">
+        <v>11</v>
+      </c>
+      <c r="F336" t="s">
+        <v>12</v>
+      </c>
+      <c r="G336" t="s">
+        <v>344</v>
+      </c>
+      <c r="H336">
+        <v>8</v>
+      </c>
+      <c r="I336">
+        <v>1659500</v>
+      </c>
+      <c r="J336">
+        <v>0</v>
+      </c>
+      <c r="K336">
+        <v>0</v>
+      </c>
+      <c r="L336">
+        <v>0</v>
+      </c>
+      <c r="M336">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="337" spans="1:13">
+      <c r="A337">
+        <v>417414</v>
+      </c>
+      <c r="B337" t="s">
+        <v>329</v>
+      </c>
+      <c r="E337" t="s">
+        <v>11</v>
+      </c>
+      <c r="F337" t="s">
+        <v>12</v>
+      </c>
+      <c r="G337" t="s">
+        <v>344</v>
+      </c>
+      <c r="H337">
+        <v>11</v>
+      </c>
+      <c r="I337">
+        <v>461300</v>
+      </c>
+      <c r="J337">
+        <v>0</v>
+      </c>
+      <c r="K337">
+        <v>0</v>
+      </c>
+      <c r="L337">
+        <v>0</v>
+      </c>
+      <c r="M337">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="338" spans="1:13">
+      <c r="A338">
+        <v>417414</v>
+      </c>
+      <c r="B338" t="s">
+        <v>284</v>
+      </c>
+      <c r="E338" t="s">
+        <v>11</v>
+      </c>
+      <c r="F338" t="s">
+        <v>12</v>
+      </c>
+      <c r="G338" t="s">
+        <v>344</v>
+      </c>
+      <c r="H338">
+        <v>8</v>
+      </c>
+      <c r="I338">
+        <v>1659500</v>
+      </c>
+      <c r="J338">
+        <v>0</v>
+      </c>
+      <c r="K338">
+        <v>0</v>
+      </c>
+      <c r="L338">
+        <v>0</v>
+      </c>
+      <c r="M338">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="339" spans="1:13">
+      <c r="A339">
+        <v>417414</v>
+      </c>
+      <c r="B339" t="s">
+        <v>330</v>
+      </c>
+      <c r="E339" t="s">
+        <v>11</v>
+      </c>
+      <c r="F339" t="s">
+        <v>12</v>
+      </c>
+      <c r="G339" t="s">
+        <v>344</v>
+      </c>
+      <c r="H339">
+        <v>11</v>
+      </c>
+      <c r="I339">
+        <v>185385</v>
+      </c>
+      <c r="J339">
+        <v>0</v>
+      </c>
+      <c r="K339">
+        <v>0</v>
+      </c>
+      <c r="L339">
+        <v>0</v>
+      </c>
+      <c r="M339">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="340" spans="1:13">
+      <c r="A340">
+        <v>417414</v>
+      </c>
+      <c r="B340" t="s">
+        <v>58</v>
+      </c>
+      <c r="E340" t="s">
+        <v>11</v>
+      </c>
+      <c r="F340" t="s">
+        <v>12</v>
+      </c>
+      <c r="G340" t="s">
+        <v>344</v>
+      </c>
+      <c r="H340">
+        <v>11</v>
+      </c>
+      <c r="I340">
+        <v>363100</v>
+      </c>
+      <c r="J340">
+        <v>0</v>
+      </c>
+      <c r="K340">
+        <v>0</v>
+      </c>
+      <c r="L340">
+        <v>0</v>
+      </c>
+      <c r="M340">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="341" spans="1:13">
+      <c r="A341">
+        <v>417414</v>
+      </c>
+      <c r="B341" t="s">
+        <v>294</v>
+      </c>
+      <c r="E341" t="s">
+        <v>11</v>
+      </c>
+      <c r="F341" t="s">
+        <v>12</v>
+      </c>
+      <c r="G341" t="s">
+        <v>344</v>
+      </c>
+      <c r="H341">
+        <v>8</v>
+      </c>
+      <c r="I341">
+        <v>115400</v>
+      </c>
+      <c r="J341">
+        <v>0</v>
+      </c>
+      <c r="K341">
+        <v>0</v>
+      </c>
+      <c r="L341">
+        <v>0</v>
+      </c>
+      <c r="M341">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="342" spans="1:13">
+      <c r="A342">
+        <v>417414</v>
+      </c>
+      <c r="B342" t="s">
+        <v>296</v>
+      </c>
+      <c r="E342" t="s">
+        <v>11</v>
+      </c>
+      <c r="F342" t="s">
+        <v>12</v>
+      </c>
+      <c r="G342" t="s">
+        <v>344</v>
+      </c>
+      <c r="H342">
+        <v>8</v>
+      </c>
+      <c r="I342">
+        <v>98805</v>
+      </c>
+      <c r="J342">
+        <v>0</v>
+      </c>
+      <c r="K342">
+        <v>0</v>
+      </c>
+      <c r="L342">
+        <v>0</v>
+      </c>
+      <c r="M342">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="343" spans="1:13">
+      <c r="A343">
+        <v>417414</v>
+      </c>
+      <c r="B343" t="s">
+        <v>29</v>
+      </c>
+      <c r="E343" t="s">
+        <v>11</v>
+      </c>
+      <c r="F343" t="s">
+        <v>12</v>
+      </c>
+      <c r="G343" t="s">
+        <v>344</v>
+      </c>
+      <c r="H343">
+        <v>8</v>
+      </c>
+      <c r="I343">
+        <v>1609715</v>
+      </c>
+      <c r="J343">
+        <v>0</v>
+      </c>
+      <c r="K343">
+        <v>0</v>
+      </c>
+      <c r="L343">
+        <v>0</v>
+      </c>
+      <c r="M343">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="344" spans="1:13">
+      <c r="A344">
+        <v>417414</v>
+      </c>
+      <c r="B344" t="s">
+        <v>61</v>
+      </c>
+      <c r="E344" t="s">
+        <v>11</v>
+      </c>
+      <c r="F344" t="s">
+        <v>12</v>
+      </c>
+      <c r="G344" t="s">
+        <v>344</v>
+      </c>
+      <c r="H344">
+        <v>11</v>
+      </c>
+      <c r="I344">
+        <v>320500</v>
+      </c>
+      <c r="J344">
+        <v>0</v>
+      </c>
+      <c r="K344">
+        <v>0</v>
+      </c>
+      <c r="L344">
+        <v>0</v>
+      </c>
+      <c r="M344">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="345" spans="1:13">
+      <c r="A345">
+        <v>417414</v>
+      </c>
+      <c r="B345" t="s">
+        <v>31</v>
+      </c>
+      <c r="E345" t="s">
+        <v>11</v>
+      </c>
+      <c r="F345" t="s">
+        <v>12</v>
+      </c>
+      <c r="G345" t="s">
+        <v>344</v>
+      </c>
+      <c r="H345">
+        <v>8</v>
+      </c>
+      <c r="I345">
+        <v>98805</v>
+      </c>
+      <c r="J345">
+        <v>0</v>
+      </c>
+      <c r="K345">
+        <v>0</v>
+      </c>
+      <c r="L345">
+        <v>0</v>
+      </c>
+      <c r="M345">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="346" spans="1:13">
+      <c r="A346">
+        <v>417414</v>
+      </c>
+      <c r="B346" t="s">
+        <v>320</v>
+      </c>
+      <c r="E346" t="s">
+        <v>11</v>
+      </c>
+      <c r="F346" t="s">
+        <v>12</v>
+      </c>
+      <c r="G346" t="s">
+        <v>344</v>
+      </c>
+      <c r="H346">
+        <v>8</v>
+      </c>
+      <c r="I346">
+        <v>115400</v>
+      </c>
+      <c r="J346">
+        <v>0</v>
+      </c>
+      <c r="K346">
+        <v>0</v>
+      </c>
+      <c r="L346">
+        <v>0</v>
+      </c>
+      <c r="M346">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="347" spans="1:13">
+      <c r="A347">
+        <v>417414</v>
+      </c>
+      <c r="B347" t="s">
+        <v>68</v>
+      </c>
+      <c r="E347" t="s">
+        <v>11</v>
+      </c>
+      <c r="F347" t="s">
+        <v>12</v>
+      </c>
+      <c r="G347" t="s">
+        <v>344</v>
+      </c>
+      <c r="H347">
+        <v>11</v>
+      </c>
+      <c r="I347">
+        <v>354710</v>
+      </c>
+      <c r="J347">
+        <v>0</v>
+      </c>
+      <c r="K347">
+        <v>0</v>
+      </c>
+      <c r="L347">
+        <v>0</v>
+      </c>
+      <c r="M347">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="348" spans="1:13">
+      <c r="A348">
+        <v>417414</v>
+      </c>
+      <c r="B348" t="s">
+        <v>341</v>
+      </c>
+      <c r="E348" t="s">
+        <v>11</v>
+      </c>
+      <c r="F348" t="s">
+        <v>12</v>
+      </c>
+      <c r="G348" t="s">
+        <v>344</v>
+      </c>
+      <c r="H348">
+        <v>8</v>
+      </c>
+      <c r="I348">
+        <v>1651203</v>
+      </c>
+      <c r="J348">
+        <v>0</v>
+      </c>
+      <c r="K348">
+        <v>0</v>
+      </c>
+      <c r="L348">
+        <v>0</v>
+      </c>
+      <c r="M348">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="349" spans="1:13">
+      <c r="A349">
+        <v>417414</v>
+      </c>
+      <c r="B349" t="s">
+        <v>290</v>
+      </c>
+      <c r="E349" t="s">
+        <v>11</v>
+      </c>
+      <c r="F349" t="s">
+        <v>12</v>
+      </c>
+      <c r="G349" t="s">
+        <v>344</v>
+      </c>
+      <c r="H349">
+        <v>8</v>
+      </c>
+      <c r="I349">
+        <v>115400</v>
+      </c>
+      <c r="J349">
+        <v>0</v>
+      </c>
+      <c r="K349">
+        <v>0</v>
+      </c>
+      <c r="L349">
+        <v>0</v>
+      </c>
+      <c r="M349">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="350" spans="1:13">
+      <c r="A350">
+        <v>417414</v>
+      </c>
+      <c r="B350" t="s">
+        <v>67</v>
+      </c>
+      <c r="E350" t="s">
+        <v>11</v>
+      </c>
+      <c r="F350" t="s">
+        <v>12</v>
+      </c>
+      <c r="G350" t="s">
+        <v>344</v>
+      </c>
+      <c r="H350">
+        <v>11</v>
+      </c>
+      <c r="I350">
+        <v>185385</v>
+      </c>
+      <c r="J350">
+        <v>0</v>
+      </c>
+      <c r="K350">
+        <v>0</v>
+      </c>
+      <c r="L350">
+        <v>0</v>
+      </c>
+      <c r="M350">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="351" spans="1:13">
+      <c r="A351">
+        <v>417414</v>
+      </c>
+      <c r="B351" t="s">
+        <v>291</v>
+      </c>
+      <c r="E351" t="s">
+        <v>11</v>
+      </c>
+      <c r="F351" t="s">
+        <v>12</v>
+      </c>
+      <c r="G351" t="s">
+        <v>344</v>
+      </c>
+      <c r="H351">
+        <v>8</v>
+      </c>
+      <c r="I351">
+        <v>115400</v>
+      </c>
+      <c r="J351">
+        <v>0</v>
+      </c>
+      <c r="K351">
+        <v>0</v>
+      </c>
+      <c r="L351">
+        <v>0</v>
+      </c>
+      <c r="M351">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="352" spans="1:13">
+      <c r="A352">
+        <v>417414</v>
+      </c>
+      <c r="B352" t="s">
+        <v>70</v>
+      </c>
+      <c r="E352" t="s">
+        <v>11</v>
+      </c>
+      <c r="F352" t="s">
+        <v>12</v>
+      </c>
+      <c r="G352" t="s">
+        <v>344</v>
+      </c>
+      <c r="H352">
+        <v>11</v>
+      </c>
+      <c r="I352">
+        <v>318500</v>
+      </c>
+      <c r="J352">
+        <v>0</v>
+      </c>
+      <c r="K352">
+        <v>0</v>
+      </c>
+      <c r="L352">
+        <v>0</v>
+      </c>
+      <c r="M352">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="353" spans="1:13">
+      <c r="A353">
+        <v>417414</v>
+      </c>
+      <c r="B353" t="s">
+        <v>292</v>
+      </c>
+      <c r="E353" t="s">
+        <v>11</v>
+      </c>
+      <c r="F353" t="s">
+        <v>12</v>
+      </c>
+      <c r="G353" t="s">
+        <v>344</v>
+      </c>
+      <c r="H353">
+        <v>8</v>
+      </c>
+      <c r="I353">
+        <v>65615</v>
+      </c>
+      <c r="J353">
+        <v>0</v>
+      </c>
+      <c r="K353">
+        <v>0</v>
+      </c>
+      <c r="L353">
+        <v>0</v>
+      </c>
+      <c r="M353">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="354" spans="1:13">
+      <c r="A354">
+        <v>417414</v>
+      </c>
+      <c r="B354" t="s">
+        <v>73</v>
+      </c>
+      <c r="E354" t="s">
+        <v>11</v>
+      </c>
+      <c r="F354" t="s">
+        <v>12</v>
+      </c>
+      <c r="G354" t="s">
+        <v>344</v>
+      </c>
+      <c r="H354">
+        <v>11</v>
+      </c>
+      <c r="I354">
+        <v>432455</v>
+      </c>
+      <c r="J354">
+        <v>0</v>
+      </c>
+      <c r="K354">
+        <v>0</v>
+      </c>
+      <c r="L354">
+        <v>0</v>
+      </c>
+      <c r="M354">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="355" spans="1:13">
+      <c r="A355">
+        <v>417414</v>
+      </c>
+      <c r="B355" t="s">
+        <v>221</v>
+      </c>
+      <c r="E355" t="s">
+        <v>11</v>
+      </c>
+      <c r="F355" t="s">
+        <v>12</v>
+      </c>
+      <c r="G355" t="s">
+        <v>344</v>
+      </c>
+      <c r="H355">
+        <v>11</v>
+      </c>
+      <c r="I355">
+        <v>89085</v>
+      </c>
+      <c r="J355">
+        <v>0</v>
+      </c>
+      <c r="K355">
+        <v>0</v>
+      </c>
+      <c r="L355">
+        <v>0</v>
+      </c>
+      <c r="M355">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="356" spans="1:13">
+      <c r="A356">
+        <v>417414</v>
+      </c>
+      <c r="B356" t="s">
+        <v>223</v>
+      </c>
+      <c r="E356" t="s">
+        <v>11</v>
+      </c>
+      <c r="F356" t="s">
+        <v>12</v>
+      </c>
+      <c r="G356" t="s">
+        <v>344</v>
+      </c>
+      <c r="H356">
+        <v>11</v>
+      </c>
+      <c r="I356">
+        <v>354710</v>
+      </c>
+      <c r="J356">
+        <v>0</v>
+      </c>
+      <c r="K356">
+        <v>0</v>
+      </c>
+      <c r="L356">
+        <v>0</v>
+      </c>
+      <c r="M356">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="357" spans="1:13">
+      <c r="A357">
+        <v>417414</v>
+      </c>
+      <c r="B357" t="s">
+        <v>331</v>
+      </c>
+      <c r="E357" t="s">
+        <v>11</v>
+      </c>
+      <c r="F357" t="s">
+        <v>12</v>
+      </c>
+      <c r="G357" t="s">
+        <v>344</v>
+      </c>
+      <c r="H357">
+        <v>8</v>
+      </c>
+      <c r="I357">
+        <v>1443765</v>
+      </c>
+      <c r="J357">
+        <v>0</v>
+      </c>
+      <c r="K357">
+        <v>0</v>
+      </c>
+      <c r="L357">
+        <v>0</v>
+      </c>
+      <c r="M357">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="358" spans="1:13">
+      <c r="A358">
+        <v>417414</v>
+      </c>
+      <c r="B358" t="s">
+        <v>225</v>
+      </c>
+      <c r="E358" t="s">
+        <v>11</v>
+      </c>
+      <c r="F358" t="s">
+        <v>12</v>
+      </c>
+      <c r="G358" t="s">
+        <v>344</v>
+      </c>
+      <c r="H358">
+        <v>11</v>
+      </c>
+      <c r="I358">
+        <v>544410</v>
+      </c>
+      <c r="J358">
+        <v>0</v>
+      </c>
+      <c r="K358">
+        <v>0</v>
+      </c>
+      <c r="L358">
+        <v>0</v>
+      </c>
+      <c r="M358">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="359" spans="1:13">
+      <c r="A359">
+        <v>417414</v>
+      </c>
+      <c r="B359" t="s">
+        <v>332</v>
+      </c>
+      <c r="E359" t="s">
+        <v>11</v>
+      </c>
+      <c r="F359" t="s">
+        <v>12</v>
+      </c>
+      <c r="G359" t="s">
+        <v>344</v>
+      </c>
+      <c r="H359">
+        <v>8</v>
+      </c>
+      <c r="I359">
+        <v>1659500</v>
+      </c>
+      <c r="J359">
+        <v>0</v>
+      </c>
+      <c r="K359">
+        <v>0</v>
+      </c>
+      <c r="L359">
+        <v>0</v>
+      </c>
+      <c r="M359">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="360" spans="1:13">
+      <c r="A360">
+        <v>417414</v>
+      </c>
+      <c r="B360" t="s">
+        <v>21</v>
+      </c>
+      <c r="E360" t="s">
+        <v>11</v>
+      </c>
+      <c r="F360" t="s">
+        <v>12</v>
+      </c>
+      <c r="G360" t="s">
+        <v>344</v>
+      </c>
+      <c r="H360">
+        <v>11</v>
+      </c>
+      <c r="I360">
+        <v>54700</v>
+      </c>
+      <c r="J360">
+        <v>0</v>
+      </c>
+      <c r="K360">
+        <v>0</v>
+      </c>
+      <c r="L360">
+        <v>0</v>
+      </c>
+      <c r="M360">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="361" spans="1:13">
+      <c r="A361">
+        <v>417414</v>
+      </c>
+      <c r="B361" t="s">
+        <v>226</v>
+      </c>
+      <c r="E361" t="s">
+        <v>11</v>
+      </c>
+      <c r="F361" t="s">
+        <v>12</v>
+      </c>
+      <c r="G361" t="s">
+        <v>344</v>
+      </c>
+      <c r="H361">
+        <v>11</v>
+      </c>
+      <c r="I361">
+        <v>302880</v>
+      </c>
+      <c r="J361">
+        <v>0</v>
+      </c>
+      <c r="K361">
+        <v>0</v>
+      </c>
+      <c r="L361">
+        <v>0</v>
+      </c>
+      <c r="M361">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="362" spans="1:13">
+      <c r="A362">
+        <v>417414</v>
+      </c>
+      <c r="B362" t="s">
+        <v>333</v>
+      </c>
+      <c r="E362" t="s">
+        <v>11</v>
+      </c>
+      <c r="F362" t="s">
+        <v>12</v>
+      </c>
+      <c r="G362" t="s">
+        <v>344</v>
+      </c>
+      <c r="H362">
+        <v>8</v>
+      </c>
+      <c r="I362">
+        <v>1659500</v>
+      </c>
+      <c r="J362">
+        <v>0</v>
+      </c>
+      <c r="K362">
+        <v>0</v>
+      </c>
+      <c r="L362">
+        <v>0</v>
+      </c>
+      <c r="M362">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="363" spans="1:13">
+      <c r="A363">
+        <v>417414</v>
+      </c>
+      <c r="B363" t="s">
+        <v>24</v>
+      </c>
+      <c r="E363" t="s">
+        <v>11</v>
+      </c>
+      <c r="F363" t="s">
+        <v>12</v>
+      </c>
+      <c r="G363" t="s">
+        <v>344</v>
+      </c>
+      <c r="H363">
+        <v>11</v>
+      </c>
+      <c r="I363">
+        <v>54700</v>
+      </c>
+      <c r="J363">
+        <v>0</v>
+      </c>
+      <c r="K363">
+        <v>0</v>
+      </c>
+      <c r="L363">
+        <v>0</v>
+      </c>
+      <c r="M363">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="364" spans="1:13">
+      <c r="A364">
+        <v>417414</v>
+      </c>
+      <c r="B364" t="s">
+        <v>27</v>
+      </c>
+      <c r="E364" t="s">
+        <v>11</v>
+      </c>
+      <c r="F364" t="s">
+        <v>12</v>
+      </c>
+      <c r="G364" t="s">
+        <v>344</v>
+      </c>
+      <c r="H364">
+        <v>11</v>
+      </c>
+      <c r="I364">
+        <v>168738</v>
+      </c>
+      <c r="J364">
+        <v>0</v>
+      </c>
+      <c r="K364">
+        <v>0</v>
+      </c>
+      <c r="L364">
+        <v>0</v>
+      </c>
+      <c r="M364">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="365" spans="1:13">
+      <c r="A365">
+        <v>417414</v>
+      </c>
+      <c r="B365" t="s">
+        <v>15</v>
+      </c>
+      <c r="E365" t="s">
+        <v>11</v>
+      </c>
+      <c r="F365" t="s">
+        <v>12</v>
+      </c>
+      <c r="G365" t="s">
+        <v>344</v>
+      </c>
+      <c r="H365">
+        <v>8</v>
+      </c>
+      <c r="I365">
+        <v>82210</v>
+      </c>
+      <c r="J365">
+        <v>0</v>
+      </c>
+      <c r="K365">
+        <v>0</v>
+      </c>
+      <c r="L365">
+        <v>0</v>
+      </c>
+      <c r="M365">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="366" spans="1:13">
+      <c r="A366">
+        <v>417414</v>
+      </c>
+      <c r="B366" t="s">
+        <v>33</v>
+      </c>
+      <c r="E366" t="s">
+        <v>11</v>
+      </c>
+      <c r="F366" t="s">
+        <v>12</v>
+      </c>
+      <c r="G366" t="s">
+        <v>344</v>
+      </c>
+      <c r="H366">
+        <v>8</v>
+      </c>
+      <c r="I366">
+        <v>1659500</v>
+      </c>
+      <c r="J366">
+        <v>0</v>
+      </c>
+      <c r="K366">
+        <v>0</v>
+      </c>
+      <c r="L366">
+        <v>0</v>
+      </c>
+      <c r="M366">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="367" spans="1:13">
+      <c r="A367">
+        <v>417414</v>
+      </c>
+      <c r="B367" t="s">
+        <v>93</v>
+      </c>
+      <c r="E367" t="s">
+        <v>11</v>
+      </c>
+      <c r="F367" t="s">
+        <v>12</v>
+      </c>
+      <c r="G367" t="s">
+        <v>344</v>
+      </c>
+      <c r="H367">
+        <v>8</v>
+      </c>
+      <c r="I367">
+        <v>1551633</v>
+      </c>
+      <c r="J367">
+        <v>0</v>
+      </c>
+      <c r="K367">
+        <v>0</v>
+      </c>
+      <c r="L367">
+        <v>0</v>
+      </c>
+      <c r="M367">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="368" spans="1:13">
+      <c r="A368">
+        <v>417414</v>
+      </c>
+      <c r="B368" t="s">
+        <v>100</v>
+      </c>
+      <c r="E368" t="s">
+        <v>11</v>
+      </c>
+      <c r="F368" t="s">
+        <v>12</v>
+      </c>
+      <c r="G368" t="s">
+        <v>344</v>
+      </c>
+      <c r="H368">
+        <v>8</v>
+      </c>
+      <c r="I368">
+        <v>14600</v>
+      </c>
+      <c r="J368">
+        <v>0</v>
+      </c>
+      <c r="K368">
+        <v>0</v>
+      </c>
+      <c r="L368">
+        <v>0</v>
+      </c>
+      <c r="M368">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="369" spans="1:13">
+      <c r="A369">
+        <v>417414</v>
+      </c>
+      <c r="B369" t="s">
+        <v>19</v>
+      </c>
+      <c r="E369" t="s">
+        <v>11</v>
+      </c>
+      <c r="F369" t="s">
+        <v>12</v>
+      </c>
+      <c r="G369" t="s">
+        <v>344</v>
+      </c>
+      <c r="H369">
+        <v>11</v>
+      </c>
+      <c r="I369">
+        <v>432455</v>
+      </c>
+      <c r="J369">
+        <v>0</v>
+      </c>
+      <c r="K369">
+        <v>0</v>
+      </c>
+      <c r="L369">
+        <v>0</v>
+      </c>
+      <c r="M369">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="370" spans="1:13">
+      <c r="A370">
+        <v>417414</v>
+      </c>
+      <c r="B370" t="s">
+        <v>105</v>
+      </c>
+      <c r="E370" t="s">
+        <v>11</v>
+      </c>
+      <c r="F370" t="s">
+        <v>12</v>
+      </c>
+      <c r="G370" t="s">
+        <v>344</v>
+      </c>
+      <c r="H370">
+        <v>8</v>
+      </c>
+      <c r="I370">
+        <v>14600</v>
+      </c>
+      <c r="J370">
+        <v>0</v>
+      </c>
+      <c r="K370">
+        <v>0</v>
+      </c>
+      <c r="L370">
+        <v>0</v>
+      </c>
+      <c r="M370">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="371" spans="1:13">
+      <c r="A371">
+        <v>417414</v>
+      </c>
+      <c r="B371" t="s">
+        <v>22</v>
+      </c>
+      <c r="E371" t="s">
+        <v>11</v>
+      </c>
+      <c r="F371" t="s">
+        <v>12</v>
+      </c>
+      <c r="G371" t="s">
+        <v>344</v>
+      </c>
+      <c r="H371">
+        <v>11</v>
+      </c>
+      <c r="I371">
+        <v>458370</v>
+      </c>
+      <c r="J371">
+        <v>0</v>
+      </c>
+      <c r="K371">
+        <v>0</v>
+      </c>
+      <c r="L371">
+        <v>0</v>
+      </c>
+      <c r="M371">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="372" spans="1:13">
+      <c r="A372">
+        <v>417414</v>
+      </c>
+      <c r="B372" t="s">
+        <v>25</v>
+      </c>
+      <c r="E372" t="s">
+        <v>11</v>
+      </c>
+      <c r="F372" t="s">
+        <v>12</v>
+      </c>
+      <c r="G372" t="s">
+        <v>344</v>
+      </c>
+      <c r="H372">
+        <v>11</v>
+      </c>
+      <c r="I372">
+        <v>699900</v>
+      </c>
+      <c r="J372">
+        <v>0</v>
+      </c>
+      <c r="K372">
+        <v>0</v>
+      </c>
+      <c r="L372">
+        <v>0</v>
+      </c>
+      <c r="M372">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="373" spans="1:13">
+      <c r="A373">
+        <v>417414</v>
+      </c>
+      <c r="B373" t="s">
+        <v>23</v>
+      </c>
+      <c r="E373" t="s">
+        <v>11</v>
+      </c>
+      <c r="F373" t="s">
+        <v>12</v>
+      </c>
+      <c r="G373" t="s">
+        <v>344</v>
+      </c>
+      <c r="H373">
+        <v>8</v>
+      </c>
+      <c r="I373">
+        <v>14600</v>
+      </c>
+      <c r="J373">
+        <v>0</v>
+      </c>
+      <c r="K373">
+        <v>0</v>
+      </c>
+      <c r="L373">
+        <v>0</v>
+      </c>
+      <c r="M373">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="374" spans="1:13">
+      <c r="A374">
+        <v>417414</v>
+      </c>
+      <c r="B374" t="s">
+        <v>254</v>
+      </c>
+      <c r="E374" t="s">
+        <v>11</v>
+      </c>
+      <c r="F374" t="s">
+        <v>12</v>
+      </c>
+      <c r="G374" t="s">
+        <v>344</v>
+      </c>
+      <c r="H374">
+        <v>11</v>
+      </c>
+      <c r="I374">
+        <v>699900</v>
+      </c>
+      <c r="J374">
+        <v>0</v>
+      </c>
+      <c r="K374">
+        <v>0</v>
+      </c>
+      <c r="L374">
+        <v>0</v>
+      </c>
+      <c r="M374">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="375" spans="1:13">
+      <c r="A375">
+        <v>417414</v>
+      </c>
+      <c r="B375" t="s">
+        <v>30</v>
+      </c>
+      <c r="E375" t="s">
+        <v>11</v>
+      </c>
+      <c r="F375" t="s">
+        <v>12</v>
+      </c>
+      <c r="G375" t="s">
+        <v>344</v>
+      </c>
+      <c r="H375">
+        <v>11</v>
+      </c>
+      <c r="I375">
+        <v>699900</v>
+      </c>
+      <c r="J375">
+        <v>0</v>
+      </c>
+      <c r="K375">
+        <v>0</v>
+      </c>
+      <c r="L375">
+        <v>0</v>
+      </c>
+      <c r="M375">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="376" spans="1:13">
+      <c r="A376">
+        <v>417414</v>
+      </c>
+      <c r="B376" t="s">
+        <v>32</v>
+      </c>
+      <c r="E376" t="s">
+        <v>11</v>
+      </c>
+      <c r="F376" t="s">
+        <v>12</v>
+      </c>
+      <c r="G376" t="s">
+        <v>344</v>
+      </c>
+      <c r="H376">
+        <v>11</v>
+      </c>
+      <c r="I376">
+        <v>118145</v>
+      </c>
+      <c r="J376">
+        <v>0</v>
+      </c>
+      <c r="K376">
+        <v>0</v>
+      </c>
+      <c r="L376">
+        <v>0</v>
+      </c>
+      <c r="M376">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="377" spans="1:13">
+      <c r="A377">
+        <v>417414</v>
+      </c>
+      <c r="B377" t="s">
+        <v>16</v>
+      </c>
+      <c r="E377" t="s">
+        <v>11</v>
+      </c>
+      <c r="F377" t="s">
+        <v>12</v>
+      </c>
+      <c r="G377" t="s">
+        <v>344</v>
+      </c>
+      <c r="H377">
+        <v>11</v>
+      </c>
+      <c r="I377">
+        <v>699900</v>
+      </c>
+      <c r="J377">
+        <v>0</v>
+      </c>
+      <c r="K377">
+        <v>0</v>
+      </c>
+      <c r="L377">
+        <v>0</v>
+      </c>
+      <c r="M377">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="378" spans="1:13">
+      <c r="A378">
+        <v>417414</v>
+      </c>
+      <c r="B378" t="s">
+        <v>35</v>
+      </c>
+      <c r="E378" t="s">
+        <v>11</v>
+      </c>
+      <c r="F378" t="s">
+        <v>12</v>
+      </c>
+      <c r="G378" t="s">
+        <v>344</v>
+      </c>
+      <c r="H378">
+        <v>11</v>
+      </c>
+      <c r="I378">
+        <v>480955</v>
+      </c>
+      <c r="J378">
+        <v>0</v>
+      </c>
+      <c r="K378">
+        <v>0</v>
+      </c>
+      <c r="L378">
+        <v>0</v>
+      </c>
+      <c r="M378">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="379" spans="1:13">
+      <c r="A379">
+        <v>417414</v>
+      </c>
+      <c r="B379" t="s">
+        <v>88</v>
+      </c>
+      <c r="E379" t="s">
+        <v>11</v>
+      </c>
+      <c r="F379" t="s">
+        <v>12</v>
+      </c>
+      <c r="G379" t="s">
+        <v>344</v>
+      </c>
+      <c r="H379">
+        <v>8</v>
+      </c>
+      <c r="I379">
+        <v>14600</v>
+      </c>
+      <c r="J379">
+        <v>0</v>
+      </c>
+      <c r="K379">
+        <v>0</v>
+      </c>
+      <c r="L379">
+        <v>0</v>
+      </c>
+      <c r="M379">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="380" spans="1:13">
+      <c r="A380">
+        <v>417414</v>
+      </c>
+      <c r="B380" t="s">
+        <v>99</v>
+      </c>
+      <c r="E380" t="s">
+        <v>11</v>
+      </c>
+      <c r="F380" t="s">
+        <v>12</v>
+      </c>
+      <c r="G380" t="s">
+        <v>344</v>
+      </c>
+      <c r="H380">
+        <v>8</v>
+      </c>
+      <c r="I380">
+        <v>115400</v>
+      </c>
+      <c r="J380">
+        <v>0</v>
+      </c>
+      <c r="K380">
+        <v>0</v>
+      </c>
+      <c r="L380">
+        <v>0</v>
+      </c>
+      <c r="M380">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="381" spans="1:13">
+      <c r="A381">
+        <v>417414</v>
+      </c>
+      <c r="B381" t="s">
+        <v>237</v>
+      </c>
+      <c r="E381" t="s">
+        <v>11</v>
+      </c>
+      <c r="F381" t="s">
+        <v>12</v>
+      </c>
+      <c r="G381" t="s">
+        <v>344</v>
+      </c>
+      <c r="H381">
+        <v>11</v>
+      </c>
+      <c r="I381">
+        <v>159200</v>
+      </c>
+      <c r="J381">
+        <v>0</v>
+      </c>
+      <c r="K381">
+        <v>0</v>
+      </c>
+      <c r="L381">
+        <v>0</v>
+      </c>
+      <c r="M381">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="382" spans="1:13">
+      <c r="A382">
+        <v>417414</v>
+      </c>
+      <c r="B382" t="s">
+        <v>45</v>
+      </c>
+      <c r="E382" t="s">
+        <v>11</v>
+      </c>
+      <c r="F382" t="s">
+        <v>12</v>
+      </c>
+      <c r="G382" t="s">
+        <v>344</v>
+      </c>
+      <c r="H382">
+        <v>8</v>
+      </c>
+      <c r="I382">
+        <v>49020</v>
+      </c>
+      <c r="J382">
+        <v>0</v>
+      </c>
+      <c r="K382">
+        <v>0</v>
+      </c>
+      <c r="L382">
+        <v>0</v>
+      </c>
+      <c r="M382">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="383" spans="1:13">
+      <c r="A383">
+        <v>417414</v>
+      </c>
+      <c r="B383" t="s">
+        <v>49</v>
+      </c>
+      <c r="E383" t="s">
+        <v>11</v>
+      </c>
+      <c r="F383" t="s">
+        <v>12</v>
+      </c>
+      <c r="G383" t="s">
+        <v>344</v>
+      </c>
+      <c r="H383">
+        <v>11</v>
+      </c>
+      <c r="I383">
+        <v>510200</v>
+      </c>
+      <c r="J383">
+        <v>0</v>
+      </c>
+      <c r="K383">
+        <v>0</v>
+      </c>
+      <c r="L383">
+        <v>0</v>
+      </c>
+      <c r="M383">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="384" spans="1:13">
+      <c r="A384">
+        <v>417414</v>
+      </c>
+      <c r="B384" t="s">
+        <v>239</v>
+      </c>
+      <c r="E384" t="s">
+        <v>11</v>
+      </c>
+      <c r="F384" t="s">
+        <v>12</v>
+      </c>
+      <c r="G384" t="s">
+        <v>344</v>
+      </c>
+      <c r="H384">
+        <v>11</v>
+      </c>
+      <c r="I384">
+        <v>185055</v>
+      </c>
+      <c r="J384">
+        <v>0</v>
+      </c>
+      <c r="K384">
+        <v>0</v>
+      </c>
+      <c r="L384">
+        <v>0</v>
+      </c>
+      <c r="M384">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="385" spans="1:13">
+      <c r="A385">
+        <v>417414</v>
+      </c>
+      <c r="B385" t="s">
+        <v>47</v>
+      </c>
+      <c r="E385" t="s">
+        <v>11</v>
+      </c>
+      <c r="F385" t="s">
+        <v>12</v>
+      </c>
+      <c r="G385" t="s">
+        <v>344</v>
+      </c>
+      <c r="H385">
+        <v>11</v>
+      </c>
+      <c r="I385">
+        <v>558700</v>
+      </c>
+      <c r="J385">
+        <v>0</v>
+      </c>
+      <c r="K385">
+        <v>0</v>
+      </c>
+      <c r="L385">
+        <v>0</v>
+      </c>
+      <c r="M385">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="386" spans="1:13">
+      <c r="A386">
+        <v>417414</v>
+      </c>
+      <c r="B386" t="s">
+        <v>51</v>
+      </c>
+      <c r="E386" t="s">
+        <v>11</v>
+      </c>
+      <c r="F386" t="s">
+        <v>12</v>
+      </c>
+      <c r="G386" t="s">
+        <v>344</v>
+      </c>
+      <c r="H386">
+        <v>11</v>
+      </c>
+      <c r="I386">
+        <v>510200</v>
+      </c>
+      <c r="J386">
+        <v>0</v>
+      </c>
+      <c r="K386">
+        <v>0</v>
+      </c>
+      <c r="L386">
+        <v>0</v>
+      </c>
+      <c r="M386">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="387" spans="1:13">
+      <c r="A387">
+        <v>417414</v>
+      </c>
+      <c r="B387" t="s">
+        <v>240</v>
+      </c>
+      <c r="E387" t="s">
+        <v>11</v>
+      </c>
+      <c r="F387" t="s">
+        <v>12</v>
+      </c>
+      <c r="G387" t="s">
+        <v>344</v>
+      </c>
+      <c r="H387">
+        <v>11</v>
+      </c>
+      <c r="I387">
+        <v>328795</v>
+      </c>
+      <c r="J387">
+        <v>0</v>
+      </c>
+      <c r="K387">
+        <v>0</v>
+      </c>
+      <c r="L387">
+        <v>0</v>
+      </c>
+      <c r="M387">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="388" spans="1:13">
+      <c r="A388">
+        <v>417414</v>
+      </c>
+      <c r="B388" t="s">
+        <v>242</v>
+      </c>
+      <c r="E388" t="s">
+        <v>11</v>
+      </c>
+      <c r="F388" t="s">
+        <v>12</v>
+      </c>
+      <c r="G388" t="s">
+        <v>344</v>
+      </c>
+      <c r="H388">
+        <v>11</v>
+      </c>
+      <c r="I388">
+        <v>363100</v>
+      </c>
+      <c r="J388">
+        <v>0</v>
+      </c>
+      <c r="K388">
+        <v>0</v>
+      </c>
+      <c r="L388">
+        <v>0</v>
+      </c>
+      <c r="M388">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="389" spans="1:13">
+      <c r="A389">
+        <v>417414</v>
+      </c>
+      <c r="B389" t="s">
+        <v>71</v>
+      </c>
+      <c r="E389" t="s">
+        <v>11</v>
+      </c>
+      <c r="F389" t="s">
+        <v>12</v>
+      </c>
+      <c r="G389" t="s">
+        <v>344</v>
+      </c>
+      <c r="H389">
+        <v>11</v>
+      </c>
+      <c r="I389">
+        <v>432455</v>
+      </c>
+      <c r="J389">
+        <v>0</v>
+      </c>
+      <c r="K389">
+        <v>0</v>
+      </c>
+      <c r="L389">
+        <v>0</v>
+      </c>
+      <c r="M389">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="390" spans="1:13">
+      <c r="A390">
+        <v>417414</v>
+      </c>
+      <c r="B390" t="s">
+        <v>89</v>
+      </c>
+      <c r="E390" t="s">
+        <v>11</v>
+      </c>
+      <c r="F390" t="s">
+        <v>12</v>
+      </c>
+      <c r="G390" t="s">
+        <v>344</v>
+      </c>
+      <c r="H390">
+        <v>8</v>
+      </c>
+      <c r="I390">
+        <v>98805</v>
+      </c>
+      <c r="J390">
+        <v>0</v>
+      </c>
+      <c r="K390">
+        <v>0</v>
+      </c>
+      <c r="L390">
+        <v>0</v>
+      </c>
+      <c r="M390">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="391" spans="1:13">
+      <c r="A391">
+        <v>417414</v>
+      </c>
+      <c r="B391" t="s">
+        <v>325</v>
+      </c>
+      <c r="E391" t="s">
+        <v>11</v>
+      </c>
+      <c r="F391" t="s">
+        <v>12</v>
+      </c>
+      <c r="G391" t="s">
+        <v>344</v>
+      </c>
+      <c r="H391">
+        <v>8</v>
+      </c>
+      <c r="I391">
+        <v>1642905</v>
+      </c>
+      <c r="J391">
+        <v>0</v>
+      </c>
+      <c r="K391">
+        <v>0</v>
+      </c>
+      <c r="L391">
+        <v>0</v>
+      </c>
+      <c r="M391">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="392" spans="1:13">
+      <c r="A392">
+        <v>417414</v>
+      </c>
+      <c r="B392" t="s">
+        <v>251</v>
+      </c>
+      <c r="E392" t="s">
+        <v>11</v>
+      </c>
+      <c r="F392" t="s">
+        <v>12</v>
+      </c>
+      <c r="G392" t="s">
+        <v>344</v>
+      </c>
+      <c r="H392">
+        <v>11</v>
+      </c>
+      <c r="I392">
+        <v>81885</v>
+      </c>
+      <c r="J392">
+        <v>0</v>
+      </c>
+      <c r="K392">
+        <v>0</v>
+      </c>
+      <c r="L392">
+        <v>0</v>
+      </c>
+      <c r="M392">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="393" spans="1:13">
+      <c r="A393">
+        <v>417414</v>
+      </c>
+      <c r="B393" t="s">
+        <v>301</v>
+      </c>
+      <c r="E393" t="s">
+        <v>11</v>
+      </c>
+      <c r="F393" t="s">
+        <v>12</v>
+      </c>
+      <c r="G393" t="s">
+        <v>344</v>
+      </c>
+      <c r="H393">
+        <v>8</v>
+      </c>
+      <c r="I393">
+        <v>99210</v>
+      </c>
+      <c r="J393">
+        <v>0</v>
+      </c>
+      <c r="K393">
+        <v>0</v>
+      </c>
+      <c r="L393">
+        <v>0</v>
+      </c>
+      <c r="M393">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="394" spans="1:13">
+      <c r="A394">
+        <v>417414</v>
+      </c>
+      <c r="B394" t="s">
+        <v>255</v>
+      </c>
+      <c r="E394" t="s">
+        <v>11</v>
+      </c>
+      <c r="F394" t="s">
+        <v>12</v>
+      </c>
+      <c r="G394" t="s">
+        <v>344</v>
+      </c>
+      <c r="H394">
+        <v>11</v>
+      </c>
+      <c r="I394">
+        <v>211300</v>
+      </c>
+      <c r="J394">
+        <v>0</v>
+      </c>
+      <c r="K394">
+        <v>0</v>
+      </c>
+      <c r="L394">
+        <v>0</v>
+      </c>
+      <c r="M394">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="395" spans="1:13">
+      <c r="A395">
+        <v>417414</v>
+      </c>
+      <c r="B395" t="s">
+        <v>17</v>
+      </c>
+      <c r="E395" t="s">
+        <v>11</v>
+      </c>
+      <c r="F395" t="s">
+        <v>12</v>
+      </c>
+      <c r="G395" t="s">
+        <v>344</v>
+      </c>
+      <c r="H395">
+        <v>8</v>
+      </c>
+      <c r="I395">
+        <v>132400</v>
+      </c>
+      <c r="J395">
+        <v>0</v>
+      </c>
+      <c r="K395">
+        <v>0</v>
+      </c>
+      <c r="L395">
+        <v>0</v>
+      </c>
+      <c r="M395">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="396" spans="1:13">
+      <c r="A396">
+        <v>417414</v>
+      </c>
+      <c r="B396" t="s">
+        <v>46</v>
+      </c>
+      <c r="E396" t="s">
+        <v>11</v>
+      </c>
+      <c r="F396" t="s">
+        <v>12</v>
+      </c>
+      <c r="G396" t="s">
+        <v>344</v>
+      </c>
+      <c r="H396">
+        <v>8</v>
+      </c>
+      <c r="I396">
+        <v>65615</v>
+      </c>
+      <c r="J396">
+        <v>0</v>
+      </c>
+      <c r="K396">
+        <v>0</v>
+      </c>
+      <c r="L396">
+        <v>0</v>
+      </c>
+      <c r="M396">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="397" spans="1:13">
+      <c r="A397">
+        <v>417414</v>
+      </c>
+      <c r="B397" t="s">
+        <v>256</v>
+      </c>
+      <c r="E397" t="s">
+        <v>11</v>
+      </c>
+      <c r="F397" t="s">
+        <v>12</v>
+      </c>
+      <c r="G397" t="s">
+        <v>344</v>
+      </c>
+      <c r="H397">
+        <v>11</v>
+      </c>
+      <c r="I397">
+        <v>484285</v>
+      </c>
+      <c r="J397">
+        <v>0</v>
+      </c>
+      <c r="K397">
+        <v>0</v>
+      </c>
+      <c r="L397">
+        <v>0</v>
+      </c>
+      <c r="M397">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="398" spans="1:13">
+      <c r="A398">
+        <v>417414</v>
+      </c>
+      <c r="B398" t="s">
+        <v>327</v>
+      </c>
+      <c r="E398" t="s">
+        <v>11</v>
+      </c>
+      <c r="F398" t="s">
+        <v>12</v>
+      </c>
+      <c r="G398" t="s">
+        <v>344</v>
+      </c>
+      <c r="H398">
+        <v>8</v>
+      </c>
+      <c r="I398">
+        <v>1659500</v>
+      </c>
+      <c r="J398">
+        <v>0</v>
+      </c>
+      <c r="K398">
+        <v>0</v>
+      </c>
+      <c r="L398">
+        <v>0</v>
+      </c>
+      <c r="M398">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="399" spans="1:13">
+      <c r="A399">
+        <v>417414</v>
+      </c>
+      <c r="B399" t="s">
+        <v>328</v>
+      </c>
+      <c r="E399" t="s">
+        <v>11</v>
+      </c>
+      <c r="F399" t="s">
+        <v>12</v>
+      </c>
+      <c r="G399" t="s">
+        <v>344</v>
+      </c>
+      <c r="H399">
+        <v>8</v>
+      </c>
+      <c r="I399">
+        <v>98805</v>
+      </c>
+      <c r="J399">
+        <v>0</v>
+      </c>
+      <c r="K399">
+        <v>0</v>
+      </c>
+      <c r="L399">
+        <v>0</v>
+      </c>
+      <c r="M399">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="400" spans="1:13">
+      <c r="A400">
+        <v>417414</v>
+      </c>
+      <c r="B400" t="s">
+        <v>14</v>
+      </c>
+      <c r="E400" t="s">
+        <v>11</v>
+      </c>
+      <c r="F400" t="s">
+        <v>12</v>
+      </c>
+      <c r="G400" t="s">
+        <v>344</v>
+      </c>
+      <c r="H400">
+        <v>8</v>
+      </c>
+      <c r="I400">
+        <v>1651203</v>
+      </c>
+      <c r="J400">
+        <v>0</v>
+      </c>
+      <c r="K400">
+        <v>0</v>
+      </c>
+      <c r="L400">
+        <v>0</v>
+      </c>
+      <c r="M400">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="401" spans="1:13">
+      <c r="A401">
+        <v>417414</v>
+      </c>
+      <c r="B401" t="s">
+        <v>34</v>
+      </c>
+      <c r="E401" t="s">
+        <v>11</v>
+      </c>
+      <c r="F401" t="s">
+        <v>12</v>
+      </c>
+      <c r="G401" t="s">
+        <v>344</v>
+      </c>
+      <c r="H401">
+        <v>8</v>
+      </c>
+      <c r="I401">
+        <v>98805</v>
+      </c>
+      <c r="J401">
+        <v>0</v>
+      </c>
+      <c r="K401">
+        <v>0</v>
+      </c>
+      <c r="L401">
+        <v>0</v>
+      </c>
+      <c r="M401">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="402" spans="1:13">
+      <c r="A402">
+        <v>417414</v>
+      </c>
+      <c r="B402" t="s">
+        <v>169</v>
+      </c>
+      <c r="E402" t="s">
+        <v>11</v>
+      </c>
+      <c r="F402" t="s">
+        <v>12</v>
+      </c>
+      <c r="G402" t="s">
+        <v>344</v>
+      </c>
+      <c r="H402">
+        <v>11</v>
+      </c>
+      <c r="I402">
+        <v>413000</v>
+      </c>
+      <c r="J402">
+        <v>0</v>
+      </c>
+      <c r="K402">
+        <v>0</v>
+      </c>
+      <c r="L402">
+        <v>0</v>
+      </c>
+      <c r="M402">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="403" spans="1:13">
+      <c r="A403">
+        <v>417414</v>
+      </c>
+      <c r="B403" t="s">
+        <v>56</v>
+      </c>
+      <c r="E403" t="s">
+        <v>11</v>
+      </c>
+      <c r="F403" t="s">
+        <v>12</v>
+      </c>
+      <c r="G403" t="s">
+        <v>344</v>
+      </c>
+      <c r="H403">
+        <v>11</v>
+      </c>
+      <c r="I403">
+        <v>432455</v>
+      </c>
+      <c r="J403">
+        <v>0</v>
+      </c>
+      <c r="K403">
+        <v>0</v>
+      </c>
+      <c r="L403">
+        <v>0</v>
+      </c>
+      <c r="M403">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="404" spans="1:13">
+      <c r="A404">
+        <v>417414</v>
+      </c>
+      <c r="B404" t="s">
+        <v>175</v>
+      </c>
+      <c r="E404" t="s">
+        <v>11</v>
+      </c>
+      <c r="F404" t="s">
+        <v>12</v>
+      </c>
+      <c r="G404" t="s">
+        <v>344</v>
+      </c>
+      <c r="H404">
+        <v>11</v>
+      </c>
+      <c r="I404">
+        <v>208848</v>
+      </c>
+      <c r="J404">
+        <v>0</v>
+      </c>
+      <c r="K404">
+        <v>0</v>
+      </c>
+      <c r="L404">
+        <v>0</v>
+      </c>
+      <c r="M404">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="405" spans="1:13">
+      <c r="A405">
+        <v>417414</v>
+      </c>
+      <c r="B405" t="s">
+        <v>36</v>
+      </c>
+      <c r="E405" t="s">
+        <v>11</v>
+      </c>
+      <c r="F405" t="s">
+        <v>12</v>
+      </c>
+      <c r="G405" t="s">
+        <v>344</v>
+      </c>
+      <c r="H405">
+        <v>8</v>
+      </c>
+      <c r="I405">
+        <v>14600</v>
+      </c>
+      <c r="J405">
+        <v>0</v>
+      </c>
+      <c r="K405">
+        <v>0</v>
+      </c>
+      <c r="L405">
+        <v>0</v>
+      </c>
+      <c r="M405">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="406" spans="1:13">
+      <c r="A406">
+        <v>417414</v>
+      </c>
+      <c r="B406" t="s">
+        <v>38</v>
+      </c>
+      <c r="E406" t="s">
+        <v>11</v>
+      </c>
+      <c r="F406" t="s">
+        <v>12</v>
+      </c>
+      <c r="G406" t="s">
+        <v>344</v>
+      </c>
+      <c r="H406">
+        <v>8</v>
+      </c>
+      <c r="I406">
+        <v>14600</v>
+      </c>
+      <c r="J406">
+        <v>0</v>
+      </c>
+      <c r="K406">
+        <v>0</v>
+      </c>
+      <c r="L406">
+        <v>0</v>
+      </c>
+      <c r="M406">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="407" spans="1:13">
+      <c r="A407">
+        <v>417414</v>
+      </c>
+      <c r="B407" t="s">
+        <v>59</v>
+      </c>
+      <c r="E407" t="s">
+        <v>11</v>
+      </c>
+      <c r="F407" t="s">
+        <v>12</v>
+      </c>
+      <c r="G407" t="s">
+        <v>344</v>
+      </c>
+      <c r="H407">
+        <v>11</v>
+      </c>
+      <c r="I407">
+        <v>484285</v>
+      </c>
+      <c r="J407">
+        <v>0</v>
+      </c>
+      <c r="K407">
+        <v>0</v>
+      </c>
+      <c r="L407">
+        <v>0</v>
+      </c>
+      <c r="M407">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="408" spans="1:13">
+      <c r="A408">
+        <v>417414</v>
+      </c>
+      <c r="B408" t="s">
+        <v>40</v>
+      </c>
+      <c r="E408" t="s">
+        <v>11</v>
+      </c>
+      <c r="F408" t="s">
+        <v>12</v>
+      </c>
+      <c r="G408" t="s">
+        <v>344</v>
+      </c>
+      <c r="H408">
+        <v>8</v>
+      </c>
+      <c r="I408">
+        <v>14600</v>
+      </c>
+      <c r="J408">
+        <v>0</v>
+      </c>
+      <c r="K408">
+        <v>0</v>
+      </c>
+      <c r="L408">
+        <v>0</v>
+      </c>
+      <c r="M408">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="409" spans="1:13">
+      <c r="A409">
+        <v>417414</v>
+      </c>
+      <c r="B409" t="s">
+        <v>42</v>
+      </c>
+      <c r="E409" t="s">
+        <v>11</v>
+      </c>
+      <c r="F409" t="s">
+        <v>12</v>
+      </c>
+      <c r="G409" t="s">
+        <v>344</v>
+      </c>
+      <c r="H409">
+        <v>8</v>
+      </c>
+      <c r="I409">
+        <v>14600</v>
+      </c>
+      <c r="J409">
+        <v>0</v>
+      </c>
+      <c r="K409">
+        <v>0</v>
+      </c>
+      <c r="L409">
+        <v>0</v>
+      </c>
+      <c r="M409">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="410" spans="1:13">
+      <c r="A410">
+        <v>417414</v>
+      </c>
+      <c r="B410" t="s">
+        <v>188</v>
+      </c>
+      <c r="E410" t="s">
+        <v>11</v>
+      </c>
+      <c r="F410" t="s">
+        <v>12</v>
+      </c>
+      <c r="G410" t="s">
+        <v>344</v>
+      </c>
+      <c r="H410">
+        <v>11</v>
+      </c>
+      <c r="I410">
+        <v>351380</v>
+      </c>
+      <c r="J410">
+        <v>0</v>
+      </c>
+      <c r="K410">
+        <v>0</v>
+      </c>
+      <c r="L410">
+        <v>0</v>
+      </c>
+      <c r="M410">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="411" spans="1:13">
+      <c r="A411">
+        <v>417414</v>
+      </c>
+      <c r="B411" t="s">
+        <v>63</v>
+      </c>
+      <c r="E411" t="s">
+        <v>11</v>
+      </c>
+      <c r="F411" t="s">
+        <v>12</v>
+      </c>
+      <c r="G411" t="s">
+        <v>344</v>
+      </c>
+      <c r="H411">
+        <v>8</v>
+      </c>
+      <c r="I411">
+        <v>115400</v>
+      </c>
+      <c r="J411">
+        <v>0</v>
+      </c>
+      <c r="K411">
+        <v>0</v>
+      </c>
+      <c r="L411">
+        <v>0</v>
+      </c>
+      <c r="M411">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="412" spans="1:13">
+      <c r="A412">
+        <v>417414</v>
+      </c>
+      <c r="B412" t="s">
+        <v>65</v>
+      </c>
+      <c r="E412" t="s">
+        <v>11</v>
+      </c>
+      <c r="F412" t="s">
+        <v>12</v>
+      </c>
+      <c r="G412" t="s">
+        <v>344</v>
+      </c>
+      <c r="H412">
+        <v>8</v>
+      </c>
+      <c r="I412">
+        <v>1642905</v>
+      </c>
+      <c r="J412">
+        <v>0</v>
+      </c>
+      <c r="K412">
+        <v>0</v>
+      </c>
+      <c r="L412">
+        <v>0</v>
+      </c>
+      <c r="M412">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="413" spans="1:13">
+      <c r="A413">
+        <v>417414</v>
+      </c>
+      <c r="B413" t="s">
+        <v>66</v>
+      </c>
+      <c r="E413" t="s">
+        <v>11</v>
+      </c>
+      <c r="F413" t="s">
+        <v>12</v>
+      </c>
+      <c r="G413" t="s">
+        <v>344</v>
+      </c>
+      <c r="H413">
+        <v>8</v>
+      </c>
+      <c r="I413">
+        <v>1651203</v>
+      </c>
+      <c r="J413">
+        <v>0</v>
+      </c>
+      <c r="K413">
+        <v>0</v>
+      </c>
+      <c r="L413">
+        <v>0</v>
+      </c>
+      <c r="M413">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="414" spans="1:13">
+      <c r="A414">
+        <v>417414</v>
+      </c>
+      <c r="B414" t="s">
+        <v>174</v>
+      </c>
+      <c r="E414" t="s">
+        <v>11</v>
+      </c>
+      <c r="F414" t="s">
+        <v>12</v>
+      </c>
+      <c r="G414" t="s">
+        <v>344</v>
+      </c>
+      <c r="H414">
+        <v>11</v>
+      </c>
+      <c r="I414">
+        <v>54700</v>
+      </c>
+      <c r="J414">
+        <v>0</v>
+      </c>
+      <c r="K414">
+        <v>0</v>
+      </c>
+      <c r="L414">
+        <v>0</v>
+      </c>
+      <c r="M414">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="415" spans="1:13">
+      <c r="A415">
+        <v>417414</v>
+      </c>
+      <c r="B415" t="s">
+        <v>69</v>
+      </c>
+      <c r="E415" t="s">
+        <v>11</v>
+      </c>
+      <c r="F415" t="s">
+        <v>12</v>
+      </c>
+      <c r="G415" t="s">
+        <v>344</v>
+      </c>
+      <c r="H415">
+        <v>8</v>
+      </c>
+      <c r="I415">
+        <v>1634608</v>
+      </c>
+      <c r="J415">
+        <v>0</v>
+      </c>
+      <c r="K415">
+        <v>0</v>
+      </c>
+      <c r="L415">
+        <v>0</v>
+      </c>
+      <c r="M415">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="416" spans="1:13">
+      <c r="A416">
+        <v>417414</v>
+      </c>
+      <c r="B416" t="s">
+        <v>177</v>
+      </c>
+      <c r="E416" t="s">
+        <v>11</v>
+      </c>
+      <c r="F416" t="s">
+        <v>12</v>
+      </c>
+      <c r="G416" t="s">
+        <v>344</v>
+      </c>
+      <c r="H416">
+        <v>11</v>
+      </c>
+      <c r="I416">
+        <v>814010</v>
+      </c>
+      <c r="J416">
+        <v>0</v>
+      </c>
+      <c r="K416">
+        <v>0</v>
+      </c>
+      <c r="L416">
+        <v>0</v>
+      </c>
+      <c r="M416">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="417" spans="1:13">
+      <c r="A417">
+        <v>417414</v>
+      </c>
+      <c r="B417" t="s">
+        <v>54</v>
+      </c>
+      <c r="E417" t="s">
+        <v>11</v>
+      </c>
+      <c r="F417" t="s">
+        <v>12</v>
+      </c>
+      <c r="G417" t="s">
+        <v>344</v>
+      </c>
+      <c r="H417">
+        <v>8</v>
+      </c>
+      <c r="I417">
+        <v>14600</v>
+      </c>
+      <c r="J417">
+        <v>0</v>
+      </c>
+      <c r="K417">
+        <v>0</v>
+      </c>
+      <c r="L417">
+        <v>0</v>
+      </c>
+      <c r="M417">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="418" spans="1:13">
+      <c r="A418">
+        <v>417414</v>
+      </c>
+      <c r="B418" t="s">
+        <v>180</v>
+      </c>
+      <c r="E418" t="s">
+        <v>11</v>
+      </c>
+      <c r="F418" t="s">
+        <v>12</v>
+      </c>
+      <c r="G418" t="s">
+        <v>344</v>
+      </c>
+      <c r="H418">
+        <v>11</v>
+      </c>
+      <c r="I418">
+        <v>312600</v>
+      </c>
+      <c r="J418">
+        <v>0</v>
+      </c>
+      <c r="K418">
+        <v>0</v>
+      </c>
+      <c r="L418">
+        <v>0</v>
+      </c>
+      <c r="M418">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="419" spans="1:13">
+      <c r="A419">
+        <v>417414</v>
+      </c>
+      <c r="B419" t="s">
+        <v>84</v>
+      </c>
+      <c r="E419" t="s">
+        <v>11</v>
+      </c>
+      <c r="F419" t="s">
+        <v>12</v>
+      </c>
+      <c r="G419" t="s">
+        <v>344</v>
+      </c>
+      <c r="H419">
+        <v>8</v>
+      </c>
+      <c r="I419">
+        <v>14600</v>
+      </c>
+      <c r="J419">
+        <v>0</v>
+      </c>
+      <c r="K419">
+        <v>0</v>
+      </c>
+      <c r="L419">
+        <v>0</v>
+      </c>
+      <c r="M419">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="420" spans="1:13">
+      <c r="A420">
+        <v>417414</v>
+      </c>
+      <c r="B420" t="s">
+        <v>182</v>
+      </c>
+      <c r="E420" t="s">
+        <v>11</v>
+      </c>
+      <c r="F420" t="s">
+        <v>12</v>
+      </c>
+      <c r="G420" t="s">
+        <v>344</v>
+      </c>
+      <c r="H420">
+        <v>11</v>
+      </c>
+      <c r="I420">
+        <v>510200</v>
+      </c>
+      <c r="J420">
+        <v>0</v>
+      </c>
+      <c r="K420">
+        <v>0</v>
+      </c>
+      <c r="L420">
+        <v>0</v>
+      </c>
+      <c r="M420">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="421" spans="1:13">
+      <c r="A421">
+        <v>417414</v>
+      </c>
+      <c r="B421" t="s">
+        <v>86</v>
+      </c>
+      <c r="E421" t="s">
+        <v>11</v>
+      </c>
+      <c r="F421" t="s">
+        <v>12</v>
+      </c>
+      <c r="G421" t="s">
+        <v>344</v>
+      </c>
+      <c r="H421">
+        <v>8</v>
+      </c>
+      <c r="I421">
+        <v>1651203</v>
+      </c>
+      <c r="J421">
+        <v>0</v>
+      </c>
+      <c r="K421">
+        <v>0</v>
+      </c>
+      <c r="L421">
+        <v>0</v>
+      </c>
+      <c r="M421">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="422" spans="1:13">
+      <c r="A422">
+        <v>417414</v>
+      </c>
+      <c r="B422" t="s">
+        <v>85</v>
+      </c>
+      <c r="E422" t="s">
+        <v>11</v>
+      </c>
+      <c r="F422" t="s">
+        <v>12</v>
+      </c>
+      <c r="G422" t="s">
+        <v>344</v>
+      </c>
+      <c r="H422">
+        <v>11</v>
+      </c>
+      <c r="I422">
+        <v>247720</v>
+      </c>
+      <c r="J422">
+        <v>0</v>
+      </c>
+      <c r="K422">
+        <v>0</v>
+      </c>
+      <c r="L422">
+        <v>0</v>
+      </c>
+      <c r="M422">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="423" spans="1:13">
+      <c r="A423">
+        <v>417414</v>
+      </c>
+      <c r="B423" t="s">
+        <v>87</v>
+      </c>
+      <c r="E423" t="s">
+        <v>11</v>
+      </c>
+      <c r="F423" t="s">
+        <v>12</v>
+      </c>
+      <c r="G423" t="s">
+        <v>344</v>
+      </c>
+      <c r="H423">
+        <v>8</v>
+      </c>
+      <c r="I423">
+        <v>98805</v>
+      </c>
+      <c r="J423">
+        <v>0</v>
+      </c>
+      <c r="K423">
+        <v>0</v>
+      </c>
+      <c r="L423">
+        <v>0</v>
+      </c>
+      <c r="M423">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="424" spans="1:13">
+      <c r="A424">
+        <v>417414</v>
+      </c>
+      <c r="B424" t="s">
+        <v>337</v>
+      </c>
+      <c r="E424" t="s">
+        <v>11</v>
+      </c>
+      <c r="F424" t="s">
+        <v>12</v>
+      </c>
+      <c r="G424" t="s">
+        <v>344</v>
+      </c>
+      <c r="H424">
+        <v>11</v>
+      </c>
+      <c r="I424">
+        <v>377295</v>
+      </c>
+      <c r="J424">
+        <v>0</v>
+      </c>
+      <c r="K424">
+        <v>0</v>
+      </c>
+      <c r="L424">
+        <v>0</v>
+      </c>
+      <c r="M424">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="425" spans="1:13">
+      <c r="A425">
+        <v>417414</v>
+      </c>
+      <c r="B425" t="s">
+        <v>90</v>
+      </c>
+      <c r="E425" t="s">
+        <v>11</v>
+      </c>
+      <c r="F425" t="s">
+        <v>12</v>
+      </c>
+      <c r="G425" t="s">
+        <v>344</v>
+      </c>
+      <c r="H425">
+        <v>8</v>
+      </c>
+      <c r="I425">
+        <v>1559930</v>
+      </c>
+      <c r="J425">
+        <v>0</v>
+      </c>
+      <c r="K425">
+        <v>0</v>
+      </c>
+      <c r="L425">
+        <v>0</v>
+      </c>
+      <c r="M425">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="426" spans="1:13">
+      <c r="A426">
+        <v>417414</v>
+      </c>
+      <c r="B426" t="s">
+        <v>299</v>
+      </c>
+      <c r="E426" t="s">
+        <v>11</v>
+      </c>
+      <c r="F426" t="s">
+        <v>12</v>
+      </c>
+      <c r="G426" t="s">
+        <v>344</v>
+      </c>
+      <c r="H426">
+        <v>11</v>
+      </c>
+      <c r="I426">
+        <v>234763</v>
+      </c>
+      <c r="J426">
+        <v>0</v>
+      </c>
+      <c r="K426">
+        <v>0</v>
+      </c>
+      <c r="L426">
+        <v>0</v>
+      </c>
+      <c r="M426">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="427" spans="1:13">
+      <c r="A427">
+        <v>417414</v>
+      </c>
+      <c r="B427" t="s">
+        <v>339</v>
+      </c>
+      <c r="E427" t="s">
+        <v>11</v>
+      </c>
+      <c r="F427" t="s">
+        <v>12</v>
+      </c>
+      <c r="G427" t="s">
+        <v>344</v>
+      </c>
+      <c r="H427">
+        <v>11</v>
+      </c>
+      <c r="I427">
+        <v>429125</v>
+      </c>
+      <c r="J427">
+        <v>0</v>
+      </c>
+      <c r="K427">
+        <v>0</v>
+      </c>
+      <c r="L427">
+        <v>0</v>
+      </c>
+      <c r="M427">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="428" spans="1:13">
+      <c r="A428">
+        <v>417414</v>
+      </c>
+      <c r="B428" t="s">
+        <v>123</v>
+      </c>
+      <c r="E428" t="s">
+        <v>11</v>
+      </c>
+      <c r="F428" t="s">
+        <v>12</v>
+      </c>
+      <c r="G428" t="s">
+        <v>344</v>
+      </c>
+      <c r="H428">
+        <v>8</v>
+      </c>
+      <c r="I428">
+        <v>385153</v>
+      </c>
+      <c r="J428">
+        <v>0</v>
+      </c>
+      <c r="K428">
+        <v>0</v>
+      </c>
+      <c r="L428">
+        <v>0</v>
+      </c>
+      <c r="M428">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="429" spans="1:13">
+      <c r="A429">
+        <v>417414</v>
+      </c>
+      <c r="B429" t="s">
+        <v>125</v>
+      </c>
+      <c r="E429" t="s">
+        <v>11</v>
+      </c>
+      <c r="F429" t="s">
+        <v>12</v>
+      </c>
+      <c r="G429" t="s">
+        <v>344</v>
+      </c>
+      <c r="H429">
+        <v>8</v>
+      </c>
+      <c r="I429">
+        <v>227500</v>
+      </c>
+      <c r="J429">
+        <v>0</v>
+      </c>
+      <c r="K429">
+        <v>0</v>
+      </c>
+      <c r="L429">
+        <v>0</v>
+      </c>
+      <c r="M429">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="430" spans="1:13">
+      <c r="A430">
+        <v>417414</v>
+      </c>
+      <c r="B430" t="s">
+        <v>127</v>
+      </c>
+      <c r="E430" t="s">
+        <v>11</v>
+      </c>
+      <c r="F430" t="s">
+        <v>12</v>
+      </c>
+      <c r="G430" t="s">
+        <v>344</v>
+      </c>
+      <c r="H430">
+        <v>8</v>
+      </c>
+      <c r="I430">
+        <v>1277815</v>
+      </c>
+      <c r="J430">
+        <v>0</v>
+      </c>
+      <c r="K430">
+        <v>0</v>
+      </c>
+      <c r="L430">
+        <v>0</v>
+      </c>
+      <c r="M430">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="431" spans="1:13">
+      <c r="A431">
+        <v>417414</v>
+      </c>
+      <c r="B431" t="s">
+        <v>92</v>
+      </c>
+      <c r="E431" t="s">
+        <v>11</v>
+      </c>
+      <c r="F431" t="s">
+        <v>12</v>
+      </c>
+      <c r="G431" t="s">
+        <v>344</v>
+      </c>
+      <c r="H431">
+        <v>8</v>
+      </c>
+      <c r="I431">
+        <v>132400</v>
+      </c>
+      <c r="J431">
+        <v>0</v>
+      </c>
+      <c r="K431">
+        <v>0</v>
+      </c>
+      <c r="L431">
+        <v>0</v>
+      </c>
+      <c r="M431">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="432" spans="1:13">
+      <c r="A432">
+        <v>417414</v>
+      </c>
+      <c r="B432" t="s">
+        <v>129</v>
+      </c>
+      <c r="E432" t="s">
+        <v>11</v>
+      </c>
+      <c r="F432" t="s">
+        <v>12</v>
+      </c>
+      <c r="G432" t="s">
+        <v>344</v>
+      </c>
+      <c r="H432">
+        <v>8</v>
+      </c>
+      <c r="I432">
+        <v>1302708</v>
+      </c>
+      <c r="J432">
+        <v>0</v>
+      </c>
+      <c r="K432">
+        <v>0</v>
+      </c>
+      <c r="L432">
+        <v>0</v>
+      </c>
+      <c r="M432">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="433" spans="1:13">
+      <c r="A433">
+        <v>417414</v>
+      </c>
+      <c r="B433" t="s">
+        <v>95</v>
+      </c>
+      <c r="E433" t="s">
+        <v>11</v>
+      </c>
+      <c r="F433" t="s">
+        <v>12</v>
+      </c>
+      <c r="G433" t="s">
+        <v>344</v>
+      </c>
+      <c r="H433">
+        <v>8</v>
+      </c>
+      <c r="I433">
+        <v>115805</v>
+      </c>
+      <c r="J433">
+        <v>0</v>
+      </c>
+      <c r="K433">
+        <v>0</v>
+      </c>
+      <c r="L433">
+        <v>0</v>
+      </c>
+      <c r="M433">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="434" spans="1:13">
+      <c r="A434">
+        <v>417414</v>
+      </c>
+      <c r="B434" t="s">
+        <v>112</v>
+      </c>
+      <c r="E434" t="s">
+        <v>11</v>
+      </c>
+      <c r="F434" t="s">
+        <v>12</v>
+      </c>
+      <c r="G434" t="s">
+        <v>344</v>
+      </c>
+      <c r="H434">
+        <v>8</v>
+      </c>
+      <c r="I434">
+        <v>1327600</v>
+      </c>
+      <c r="J434">
+        <v>0</v>
+      </c>
+      <c r="K434">
+        <v>0</v>
+      </c>
+      <c r="L434">
+        <v>0</v>
+      </c>
+      <c r="M434">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="435" spans="1:13">
+      <c r="A435">
+        <v>417414</v>
+      </c>
+      <c r="B435" t="s">
+        <v>60</v>
+      </c>
+      <c r="E435" t="s">
+        <v>11</v>
+      </c>
+      <c r="F435" t="s">
+        <v>12</v>
+      </c>
+      <c r="G435" t="s">
+        <v>344</v>
+      </c>
+      <c r="H435">
+        <v>8</v>
+      </c>
+      <c r="I435">
+        <v>1659500</v>
+      </c>
+      <c r="J435">
+        <v>0</v>
+      </c>
+      <c r="K435">
+        <v>0</v>
+      </c>
+      <c r="L435">
+        <v>0</v>
+      </c>
+      <c r="M435">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="436" spans="1:13">
+      <c r="A436">
+        <v>417414</v>
+      </c>
+      <c r="B436" t="s">
+        <v>114</v>
+      </c>
+      <c r="E436" t="s">
+        <v>11</v>
+      </c>
+      <c r="F436" t="s">
+        <v>12</v>
+      </c>
+      <c r="G436" t="s">
+        <v>344</v>
+      </c>
+      <c r="H436">
+        <v>8</v>
+      </c>
+      <c r="I436">
+        <v>1302708</v>
+      </c>
+      <c r="J436">
+        <v>0</v>
+      </c>
+      <c r="K436">
+        <v>0</v>
+      </c>
+      <c r="L436">
+        <v>0</v>
+      </c>
+      <c r="M436">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="437" spans="1:13">
+      <c r="A437">
+        <v>417414</v>
+      </c>
+      <c r="B437" t="s">
+        <v>107</v>
+      </c>
+      <c r="E437" t="s">
+        <v>11</v>
+      </c>
+      <c r="F437" t="s">
+        <v>12</v>
+      </c>
+      <c r="G437" t="s">
+        <v>344</v>
+      </c>
+      <c r="H437">
+        <v>8</v>
+      </c>
+      <c r="I437">
+        <v>1327600</v>
+      </c>
+      <c r="J437">
+        <v>0</v>
+      </c>
+      <c r="K437">
+        <v>0</v>
+      </c>
+      <c r="L437">
+        <v>0</v>
+      </c>
+      <c r="M437">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="438" spans="1:13">
+      <c r="A438">
+        <v>417414</v>
+      </c>
+      <c r="B438" t="s">
+        <v>130</v>
+      </c>
+      <c r="E438" t="s">
+        <v>11</v>
+      </c>
+      <c r="F438" t="s">
+        <v>12</v>
+      </c>
+      <c r="G438" t="s">
+        <v>344</v>
+      </c>
+      <c r="H438">
+        <v>11</v>
+      </c>
+      <c r="I438">
+        <v>432455</v>
+      </c>
+      <c r="J438">
+        <v>0</v>
+      </c>
+      <c r="K438">
+        <v>0</v>
+      </c>
+      <c r="L438">
+        <v>0</v>
+      </c>
+      <c r="M438">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="439" spans="1:13">
+      <c r="A439">
+        <v>417414</v>
+      </c>
+      <c r="B439" t="s">
+        <v>304</v>
+      </c>
+      <c r="E439" t="s">
+        <v>11</v>
+      </c>
+      <c r="F439" t="s">
+        <v>12</v>
+      </c>
+      <c r="G439" t="s">
+        <v>344</v>
+      </c>
+      <c r="H439">
+        <v>11</v>
+      </c>
+      <c r="I439">
+        <v>506870</v>
+      </c>
+      <c r="J439">
+        <v>0</v>
+      </c>
+      <c r="K439">
+        <v>0</v>
+      </c>
+      <c r="L439">
+        <v>0</v>
+      </c>
+      <c r="M439">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="440" spans="1:13">
+      <c r="A440">
+        <v>417414</v>
+      </c>
+      <c r="B440" t="s">
+        <v>108</v>
+      </c>
+      <c r="E440" t="s">
+        <v>11</v>
+      </c>
+      <c r="F440" t="s">
+        <v>12</v>
+      </c>
+      <c r="G440" t="s">
+        <v>344</v>
+      </c>
+      <c r="H440">
+        <v>8</v>
+      </c>
+      <c r="I440">
+        <v>376855</v>
+      </c>
+      <c r="J440">
+        <v>0</v>
+      </c>
+      <c r="K440">
+        <v>0</v>
+      </c>
+      <c r="L440">
+        <v>0</v>
+      </c>
+      <c r="M440">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="441" spans="1:13">
+      <c r="A441">
+        <v>417414</v>
+      </c>
+      <c r="B441" t="s">
+        <v>133</v>
+      </c>
+      <c r="E441" t="s">
+        <v>11</v>
+      </c>
+      <c r="F441" t="s">
+        <v>12</v>
+      </c>
+      <c r="G441" t="s">
+        <v>344</v>
+      </c>
+      <c r="H441">
+        <v>11</v>
+      </c>
+      <c r="I441">
+        <v>510200</v>
+      </c>
+      <c r="J441">
+        <v>0</v>
+      </c>
+      <c r="K441">
+        <v>0</v>
+      </c>
+      <c r="L441">
+        <v>0</v>
+      </c>
+      <c r="M441">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="442" spans="1:13">
+      <c r="A442">
+        <v>417414</v>
+      </c>
+      <c r="B442" t="s">
+        <v>109</v>
+      </c>
+      <c r="E442" t="s">
+        <v>11</v>
+      </c>
+      <c r="F442" t="s">
+        <v>12</v>
+      </c>
+      <c r="G442" t="s">
+        <v>344</v>
+      </c>
+      <c r="H442">
+        <v>8</v>
+      </c>
+      <c r="I442">
+        <v>277285</v>
+      </c>
+      <c r="J442">
+        <v>0</v>
+      </c>
+      <c r="K442">
+        <v>0</v>
+      </c>
+      <c r="L442">
+        <v>0</v>
+      </c>
+      <c r="M442">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="443" spans="1:13">
+      <c r="A443">
+        <v>417414</v>
+      </c>
+      <c r="B443" t="s">
+        <v>142</v>
+      </c>
+      <c r="E443" t="s">
+        <v>11</v>
+      </c>
+      <c r="F443" t="s">
+        <v>12</v>
+      </c>
+      <c r="G443" t="s">
+        <v>344</v>
+      </c>
+      <c r="H443">
+        <v>8</v>
+      </c>
+      <c r="I443">
+        <v>327070</v>
+      </c>
+      <c r="J443">
+        <v>0</v>
+      </c>
+      <c r="K443">
+        <v>0</v>
+      </c>
+      <c r="L443">
+        <v>0</v>
+      </c>
+      <c r="M443">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="444" spans="1:13">
+      <c r="A444">
+        <v>417414</v>
+      </c>
+      <c r="B444" t="s">
+        <v>120</v>
+      </c>
+      <c r="E444" t="s">
+        <v>11</v>
+      </c>
+      <c r="F444" t="s">
+        <v>12</v>
+      </c>
+      <c r="G444" t="s">
+        <v>344</v>
+      </c>
+      <c r="H444">
+        <v>8</v>
+      </c>
+      <c r="I444">
+        <v>1294410</v>
+      </c>
+      <c r="J444">
+        <v>0</v>
+      </c>
+      <c r="K444">
+        <v>0</v>
+      </c>
+      <c r="L444">
+        <v>0</v>
+      </c>
+      <c r="M444">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="445" spans="1:13">
+      <c r="A445">
+        <v>417414</v>
+      </c>
+      <c r="B445" t="s">
+        <v>335</v>
+      </c>
+      <c r="E445" t="s">
+        <v>11</v>
+      </c>
+      <c r="F445" t="s">
+        <v>12</v>
+      </c>
+      <c r="G445" t="s">
+        <v>344</v>
+      </c>
+      <c r="H445">
+        <v>11</v>
+      </c>
+      <c r="I445">
+        <v>655395</v>
+      </c>
+      <c r="J445">
+        <v>0</v>
+      </c>
+      <c r="K445">
+        <v>0</v>
+      </c>
+      <c r="L445">
+        <v>0</v>
+      </c>
+      <c r="M445">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="446" spans="1:13">
+      <c r="A446">
+        <v>417414</v>
+      </c>
+      <c r="B446" t="s">
+        <v>122</v>
+      </c>
+      <c r="E446" t="s">
+        <v>11</v>
+      </c>
+      <c r="F446" t="s">
+        <v>12</v>
+      </c>
+      <c r="G446" t="s">
+        <v>344</v>
+      </c>
+      <c r="H446">
+        <v>8</v>
+      </c>
+      <c r="I446">
+        <v>1327600</v>
+      </c>
+      <c r="J446">
+        <v>0</v>
+      </c>
+      <c r="K446">
+        <v>0</v>
+      </c>
+      <c r="L446">
+        <v>0</v>
+      </c>
+      <c r="M446">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="447" spans="1:13">
+      <c r="A447">
+        <v>417414</v>
+      </c>
+      <c r="B447" t="s">
+        <v>143</v>
+      </c>
+      <c r="E447" t="s">
+        <v>11</v>
+      </c>
+      <c r="F447" t="s">
+        <v>12</v>
+      </c>
+      <c r="G447" t="s">
+        <v>344</v>
+      </c>
+      <c r="H447">
+        <v>11</v>
+      </c>
+      <c r="I447">
+        <v>432455</v>
+      </c>
+      <c r="J447">
+        <v>0</v>
+      </c>
+      <c r="K447">
+        <v>0</v>
+      </c>
+      <c r="L447">
+        <v>0</v>
+      </c>
+      <c r="M447">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="448" spans="1:13">
+      <c r="A448">
+        <v>417414</v>
+      </c>
+      <c r="B448" t="s">
+        <v>162</v>
+      </c>
+      <c r="E448" t="s">
+        <v>11</v>
+      </c>
+      <c r="F448" t="s">
+        <v>12</v>
+      </c>
+      <c r="G448" t="s">
+        <v>344</v>
+      </c>
+      <c r="H448">
+        <v>8</v>
+      </c>
+      <c r="I448">
+        <v>426640</v>
+      </c>
+      <c r="J448">
+        <v>0</v>
+      </c>
+      <c r="K448">
+        <v>0</v>
+      </c>
+      <c r="L448">
+        <v>0</v>
+      </c>
+      <c r="M448">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="449" spans="1:13">
+      <c r="A449">
+        <v>417414</v>
+      </c>
+      <c r="B449" t="s">
+        <v>146</v>
+      </c>
+      <c r="E449" t="s">
+        <v>11</v>
+      </c>
+      <c r="F449" t="s">
+        <v>12</v>
+      </c>
+      <c r="G449" t="s">
+        <v>344</v>
+      </c>
+      <c r="H449">
+        <v>11</v>
+      </c>
+      <c r="I449">
+        <v>328795</v>
+      </c>
+      <c r="J449">
+        <v>0</v>
+      </c>
+      <c r="K449">
+        <v>0</v>
+      </c>
+      <c r="L449">
+        <v>0</v>
+      </c>
+      <c r="M449">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="450" spans="1:13">
+      <c r="A450">
+        <v>417414</v>
+      </c>
+      <c r="B450" t="s">
+        <v>164</v>
+      </c>
+      <c r="E450" t="s">
+        <v>11</v>
+      </c>
+      <c r="F450" t="s">
+        <v>12</v>
+      </c>
+      <c r="G450" t="s">
+        <v>344</v>
+      </c>
+      <c r="H450">
+        <v>8</v>
+      </c>
+      <c r="I450">
+        <v>1327600</v>
+      </c>
+      <c r="J450">
+        <v>0</v>
+      </c>
+      <c r="K450">
+        <v>0</v>
+      </c>
+      <c r="L450">
+        <v>0</v>
+      </c>
+      <c r="M450">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="451" spans="1:13">
+      <c r="A451">
+        <v>417414</v>
+      </c>
+      <c r="B451" t="s">
+        <v>181</v>
+      </c>
+      <c r="E451" t="s">
+        <v>11</v>
+      </c>
+      <c r="F451" t="s">
+        <v>12</v>
+      </c>
+      <c r="G451" t="s">
+        <v>344</v>
+      </c>
+      <c r="H451">
+        <v>8</v>
+      </c>
+      <c r="I451">
+        <v>1286113</v>
+      </c>
+      <c r="J451">
+        <v>0</v>
+      </c>
+      <c r="K451">
+        <v>0</v>
+      </c>
+      <c r="L451">
+        <v>0</v>
+      </c>
+      <c r="M451">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="452" spans="1:13">
+      <c r="A452">
+        <v>417414</v>
+      </c>
+      <c r="B452" t="s">
+        <v>340</v>
+      </c>
+      <c r="E452" t="s">
+        <v>11</v>
+      </c>
+      <c r="F452" t="s">
+        <v>12</v>
+      </c>
+      <c r="G452" t="s">
+        <v>344</v>
+      </c>
+      <c r="H452">
+        <v>11</v>
+      </c>
+      <c r="I452">
+        <v>699900</v>
+      </c>
+      <c r="J452">
+        <v>0</v>
+      </c>
+      <c r="K452">
+        <v>0</v>
+      </c>
+      <c r="L452">
+        <v>0</v>
+      </c>
+      <c r="M452">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="453" spans="1:13">
+      <c r="A453">
+        <v>417414</v>
+      </c>
+      <c r="B453" t="s">
+        <v>183</v>
+      </c>
+      <c r="E453" t="s">
+        <v>11</v>
+      </c>
+      <c r="F453" t="s">
+        <v>12</v>
+      </c>
+      <c r="G453" t="s">
+        <v>344</v>
+      </c>
+      <c r="H453">
+        <v>8</v>
+      </c>
+      <c r="I453">
+        <v>1327600</v>
+      </c>
+      <c r="J453">
+        <v>0</v>
+      </c>
+      <c r="K453">
+        <v>0</v>
+      </c>
+      <c r="L453">
+        <v>0</v>
+      </c>
+      <c r="M453">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="454" spans="1:13">
+      <c r="A454">
+        <v>417414</v>
+      </c>
+      <c r="B454" t="s">
+        <v>184</v>
+      </c>
+      <c r="E454" t="s">
+        <v>11</v>
+      </c>
+      <c r="F454" t="s">
+        <v>12</v>
+      </c>
+      <c r="G454" t="s">
+        <v>344</v>
+      </c>
+      <c r="H454">
+        <v>8</v>
+      </c>
+      <c r="I454">
+        <v>1327600</v>
+      </c>
+      <c r="J454">
+        <v>0</v>
+      </c>
+      <c r="K454">
+        <v>0</v>
+      </c>
+      <c r="L454">
+        <v>0</v>
+      </c>
+      <c r="M454">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="455" spans="1:13">
+      <c r="A455">
+        <v>417414</v>
+      </c>
+      <c r="B455" t="s">
+        <v>115</v>
+      </c>
+      <c r="E455" t="s">
+        <v>11</v>
+      </c>
+      <c r="F455" t="s">
+        <v>12</v>
+      </c>
+      <c r="G455" t="s">
+        <v>344</v>
+      </c>
+      <c r="H455">
+        <v>8</v>
+      </c>
+      <c r="I455">
+        <v>1319303</v>
+      </c>
+      <c r="J455">
+        <v>0</v>
+      </c>
+      <c r="K455">
+        <v>0</v>
+      </c>
+      <c r="L455">
+        <v>0</v>
+      </c>
+      <c r="M455">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="456" spans="1:13">
+      <c r="A456">
+        <v>417414</v>
+      </c>
+      <c r="B456" t="s">
+        <v>116</v>
+      </c>
+      <c r="E456" t="s">
+        <v>11</v>
+      </c>
+      <c r="F456" t="s">
+        <v>12</v>
+      </c>
+      <c r="G456" t="s">
+        <v>344</v>
+      </c>
+      <c r="H456">
+        <v>8</v>
+      </c>
+      <c r="I456">
+        <v>1327600</v>
+      </c>
+      <c r="J456">
+        <v>0</v>
+      </c>
+      <c r="K456">
+        <v>0</v>
+      </c>
+      <c r="L456">
+        <v>0</v>
+      </c>
+      <c r="M456">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="457" spans="1:13">
+      <c r="A457">
+        <v>417414</v>
+      </c>
+      <c r="B457" t="s">
+        <v>106</v>
+      </c>
+      <c r="E457" t="s">
+        <v>11</v>
+      </c>
+      <c r="F457" t="s">
+        <v>12</v>
+      </c>
+      <c r="G457" t="s">
+        <v>344</v>
+      </c>
+      <c r="H457">
+        <v>11</v>
+      </c>
+      <c r="I457">
+        <v>648070</v>
+      </c>
+      <c r="J457">
+        <v>0</v>
+      </c>
+      <c r="K457">
+        <v>0</v>
+      </c>
+      <c r="L457">
+        <v>0</v>
+      </c>
+      <c r="M457">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="458" spans="1:13">
+      <c r="A458">
+        <v>417414</v>
+      </c>
+      <c r="B458" t="s">
+        <v>118</v>
+      </c>
+      <c r="E458" t="s">
+        <v>11</v>
+      </c>
+      <c r="F458" t="s">
+        <v>12</v>
+      </c>
+      <c r="G458" t="s">
+        <v>344</v>
+      </c>
+      <c r="H458">
+        <v>8</v>
+      </c>
+      <c r="I458">
+        <v>1269518</v>
+      </c>
+      <c r="J458">
+        <v>0</v>
+      </c>
+      <c r="K458">
+        <v>0</v>
+      </c>
+      <c r="L458">
+        <v>0</v>
+      </c>
+      <c r="M458">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="459" spans="1:13">
+      <c r="A459">
+        <v>417414</v>
+      </c>
+      <c r="B459" t="s">
+        <v>152</v>
+      </c>
+      <c r="E459" t="s">
+        <v>11</v>
+      </c>
+      <c r="F459" t="s">
+        <v>12</v>
+      </c>
+      <c r="G459" t="s">
+        <v>344</v>
+      </c>
+      <c r="H459">
+        <v>9</v>
+      </c>
+      <c r="I459">
+        <v>1833785</v>
+      </c>
+      <c r="J459">
+        <v>0</v>
+      </c>
+      <c r="K459">
+        <v>0</v>
+      </c>
+      <c r="L459">
+        <v>0</v>
+      </c>
+      <c r="M459">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="460" spans="1:13">
+      <c r="A460">
+        <v>417414</v>
+      </c>
+      <c r="B460" t="s">
+        <v>145</v>
+      </c>
+      <c r="E460" t="s">
+        <v>11</v>
+      </c>
+      <c r="F460" t="s">
+        <v>12</v>
+      </c>
+      <c r="G460" t="s">
+        <v>344</v>
+      </c>
+      <c r="H460">
+        <v>8</v>
+      </c>
+      <c r="I460">
+        <v>426640</v>
+      </c>
+      <c r="J460">
+        <v>0</v>
+      </c>
+      <c r="K460">
+        <v>0</v>
+      </c>
+      <c r="L460">
+        <v>0</v>
+      </c>
+      <c r="M460">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="461" spans="1:13">
+      <c r="A461">
+        <v>417414</v>
+      </c>
+      <c r="B461" t="s">
+        <v>148</v>
+      </c>
+      <c r="E461" t="s">
+        <v>11</v>
+      </c>
+      <c r="F461" t="s">
+        <v>12</v>
+      </c>
+      <c r="G461" t="s">
+        <v>344</v>
+      </c>
+      <c r="H461">
+        <v>8</v>
+      </c>
+      <c r="I461">
+        <v>1294410</v>
+      </c>
+      <c r="J461">
+        <v>0</v>
+      </c>
+      <c r="K461">
+        <v>0</v>
+      </c>
+      <c r="L461">
+        <v>0</v>
+      </c>
+      <c r="M461">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="462" spans="1:13">
+      <c r="A462">
+        <v>417414</v>
+      </c>
+      <c r="B462" t="s">
+        <v>110</v>
+      </c>
+      <c r="E462" t="s">
+        <v>11</v>
+      </c>
+      <c r="F462" t="s">
+        <v>12</v>
+      </c>
+      <c r="G462" t="s">
+        <v>344</v>
+      </c>
+      <c r="H462">
+        <v>11</v>
+      </c>
+      <c r="I462">
+        <v>510200</v>
+      </c>
+      <c r="J462">
+        <v>0</v>
+      </c>
+      <c r="K462">
+        <v>0</v>
+      </c>
+      <c r="L462">
+        <v>0</v>
+      </c>
+      <c r="M462">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="463" spans="1:13">
+      <c r="A463">
+        <v>417414</v>
+      </c>
+      <c r="B463" t="s">
+        <v>149</v>
+      </c>
+      <c r="E463" t="s">
+        <v>11</v>
+      </c>
+      <c r="F463" t="s">
+        <v>12</v>
+      </c>
+      <c r="G463" t="s">
+        <v>344</v>
+      </c>
+      <c r="H463">
+        <v>8</v>
+      </c>
+      <c r="I463">
+        <v>1294410</v>
+      </c>
+      <c r="J463">
+        <v>0</v>
+      </c>
+      <c r="K463">
+        <v>0</v>
+      </c>
+      <c r="L463">
+        <v>0</v>
+      </c>
+      <c r="M463">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="464" spans="1:13">
+      <c r="A464">
+        <v>417414</v>
+      </c>
+      <c r="B464" t="s">
+        <v>150</v>
+      </c>
+      <c r="E464" t="s">
+        <v>11</v>
+      </c>
+      <c r="F464" t="s">
+        <v>12</v>
+      </c>
+      <c r="G464" t="s">
+        <v>344</v>
+      </c>
+      <c r="H464">
+        <v>8</v>
+      </c>
+      <c r="I464">
+        <v>426640</v>
+      </c>
+      <c r="J464">
+        <v>0</v>
+      </c>
+      <c r="K464">
+        <v>0</v>
+      </c>
+      <c r="L464">
+        <v>0</v>
+      </c>
+      <c r="M464">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="465" spans="1:13">
+      <c r="A465">
+        <v>417414</v>
+      </c>
+      <c r="B465" t="s">
+        <v>185</v>
+      </c>
+      <c r="E465" t="s">
+        <v>11</v>
+      </c>
+      <c r="F465" t="s">
+        <v>12</v>
+      </c>
+      <c r="G465" t="s">
+        <v>344</v>
+      </c>
+      <c r="H465">
+        <v>8</v>
+      </c>
+      <c r="I465">
+        <v>1302708</v>
+      </c>
+      <c r="J465">
+        <v>0</v>
+      </c>
+      <c r="K465">
+        <v>0</v>
+      </c>
+      <c r="L465">
+        <v>0</v>
+      </c>
+      <c r="M465">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="466" spans="1:13">
+      <c r="A466">
+        <v>417414</v>
+      </c>
+      <c r="B466" t="s">
+        <v>230</v>
+      </c>
+      <c r="E466" t="s">
+        <v>11</v>
+      </c>
+      <c r="F466" t="s">
+        <v>12</v>
+      </c>
+      <c r="G466" t="s">
+        <v>344</v>
+      </c>
+      <c r="H466">
+        <v>11</v>
+      </c>
+      <c r="I466">
+        <v>195</v>
+      </c>
+      <c r="J466">
+        <v>0</v>
+      </c>
+      <c r="K466">
+        <v>0</v>
+      </c>
+      <c r="L466">
+        <v>0</v>
+      </c>
+      <c r="M466">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="467" spans="1:13">
+      <c r="A467">
+        <v>417414</v>
+      </c>
+      <c r="B467" t="s">
+        <v>187</v>
+      </c>
+      <c r="E467" t="s">
+        <v>11</v>
+      </c>
+      <c r="F467" t="s">
+        <v>12</v>
+      </c>
+      <c r="G467" t="s">
+        <v>344</v>
+      </c>
+      <c r="H467">
+        <v>8</v>
+      </c>
+      <c r="I467">
+        <v>1302708</v>
+      </c>
+      <c r="J467">
+        <v>0</v>
+      </c>
+      <c r="K467">
+        <v>0</v>
+      </c>
+      <c r="L467">
+        <v>0</v>
+      </c>
+      <c r="M467">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="468" spans="1:13">
+      <c r="A468">
+        <v>417414</v>
+      </c>
+      <c r="B468" t="s">
+        <v>231</v>
+      </c>
+      <c r="E468" t="s">
+        <v>11</v>
+      </c>
+      <c r="F468" t="s">
+        <v>12</v>
+      </c>
+      <c r="G468" t="s">
+        <v>344</v>
+      </c>
+      <c r="H468">
+        <v>11</v>
+      </c>
+      <c r="I468">
+        <v>510200</v>
+      </c>
+      <c r="J468">
+        <v>0</v>
+      </c>
+      <c r="K468">
+        <v>0</v>
+      </c>
+      <c r="L468">
+        <v>0</v>
+      </c>
+      <c r="M468">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="469" spans="1:13">
+      <c r="A469">
+        <v>417414</v>
+      </c>
+      <c r="B469" t="s">
+        <v>189</v>
+      </c>
+      <c r="E469" t="s">
+        <v>11</v>
+      </c>
+      <c r="F469" t="s">
+        <v>12</v>
+      </c>
+      <c r="G469" t="s">
+        <v>344</v>
+      </c>
+      <c r="H469">
+        <v>8</v>
+      </c>
+      <c r="I469">
+        <v>1327600</v>
+      </c>
+      <c r="J469">
+        <v>0</v>
+      </c>
+      <c r="K469">
+        <v>0</v>
+      </c>
+      <c r="L469">
+        <v>0</v>
+      </c>
+      <c r="M469">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="470" spans="1:13">
+      <c r="A470">
+        <v>417414</v>
+      </c>
+      <c r="B470" t="s">
+        <v>232</v>
+      </c>
+      <c r="E470" t="s">
+        <v>11</v>
+      </c>
+      <c r="F470" t="s">
+        <v>12</v>
+      </c>
+      <c r="G470" t="s">
+        <v>344</v>
+      </c>
+      <c r="H470">
+        <v>11</v>
+      </c>
+      <c r="I470">
+        <v>1756100</v>
+      </c>
+      <c r="J470">
+        <v>0</v>
+      </c>
+      <c r="K470">
+        <v>0</v>
+      </c>
+      <c r="L470">
+        <v>0</v>
+      </c>
+      <c r="M470">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="471" spans="1:13">
+      <c r="A471">
+        <v>417414</v>
+      </c>
+      <c r="B471" t="s">
+        <v>151</v>
+      </c>
+      <c r="E471" t="s">
+        <v>11</v>
+      </c>
+      <c r="F471" t="s">
+        <v>12</v>
+      </c>
+      <c r="G471" t="s">
+        <v>344</v>
+      </c>
+      <c r="H471">
+        <v>8</v>
+      </c>
+      <c r="I471">
+        <v>1327600</v>
+      </c>
+      <c r="J471">
+        <v>0</v>
+      </c>
+      <c r="K471">
+        <v>0</v>
+      </c>
+      <c r="L471">
+        <v>0</v>
+      </c>
+      <c r="M471">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="472" spans="1:13">
+      <c r="A472">
+        <v>417414</v>
+      </c>
+      <c r="B472" t="s">
+        <v>234</v>
+      </c>
+      <c r="E472" t="s">
+        <v>11</v>
+      </c>
+      <c r="F472" t="s">
+        <v>12</v>
+      </c>
+      <c r="G472" t="s">
+        <v>344</v>
+      </c>
+      <c r="H472">
+        <v>11</v>
+      </c>
+      <c r="I472">
+        <v>473990</v>
+      </c>
+      <c r="J472">
+        <v>0</v>
+      </c>
+      <c r="K472">
+        <v>0</v>
+      </c>
+      <c r="L472">
+        <v>0</v>
+      </c>
+      <c r="M472">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="473" spans="1:13">
+      <c r="A473">
+        <v>417414</v>
+      </c>
+      <c r="B473" t="s">
+        <v>153</v>
+      </c>
+      <c r="E473" t="s">
+        <v>11</v>
+      </c>
+      <c r="F473" t="s">
+        <v>12</v>
+      </c>
+      <c r="G473" t="s">
+        <v>344</v>
+      </c>
+      <c r="H473">
+        <v>8</v>
+      </c>
+      <c r="I473">
+        <v>426640</v>
+      </c>
+      <c r="J473">
+        <v>0</v>
+      </c>
+      <c r="K473">
+        <v>0</v>
+      </c>
+      <c r="L473">
+        <v>0</v>
+      </c>
+      <c r="M473">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="474" spans="1:13">
+      <c r="A474">
+        <v>417414</v>
+      </c>
+      <c r="B474" t="s">
+        <v>208</v>
+      </c>
+      <c r="E474" t="s">
+        <v>11</v>
+      </c>
+      <c r="F474" t="s">
+        <v>12</v>
+      </c>
+      <c r="G474" t="s">
+        <v>344</v>
+      </c>
+      <c r="H474">
+        <v>11</v>
+      </c>
+      <c r="I474">
+        <v>185385</v>
+      </c>
+      <c r="J474">
+        <v>0</v>
+      </c>
+      <c r="K474">
+        <v>0</v>
+      </c>
+      <c r="L474">
+        <v>0</v>
+      </c>
+      <c r="M474">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="475" spans="1:13">
+      <c r="A475">
+        <v>417414</v>
+      </c>
+      <c r="B475" t="s">
+        <v>179</v>
+      </c>
+      <c r="E475" t="s">
+        <v>11</v>
+      </c>
+      <c r="F475" t="s">
+        <v>12</v>
+      </c>
+      <c r="G475" t="s">
+        <v>344</v>
+      </c>
+      <c r="H475">
+        <v>8</v>
+      </c>
+      <c r="I475">
+        <v>1327600</v>
+      </c>
+      <c r="J475">
+        <v>0</v>
+      </c>
+      <c r="K475">
+        <v>0</v>
+      </c>
+      <c r="L475">
+        <v>0</v>
+      </c>
+      <c r="M475">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="476" spans="1:13">
+      <c r="A476">
+        <v>417414</v>
+      </c>
+      <c r="B476" t="s">
+        <v>80</v>
+      </c>
+      <c r="E476" t="s">
+        <v>11</v>
+      </c>
+      <c r="F476" t="s">
+        <v>12</v>
+      </c>
+      <c r="G476" t="s">
+        <v>344</v>
+      </c>
+      <c r="H476">
+        <v>11</v>
+      </c>
+      <c r="I476">
+        <v>458370</v>
+      </c>
+      <c r="J476">
+        <v>0</v>
+      </c>
+      <c r="K476">
+        <v>0</v>
+      </c>
+      <c r="L476">
+        <v>0</v>
+      </c>
+      <c r="M476">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="477" spans="1:13">
+      <c r="A477">
+        <v>417414</v>
+      </c>
+      <c r="B477" t="s">
+        <v>209</v>
+      </c>
+      <c r="E477" t="s">
+        <v>11</v>
+      </c>
+      <c r="F477" t="s">
+        <v>12</v>
+      </c>
+      <c r="G477" t="s">
+        <v>344</v>
+      </c>
+      <c r="H477">
+        <v>11</v>
+      </c>
+      <c r="I477">
+        <v>29895</v>
+      </c>
+      <c r="J477">
+        <v>0</v>
+      </c>
+      <c r="K477">
+        <v>0</v>
+      </c>
+      <c r="L477">
+        <v>0</v>
+      </c>
+      <c r="M477">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="478" spans="1:13">
+      <c r="A478">
+        <v>417414</v>
+      </c>
+      <c r="B478" t="s">
+        <v>166</v>
+      </c>
+      <c r="E478" t="s">
+        <v>11</v>
+      </c>
+      <c r="F478" t="s">
+        <v>12</v>
+      </c>
+      <c r="G478" t="s">
+        <v>344</v>
+      </c>
+      <c r="H478">
+        <v>8</v>
+      </c>
+      <c r="I478">
+        <v>1327600</v>
+      </c>
+      <c r="J478">
+        <v>0</v>
+      </c>
+      <c r="K478">
+        <v>0</v>
+      </c>
+      <c r="L478">
+        <v>0</v>
+      </c>
+      <c r="M478">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="479" spans="1:13">
+      <c r="A479">
+        <v>417414</v>
+      </c>
+      <c r="B479" t="s">
+        <v>83</v>
+      </c>
+      <c r="E479" t="s">
+        <v>11</v>
+      </c>
+      <c r="F479" t="s">
+        <v>12</v>
+      </c>
+      <c r="G479" t="s">
+        <v>344</v>
+      </c>
+      <c r="H479">
+        <v>11</v>
+      </c>
+      <c r="I479">
+        <v>558700</v>
+      </c>
+      <c r="J479">
+        <v>0</v>
+      </c>
+      <c r="K479">
+        <v>0</v>
+      </c>
+      <c r="L479">
+        <v>0</v>
+      </c>
+      <c r="M479">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="480" spans="1:13">
+      <c r="A480">
+        <v>417414</v>
+      </c>
+      <c r="B480" t="s">
+        <v>211</v>
+      </c>
+      <c r="E480" t="s">
+        <v>11</v>
+      </c>
+      <c r="F480" t="s">
+        <v>12</v>
+      </c>
+      <c r="G480" t="s">
+        <v>344</v>
+      </c>
+      <c r="H480">
+        <v>11</v>
+      </c>
+      <c r="I480">
+        <v>544410</v>
+      </c>
+      <c r="J480">
+        <v>0</v>
+      </c>
+      <c r="K480">
+        <v>0</v>
+      </c>
+      <c r="L480">
+        <v>0</v>
+      </c>
+      <c r="M480">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="481" spans="1:13">
+      <c r="A481">
+        <v>417414</v>
+      </c>
+      <c r="B481" t="s">
+        <v>135</v>
+      </c>
+      <c r="E481" t="s">
+        <v>11</v>
+      </c>
+      <c r="F481" t="s">
+        <v>12</v>
+      </c>
+      <c r="G481" t="s">
+        <v>344</v>
+      </c>
+      <c r="H481">
+        <v>8</v>
+      </c>
+      <c r="I481">
+        <v>115805</v>
+      </c>
+      <c r="J481">
+        <v>0</v>
+      </c>
+      <c r="K481">
+        <v>0</v>
+      </c>
+      <c r="L481">
+        <v>0</v>
+      </c>
+      <c r="M481">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="482" spans="1:13">
+      <c r="A482">
+        <v>417414</v>
+      </c>
+      <c r="B482" t="s">
+        <v>168</v>
+      </c>
+      <c r="E482" t="s">
+        <v>11</v>
+      </c>
+      <c r="F482" t="s">
+        <v>12</v>
+      </c>
+      <c r="G482" t="s">
+        <v>344</v>
+      </c>
+      <c r="H482">
+        <v>8</v>
+      </c>
+      <c r="I482">
+        <v>376855</v>
+      </c>
+      <c r="J482">
+        <v>0</v>
+      </c>
+      <c r="K482">
+        <v>0</v>
+      </c>
+      <c r="L482">
+        <v>0</v>
+      </c>
+      <c r="M482">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="483" spans="1:13">
+      <c r="A483">
+        <v>417414</v>
+      </c>
+      <c r="B483" t="s">
+        <v>212</v>
+      </c>
+      <c r="E483" t="s">
+        <v>11</v>
+      </c>
+      <c r="F483" t="s">
+        <v>12</v>
+      </c>
+      <c r="G483" t="s">
+        <v>344</v>
+      </c>
+      <c r="H483">
+        <v>11</v>
+      </c>
+      <c r="I483">
+        <v>285355</v>
+      </c>
+      <c r="J483">
+        <v>0</v>
+      </c>
+      <c r="K483">
+        <v>0</v>
+      </c>
+      <c r="L483">
+        <v>0</v>
+      </c>
+      <c r="M483">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="484" spans="1:13">
+      <c r="A484">
+        <v>417414</v>
+      </c>
+      <c r="B484" t="s">
+        <v>171</v>
+      </c>
+      <c r="E484" t="s">
+        <v>11</v>
+      </c>
+      <c r="F484" t="s">
+        <v>12</v>
+      </c>
+      <c r="G484" t="s">
+        <v>344</v>
+      </c>
+      <c r="H484">
+        <v>8</v>
+      </c>
+      <c r="I484">
+        <v>426640</v>
+      </c>
+      <c r="J484">
+        <v>0</v>
+      </c>
+      <c r="K484">
+        <v>0</v>
+      </c>
+      <c r="L484">
+        <v>0</v>
+      </c>
+      <c r="M484">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="485" spans="1:13">
+      <c r="A485">
+        <v>417414</v>
+      </c>
+      <c r="B485" t="s">
+        <v>213</v>
+      </c>
+      <c r="E485" t="s">
+        <v>11</v>
+      </c>
+      <c r="F485" t="s">
+        <v>12</v>
+      </c>
+      <c r="G485" t="s">
+        <v>344</v>
+      </c>
+      <c r="H485">
+        <v>11</v>
+      </c>
+      <c r="I485">
+        <v>432455</v>
+      </c>
+      <c r="J485">
+        <v>0</v>
+      </c>
+      <c r="K485">
+        <v>0</v>
+      </c>
+      <c r="L485">
+        <v>0</v>
+      </c>
+      <c r="M485">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="486" spans="1:13">
+      <c r="A486">
+        <v>417414</v>
+      </c>
+      <c r="B486" t="s">
+        <v>138</v>
+      </c>
+      <c r="E486" t="s">
+        <v>11</v>
+      </c>
+      <c r="F486" t="s">
+        <v>12</v>
+      </c>
+      <c r="G486" t="s">
+        <v>344</v>
+      </c>
+      <c r="H486">
+        <v>8</v>
+      </c>
+      <c r="I486">
+        <v>360260</v>
+      </c>
+      <c r="J486">
+        <v>0</v>
+      </c>
+      <c r="K486">
+        <v>0</v>
+      </c>
+      <c r="L486">
+        <v>0</v>
+      </c>
+      <c r="M486">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="487" spans="1:13">
+      <c r="A487">
+        <v>417414</v>
+      </c>
+      <c r="B487" t="s">
+        <v>214</v>
+      </c>
+      <c r="E487" t="s">
+        <v>11</v>
+      </c>
+      <c r="F487" t="s">
+        <v>12</v>
+      </c>
+      <c r="G487" t="s">
+        <v>344</v>
+      </c>
+      <c r="H487">
+        <v>11</v>
+      </c>
+      <c r="I487">
+        <v>510200</v>
+      </c>
+      <c r="J487">
+        <v>0</v>
+      </c>
+      <c r="K487">
+        <v>0</v>
+      </c>
+      <c r="L487">
+        <v>0</v>
+      </c>
+      <c r="M487">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="488" spans="1:13">
+      <c r="A488">
+        <v>417414</v>
+      </c>
+      <c r="B488" t="s">
+        <v>173</v>
+      </c>
+      <c r="E488" t="s">
+        <v>11</v>
+      </c>
+      <c r="F488" t="s">
+        <v>12</v>
+      </c>
+      <c r="G488" t="s">
+        <v>344</v>
+      </c>
+      <c r="H488">
+        <v>8</v>
+      </c>
+      <c r="I488">
+        <v>1327600</v>
+      </c>
+      <c r="J488">
+        <v>0</v>
+      </c>
+      <c r="K488">
+        <v>0</v>
+      </c>
+      <c r="L488">
+        <v>0</v>
+      </c>
+      <c r="M488">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="489" spans="1:13">
+      <c r="A489">
+        <v>417414</v>
+      </c>
+      <c r="B489" t="s">
+        <v>215</v>
+      </c>
+      <c r="E489" t="s">
+        <v>11</v>
+      </c>
+      <c r="F489" t="s">
+        <v>12</v>
+      </c>
+      <c r="G489" t="s">
+        <v>344</v>
+      </c>
+      <c r="H489">
+        <v>11</v>
+      </c>
+      <c r="I489">
+        <v>510200</v>
+      </c>
+      <c r="J489">
+        <v>0</v>
+      </c>
+      <c r="K489">
+        <v>0</v>
+      </c>
+      <c r="L489">
+        <v>0</v>
+      </c>
+      <c r="M489">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="490" spans="1:13">
+      <c r="A490">
+        <v>417414</v>
+      </c>
+      <c r="B490" t="s">
+        <v>155</v>
+      </c>
+      <c r="E490" t="s">
+        <v>11</v>
+      </c>
+      <c r="F490" t="s">
+        <v>12</v>
+      </c>
+      <c r="G490" t="s">
+        <v>344</v>
+      </c>
+      <c r="H490">
+        <v>8</v>
+      </c>
+      <c r="I490">
+        <v>1327600</v>
+      </c>
+      <c r="J490">
+        <v>0</v>
+      </c>
+      <c r="K490">
+        <v>0</v>
+      </c>
+      <c r="L490">
+        <v>0</v>
+      </c>
+      <c r="M490">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="491" spans="1:13">
+      <c r="A491">
+        <v>417414</v>
+      </c>
+      <c r="B491" t="s">
+        <v>156</v>
+      </c>
+      <c r="E491" t="s">
+        <v>11</v>
+      </c>
+      <c r="F491" t="s">
+        <v>12</v>
+      </c>
+      <c r="G491" t="s">
+        <v>344</v>
+      </c>
+      <c r="H491">
+        <v>8</v>
+      </c>
+      <c r="I491">
+        <v>426640</v>
+      </c>
+      <c r="J491">
+        <v>0</v>
+      </c>
+      <c r="K491">
+        <v>0</v>
+      </c>
+      <c r="L491">
+        <v>0</v>
+      </c>
+      <c r="M491">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="492" spans="1:13">
+      <c r="A492">
+        <v>417414</v>
+      </c>
+      <c r="B492" t="s">
+        <v>216</v>
+      </c>
+      <c r="E492" t="s">
+        <v>11</v>
+      </c>
+      <c r="F492" t="s">
+        <v>12</v>
+      </c>
+      <c r="G492" t="s">
+        <v>344</v>
+      </c>
+      <c r="H492">
+        <v>11</v>
+      </c>
+      <c r="I492">
+        <v>510200</v>
+      </c>
+      <c r="J492">
+        <v>0</v>
+      </c>
+      <c r="K492">
+        <v>0</v>
+      </c>
+      <c r="L492">
+        <v>0</v>
+      </c>
+      <c r="M492">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="493" spans="1:13">
+      <c r="A493">
+        <v>417414</v>
+      </c>
+      <c r="B493" t="s">
+        <v>157</v>
+      </c>
+      <c r="E493" t="s">
+        <v>11</v>
+      </c>
+      <c r="F493" t="s">
+        <v>12</v>
+      </c>
+      <c r="G493" t="s">
+        <v>344</v>
+      </c>
+      <c r="H493">
+        <v>8</v>
+      </c>
+      <c r="I493">
+        <v>426640</v>
+      </c>
+      <c r="J493">
+        <v>0</v>
+      </c>
+      <c r="K493">
+        <v>0</v>
+      </c>
+      <c r="L493">
+        <v>0</v>
+      </c>
+      <c r="M493">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="494" spans="1:13">
+      <c r="A494">
+        <v>417414</v>
+      </c>
+      <c r="B494" t="s">
+        <v>217</v>
+      </c>
+      <c r="E494" t="s">
+        <v>11</v>
+      </c>
+      <c r="F494" t="s">
+        <v>12</v>
+      </c>
+      <c r="G494" t="s">
+        <v>344</v>
+      </c>
+      <c r="H494">
+        <v>11</v>
+      </c>
+      <c r="I494">
+        <v>363100</v>
+      </c>
+      <c r="J494">
+        <v>0</v>
+      </c>
+      <c r="K494">
+        <v>0</v>
+      </c>
+      <c r="L494">
+        <v>0</v>
+      </c>
+      <c r="M494">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="495" spans="1:13">
+      <c r="A495">
+        <v>417414</v>
+      </c>
+      <c r="B495" t="s">
+        <v>140</v>
+      </c>
+      <c r="E495" t="s">
+        <v>11</v>
+      </c>
+      <c r="F495" t="s">
+        <v>12</v>
+      </c>
+      <c r="G495" t="s">
+        <v>344</v>
+      </c>
+      <c r="H495">
+        <v>8</v>
+      </c>
+      <c r="I495">
+        <v>426640</v>
+      </c>
+      <c r="J495">
+        <v>0</v>
+      </c>
+      <c r="K495">
+        <v>0</v>
+      </c>
+      <c r="L495">
+        <v>0</v>
+      </c>
+      <c r="M495">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="496" spans="1:13">
+      <c r="A496">
+        <v>417414</v>
+      </c>
+      <c r="B496" t="s">
+        <v>132</v>
+      </c>
+      <c r="E496" t="s">
+        <v>11</v>
+      </c>
+      <c r="F496" t="s">
+        <v>12</v>
+      </c>
+      <c r="G496" t="s">
+        <v>344</v>
+      </c>
+      <c r="H496">
+        <v>8</v>
+      </c>
+      <c r="I496">
+        <v>1327600</v>
+      </c>
+      <c r="J496">
+        <v>0</v>
+      </c>
+      <c r="K496">
+        <v>0</v>
+      </c>
+      <c r="L496">
+        <v>0</v>
+      </c>
+      <c r="M496">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="497" spans="1:13">
+      <c r="A497">
+        <v>417414</v>
+      </c>
+      <c r="B497" t="s">
+        <v>117</v>
+      </c>
+      <c r="E497" t="s">
+        <v>11</v>
+      </c>
+      <c r="F497" t="s">
+        <v>12</v>
+      </c>
+      <c r="G497" t="s">
+        <v>344</v>
+      </c>
+      <c r="H497">
+        <v>11</v>
+      </c>
+      <c r="I497">
+        <v>480955</v>
+      </c>
+      <c r="J497">
+        <v>0</v>
+      </c>
+      <c r="K497">
+        <v>0</v>
+      </c>
+      <c r="L497">
+        <v>0</v>
+      </c>
+      <c r="M497">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="498" spans="1:13">
+      <c r="A498">
+        <v>417414</v>
+      </c>
+      <c r="B498" t="s">
+        <v>136</v>
+      </c>
+      <c r="E498" t="s">
+        <v>11</v>
+      </c>
+      <c r="F498" t="s">
+        <v>12</v>
+      </c>
+      <c r="G498" t="s">
+        <v>344</v>
+      </c>
+      <c r="H498">
+        <v>8</v>
+      </c>
+      <c r="I498">
+        <v>1286113</v>
+      </c>
+      <c r="J498">
+        <v>0</v>
+      </c>
+      <c r="K498">
+        <v>0</v>
+      </c>
+      <c r="L498">
+        <v>0</v>
+      </c>
+      <c r="M498">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="499" spans="1:13">
+      <c r="A499">
+        <v>417414</v>
+      </c>
+      <c r="B499" t="s">
+        <v>235</v>
+      </c>
+      <c r="E499" t="s">
+        <v>11</v>
+      </c>
+      <c r="F499" t="s">
+        <v>12</v>
+      </c>
+      <c r="G499" t="s">
+        <v>344</v>
+      </c>
+      <c r="H499">
+        <v>11</v>
+      </c>
+      <c r="I499">
+        <v>510200</v>
+      </c>
+      <c r="J499">
+        <v>0</v>
+      </c>
+      <c r="K499">
+        <v>0</v>
+      </c>
+      <c r="L499">
+        <v>0</v>
+      </c>
+      <c r="M499">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="500" spans="1:13">
+      <c r="A500">
+        <v>417414</v>
+      </c>
+      <c r="B500" t="s">
+        <v>159</v>
+      </c>
+      <c r="E500" t="s">
+        <v>11</v>
+      </c>
+      <c r="F500" t="s">
+        <v>12</v>
+      </c>
+      <c r="G500" t="s">
+        <v>344</v>
+      </c>
+      <c r="H500">
+        <v>8</v>
+      </c>
+      <c r="I500">
+        <v>1294410</v>
+      </c>
+      <c r="J500">
+        <v>0</v>
+      </c>
+      <c r="K500">
+        <v>0</v>
+      </c>
+      <c r="L500">
+        <v>0</v>
+      </c>
+      <c r="M500">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="501" spans="1:13">
+      <c r="A501">
+        <v>417414</v>
+      </c>
+      <c r="B501" t="s">
+        <v>37</v>
+      </c>
+      <c r="E501" t="s">
+        <v>11</v>
+      </c>
+      <c r="F501" t="s">
+        <v>12</v>
+      </c>
+      <c r="G501" t="s">
+        <v>344</v>
+      </c>
+      <c r="H501">
+        <v>11</v>
+      </c>
+      <c r="I501">
+        <v>363100</v>
+      </c>
+      <c r="J501">
+        <v>0</v>
+      </c>
+      <c r="K501">
+        <v>0</v>
+      </c>
+      <c r="L501">
+        <v>0</v>
+      </c>
+      <c r="M501">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="502" spans="1:13">
+      <c r="A502">
+        <v>417414</v>
+      </c>
+      <c r="B502" t="s">
+        <v>176</v>
+      </c>
+      <c r="E502" t="s">
+        <v>11</v>
+      </c>
+      <c r="F502" t="s">
+        <v>12</v>
+      </c>
+      <c r="G502" t="s">
+        <v>344</v>
+      </c>
+      <c r="H502">
+        <v>8</v>
+      </c>
+      <c r="I502">
+        <v>327070</v>
+      </c>
+      <c r="J502">
+        <v>0</v>
+      </c>
+      <c r="K502">
+        <v>0</v>
+      </c>
+      <c r="L502">
+        <v>0</v>
+      </c>
+      <c r="M502">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="503" spans="1:13">
+      <c r="A503">
+        <v>417414</v>
+      </c>
+      <c r="B503" t="s">
+        <v>247</v>
+      </c>
+      <c r="E503" t="s">
+        <v>11</v>
+      </c>
+      <c r="F503" t="s">
+        <v>12</v>
+      </c>
+      <c r="G503" t="s">
+        <v>344</v>
+      </c>
+      <c r="H503">
+        <v>11</v>
+      </c>
+      <c r="I503">
+        <v>413000</v>
+      </c>
+      <c r="J503">
+        <v>0</v>
+      </c>
+      <c r="K503">
+        <v>0</v>
+      </c>
+      <c r="L503">
+        <v>0</v>
+      </c>
+      <c r="M503">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="504" spans="1:13">
+      <c r="A504">
+        <v>417414</v>
+      </c>
+      <c r="B504" t="s">
+        <v>250</v>
+      </c>
+      <c r="E504" t="s">
+        <v>11</v>
+      </c>
+      <c r="F504" t="s">
+        <v>12</v>
+      </c>
+      <c r="G504" t="s">
+        <v>344</v>
+      </c>
+      <c r="H504">
+        <v>11</v>
+      </c>
+      <c r="I504">
+        <v>107800</v>
+      </c>
+      <c r="J504">
+        <v>0</v>
+      </c>
+      <c r="K504">
+        <v>0</v>
+      </c>
+      <c r="L504">
+        <v>0</v>
+      </c>
+      <c r="M504">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="505" spans="1:13">
+      <c r="A505">
+        <v>417414</v>
+      </c>
+      <c r="B505" t="s">
+        <v>126</v>
+      </c>
+      <c r="E505" t="s">
+        <v>11</v>
+      </c>
+      <c r="F505" t="s">
+        <v>12</v>
+      </c>
+      <c r="G505" t="s">
+        <v>344</v>
+      </c>
+      <c r="H505">
+        <v>11</v>
+      </c>
+      <c r="I505">
+        <v>211300</v>
+      </c>
+      <c r="J505">
+        <v>0</v>
+      </c>
+      <c r="K505">
+        <v>0</v>
+      </c>
+      <c r="L505">
+        <v>0</v>
+      </c>
+      <c r="M505">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="506" spans="1:13">
+      <c r="A506">
+        <v>417414</v>
+      </c>
+      <c r="B506" t="s">
+        <v>266</v>
+      </c>
+      <c r="E506" t="s">
+        <v>11</v>
+      </c>
+      <c r="F506" t="s">
+        <v>12</v>
+      </c>
+      <c r="G506" t="s">
+        <v>344</v>
+      </c>
+      <c r="H506">
+        <v>11</v>
+      </c>
+      <c r="I506">
+        <v>328795</v>
+      </c>
+      <c r="J506">
+        <v>0</v>
+      </c>
+      <c r="K506">
+        <v>0</v>
+      </c>
+      <c r="L506">
+        <v>0</v>
+      </c>
+      <c r="M506">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="507" spans="1:13">
+      <c r="A507">
+        <v>417414</v>
+      </c>
+      <c r="B507" t="s">
+        <v>131</v>
+      </c>
+      <c r="E507" t="s">
+        <v>11</v>
+      </c>
+      <c r="F507" t="s">
+        <v>12</v>
+      </c>
+      <c r="G507" t="s">
+        <v>344</v>
+      </c>
+      <c r="H507">
+        <v>11</v>
+      </c>
+      <c r="I507">
+        <v>181695</v>
+      </c>
+      <c r="J507">
+        <v>0</v>
+      </c>
+      <c r="K507">
+        <v>0</v>
+      </c>
+      <c r="L507">
+        <v>0</v>
+      </c>
+      <c r="M507">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="508" spans="1:13">
+      <c r="A508">
+        <v>417414</v>
+      </c>
+      <c r="B508" t="s">
+        <v>267</v>
+      </c>
+      <c r="E508" t="s">
+        <v>11</v>
+      </c>
+      <c r="F508" t="s">
+        <v>12</v>
+      </c>
+      <c r="G508" t="s">
+        <v>344</v>
+      </c>
+      <c r="H508">
+        <v>11</v>
+      </c>
+      <c r="I508">
+        <v>264008</v>
+      </c>
+      <c r="J508">
+        <v>0</v>
+      </c>
+      <c r="K508">
+        <v>0</v>
+      </c>
+      <c r="L508">
+        <v>0</v>
+      </c>
+      <c r="M508">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="509" spans="1:13">
+      <c r="A509">
+        <v>417414</v>
+      </c>
+      <c r="B509" t="s">
+        <v>134</v>
+      </c>
+      <c r="E509" t="s">
+        <v>11</v>
+      </c>
+      <c r="F509" t="s">
+        <v>12</v>
+      </c>
+      <c r="G509" t="s">
+        <v>344</v>
+      </c>
+      <c r="H509">
+        <v>11</v>
+      </c>
+      <c r="I509">
+        <v>79365</v>
+      </c>
+      <c r="J509">
+        <v>0</v>
+      </c>
+      <c r="K509">
+        <v>0</v>
+      </c>
+      <c r="L509">
+        <v>0</v>
+      </c>
+      <c r="M509">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="510" spans="1:13">
+      <c r="A510">
+        <v>417414</v>
+      </c>
+      <c r="B510" t="s">
+        <v>137</v>
+      </c>
+      <c r="E510" t="s">
+        <v>11</v>
+      </c>
+      <c r="F510" t="s">
+        <v>12</v>
+      </c>
+      <c r="G510" t="s">
+        <v>344</v>
+      </c>
+      <c r="H510">
+        <v>11</v>
+      </c>
+      <c r="I510">
+        <v>510200</v>
+      </c>
+      <c r="J510">
+        <v>0</v>
+      </c>
+      <c r="K510">
+        <v>0</v>
+      </c>
+      <c r="L510">
+        <v>0</v>
+      </c>
+      <c r="M510">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="511" spans="1:13">
+      <c r="A511">
+        <v>417414</v>
+      </c>
+      <c r="B511" t="s">
+        <v>270</v>
+      </c>
+      <c r="E511" t="s">
+        <v>11</v>
+      </c>
+      <c r="F511" t="s">
+        <v>12</v>
+      </c>
+      <c r="G511" t="s">
+        <v>344</v>
+      </c>
+      <c r="H511">
+        <v>11</v>
+      </c>
+      <c r="I511">
+        <v>211300</v>
+      </c>
+      <c r="J511">
+        <v>0</v>
+      </c>
+      <c r="K511">
+        <v>0</v>
+      </c>
+      <c r="L511">
+        <v>0</v>
+      </c>
+      <c r="M511">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="512" spans="1:13">
+      <c r="A512">
+        <v>417414</v>
+      </c>
+      <c r="B512" t="s">
+        <v>139</v>
+      </c>
+      <c r="E512" t="s">
+        <v>11</v>
+      </c>
+      <c r="F512" t="s">
+        <v>12</v>
+      </c>
+      <c r="G512" t="s">
+        <v>344</v>
+      </c>
+      <c r="H512">
+        <v>11</v>
+      </c>
+      <c r="I512">
+        <v>510200</v>
+      </c>
+      <c r="J512">
+        <v>0</v>
+      </c>
+      <c r="K512">
+        <v>0</v>
+      </c>
+      <c r="L512">
+        <v>0</v>
+      </c>
+      <c r="M512">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="513" spans="1:13">
+      <c r="A513">
+        <v>417414</v>
+      </c>
+      <c r="B513" t="s">
+        <v>272</v>
+      </c>
+      <c r="E513" t="s">
+        <v>11</v>
+      </c>
+      <c r="F513" t="s">
+        <v>12</v>
+      </c>
+      <c r="G513" t="s">
+        <v>344</v>
+      </c>
+      <c r="H513">
+        <v>11</v>
+      </c>
+      <c r="I513">
+        <v>609198</v>
+      </c>
+      <c r="J513">
+        <v>0</v>
+      </c>
+      <c r="K513">
+        <v>0</v>
+      </c>
+      <c r="L513">
+        <v>0</v>
+      </c>
+      <c r="M513">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="514" spans="1:13">
+      <c r="A514">
+        <v>417414</v>
+      </c>
+      <c r="B514" t="s">
+        <v>276</v>
+      </c>
+      <c r="E514" t="s">
+        <v>11</v>
+      </c>
+      <c r="F514" t="s">
+        <v>12</v>
+      </c>
+      <c r="G514" t="s">
+        <v>344</v>
+      </c>
+      <c r="H514">
+        <v>11</v>
+      </c>
+      <c r="I514">
+        <v>363100</v>
+      </c>
+      <c r="J514">
+        <v>0</v>
+      </c>
+      <c r="K514">
+        <v>0</v>
+      </c>
+      <c r="L514">
+        <v>0</v>
+      </c>
+      <c r="M514">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="515" spans="1:13">
+      <c r="A515">
+        <v>417414</v>
+      </c>
+      <c r="B515" t="s">
+        <v>278</v>
+      </c>
+      <c r="E515" t="s">
+        <v>11</v>
+      </c>
+      <c r="F515" t="s">
+        <v>12</v>
+      </c>
+      <c r="G515" t="s">
+        <v>344</v>
+      </c>
+      <c r="H515">
+        <v>11</v>
+      </c>
+      <c r="I515">
+        <v>518495</v>
+      </c>
+      <c r="J515">
+        <v>0</v>
+      </c>
+      <c r="K515">
+        <v>0</v>
+      </c>
+      <c r="L515">
+        <v>0</v>
+      </c>
+      <c r="M515">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="516" spans="1:13">
+      <c r="A516">
+        <v>417414</v>
+      </c>
+      <c r="B516" t="s">
+        <v>191</v>
+      </c>
+      <c r="E516" t="s">
+        <v>11</v>
+      </c>
+      <c r="F516" t="s">
+        <v>12</v>
+      </c>
+      <c r="G516" t="s">
+        <v>344</v>
+      </c>
+      <c r="H516">
+        <v>11</v>
+      </c>
+      <c r="I516">
+        <v>54700</v>
+      </c>
+      <c r="J516">
+        <v>0</v>
+      </c>
+      <c r="K516">
+        <v>0</v>
+      </c>
+      <c r="L516">
+        <v>0</v>
+      </c>
+      <c r="M516">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="517" spans="1:13">
+      <c r="A517">
+        <v>417414</v>
+      </c>
+      <c r="B517" t="s">
+        <v>192</v>
+      </c>
+      <c r="E517" t="s">
+        <v>11</v>
+      </c>
+      <c r="F517" t="s">
+        <v>12</v>
+      </c>
+      <c r="G517" t="s">
+        <v>344</v>
+      </c>
+      <c r="H517">
+        <v>11</v>
+      </c>
+      <c r="I517">
+        <v>387085</v>
+      </c>
+      <c r="J517">
+        <v>0</v>
+      </c>
+      <c r="K517">
+        <v>0</v>
+      </c>
+      <c r="L517">
+        <v>0</v>
+      </c>
+      <c r="M517">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="518" spans="1:13">
+      <c r="A518">
+        <v>417414</v>
+      </c>
+      <c r="B518" t="s">
+        <v>160</v>
+      </c>
+      <c r="E518" t="s">
+        <v>11</v>
+      </c>
+      <c r="F518" t="s">
+        <v>12</v>
+      </c>
+      <c r="G518" t="s">
+        <v>344</v>
+      </c>
+      <c r="H518">
+        <v>8</v>
+      </c>
+      <c r="I518">
+        <v>132400</v>
+      </c>
+      <c r="J518">
+        <v>0</v>
+      </c>
+      <c r="K518">
+        <v>0</v>
+      </c>
+      <c r="L518">
+        <v>0</v>
+      </c>
+      <c r="M518">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="519" spans="1:13">
+      <c r="A519">
+        <v>417414</v>
+      </c>
+      <c r="B519" t="s">
+        <v>163</v>
+      </c>
+      <c r="E519" t="s">
+        <v>11</v>
+      </c>
+      <c r="F519" t="s">
+        <v>12</v>
+      </c>
+      <c r="G519" t="s">
+        <v>344</v>
+      </c>
+      <c r="H519">
+        <v>8</v>
+      </c>
+      <c r="I519">
+        <v>115805</v>
+      </c>
+      <c r="J519">
+        <v>0</v>
+      </c>
+      <c r="K519">
+        <v>0</v>
+      </c>
+      <c r="L519">
+        <v>0</v>
+      </c>
+      <c r="M519">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="520" spans="1:13">
+      <c r="A520">
+        <v>417414</v>
+      </c>
+      <c r="B520" t="s">
+        <v>194</v>
+      </c>
+      <c r="E520" t="s">
+        <v>11</v>
+      </c>
+      <c r="F520" t="s">
+        <v>12</v>
+      </c>
+      <c r="G520" t="s">
+        <v>344</v>
+      </c>
+      <c r="H520">
+        <v>11</v>
+      </c>
+      <c r="I520">
+        <v>510200</v>
+      </c>
+      <c r="J520">
+        <v>0</v>
+      </c>
+      <c r="K520">
+        <v>0</v>
+      </c>
+      <c r="L520">
+        <v>0</v>
+      </c>
+      <c r="M520">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="521" spans="1:13">
+      <c r="A521">
+        <v>417414</v>
+      </c>
+      <c r="B521" t="s">
+        <v>196</v>
+      </c>
+      <c r="E521" t="s">
+        <v>11</v>
+      </c>
+      <c r="F521" t="s">
+        <v>12</v>
+      </c>
+      <c r="G521" t="s">
+        <v>344</v>
+      </c>
+      <c r="H521">
+        <v>11</v>
+      </c>
+      <c r="I521">
+        <v>510200</v>
+      </c>
+      <c r="J521">
+        <v>0</v>
+      </c>
+      <c r="K521">
+        <v>0</v>
+      </c>
+      <c r="L521">
+        <v>0</v>
+      </c>
+      <c r="M521">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="522" spans="1:13">
+      <c r="A522">
+        <v>417414</v>
+      </c>
+      <c r="B522" t="s">
+        <v>91</v>
+      </c>
+      <c r="E522" t="s">
+        <v>11</v>
+      </c>
+      <c r="F522" t="s">
+        <v>12</v>
+      </c>
+      <c r="G522" t="s">
+        <v>344</v>
+      </c>
+      <c r="H522">
+        <v>11</v>
+      </c>
+      <c r="I522">
+        <v>538778</v>
+      </c>
+      <c r="J522">
+        <v>0</v>
+      </c>
+      <c r="K522">
+        <v>0</v>
+      </c>
+      <c r="L522">
+        <v>0</v>
+      </c>
+      <c r="M522">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="523" spans="1:13">
+      <c r="A523">
+        <v>417414</v>
+      </c>
+      <c r="B523" t="s">
+        <v>28</v>
+      </c>
+      <c r="E523" t="s">
+        <v>11</v>
+      </c>
+      <c r="F523" t="s">
+        <v>12</v>
+      </c>
+      <c r="G523" t="s">
+        <v>344</v>
+      </c>
+      <c r="H523">
+        <v>8</v>
+      </c>
+      <c r="I523">
+        <v>1286113</v>
+      </c>
+      <c r="J523">
+        <v>0</v>
+      </c>
+      <c r="K523">
+        <v>0</v>
+      </c>
+      <c r="L523">
+        <v>0</v>
+      </c>
+      <c r="M523">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="524" spans="1:13">
+      <c r="A524">
+        <v>417414</v>
+      </c>
+      <c r="B524" t="s">
+        <v>197</v>
+      </c>
+      <c r="E524" t="s">
+        <v>11</v>
+      </c>
+      <c r="F524" t="s">
+        <v>12</v>
+      </c>
+      <c r="G524" t="s">
+        <v>344</v>
+      </c>
+      <c r="H524">
+        <v>11</v>
+      </c>
+      <c r="I524">
+        <v>302880</v>
+      </c>
+      <c r="J524">
+        <v>0</v>
+      </c>
+      <c r="K524">
+        <v>0</v>
+      </c>
+      <c r="L524">
+        <v>0</v>
+      </c>
+      <c r="M524">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="525" spans="1:13">
+      <c r="A525">
+        <v>417414</v>
+      </c>
+      <c r="B525" t="s">
+        <v>97</v>
+      </c>
+      <c r="E525" t="s">
+        <v>11</v>
+      </c>
+      <c r="F525" t="s">
+        <v>12</v>
+      </c>
+      <c r="G525" t="s">
+        <v>344</v>
+      </c>
+      <c r="H525">
+        <v>11</v>
+      </c>
+      <c r="I525">
+        <v>681310</v>
+      </c>
+      <c r="J525">
+        <v>0</v>
+      </c>
+      <c r="K525">
+        <v>0</v>
+      </c>
+      <c r="L525">
+        <v>0</v>
+      </c>
+      <c r="M525">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="526" spans="1:13">
+      <c r="A526">
+        <v>417414</v>
+      </c>
+      <c r="B526" t="s">
+        <v>101</v>
+      </c>
+      <c r="E526" t="s">
+        <v>11</v>
+      </c>
+      <c r="F526" t="s">
+        <v>12</v>
+      </c>
+      <c r="G526" t="s">
+        <v>344</v>
+      </c>
+      <c r="H526">
+        <v>11</v>
+      </c>
+      <c r="I526">
+        <v>510200</v>
+      </c>
+      <c r="J526">
+        <v>0</v>
+      </c>
+      <c r="K526">
+        <v>0</v>
+      </c>
+      <c r="L526">
+        <v>0</v>
+      </c>
+      <c r="M526">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="527" spans="1:13">
+      <c r="A527">
+        <v>417414</v>
+      </c>
+      <c r="B527" t="s">
+        <v>210</v>
+      </c>
+      <c r="E527" t="s">
+        <v>11</v>
+      </c>
+      <c r="F527" t="s">
+        <v>12</v>
+      </c>
+      <c r="G527" t="s">
+        <v>344</v>
+      </c>
+      <c r="H527">
+        <v>11</v>
+      </c>
+      <c r="I527">
+        <v>699900</v>
+      </c>
+      <c r="J527">
+        <v>0</v>
+      </c>
+      <c r="K527">
+        <v>0</v>
+      </c>
+      <c r="L527">
+        <v>0</v>
+      </c>
+      <c r="M527">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="528" spans="1:13">
+      <c r="A528">
+        <v>417414</v>
+      </c>
+      <c r="B528" t="s">
+        <v>204</v>
+      </c>
+      <c r="E528" t="s">
+        <v>11</v>
+      </c>
+      <c r="F528" t="s">
+        <v>12</v>
+      </c>
+      <c r="G528" t="s">
+        <v>344</v>
+      </c>
+      <c r="H528">
+        <v>11</v>
+      </c>
+      <c r="I528">
+        <v>510200</v>
+      </c>
+      <c r="J528">
+        <v>0</v>
+      </c>
+      <c r="K528">
+        <v>0</v>
+      </c>
+      <c r="L528">
+        <v>0</v>
+      </c>
+      <c r="M528">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="529" spans="1:13">
+      <c r="A529">
+        <v>417414</v>
+      </c>
+      <c r="B529" t="s">
+        <v>62</v>
+      </c>
+      <c r="E529" t="s">
+        <v>11</v>
+      </c>
+      <c r="F529" t="s">
+        <v>12</v>
+      </c>
+      <c r="G529" t="s">
+        <v>344</v>
+      </c>
+      <c r="H529">
+        <v>8</v>
+      </c>
+      <c r="I529">
+        <v>132400</v>
+      </c>
+      <c r="J529">
+        <v>0</v>
+      </c>
+      <c r="K529">
+        <v>0</v>
+      </c>
+      <c r="L529">
+        <v>0</v>
+      </c>
+      <c r="M529">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="530" spans="1:13">
+      <c r="A530">
+        <v>417414</v>
+      </c>
+      <c r="B530" t="s">
+        <v>205</v>
+      </c>
+      <c r="E530" t="s">
+        <v>11</v>
+      </c>
+      <c r="F530" t="s">
+        <v>12</v>
+      </c>
+      <c r="G530" t="s">
+        <v>344</v>
+      </c>
+      <c r="H530">
+        <v>11</v>
+      </c>
+      <c r="I530">
+        <v>159470</v>
+      </c>
+      <c r="J530">
+        <v>0</v>
+      </c>
+      <c r="K530">
+        <v>0</v>
+      </c>
+      <c r="L530">
+        <v>0</v>
+      </c>
+      <c r="M530">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="531" spans="1:13">
+      <c r="A531">
+        <v>417414</v>
+      </c>
+      <c r="B531" t="s">
+        <v>64</v>
+      </c>
+      <c r="E531" t="s">
+        <v>11</v>
+      </c>
+      <c r="F531" t="s">
+        <v>12</v>
+      </c>
+      <c r="G531" t="s">
+        <v>344</v>
+      </c>
+      <c r="H531">
+        <v>8</v>
+      </c>
+      <c r="I531">
+        <v>132400</v>
+      </c>
+      <c r="J531">
+        <v>0</v>
+      </c>
+      <c r="K531">
+        <v>0</v>
+      </c>
+      <c r="L531">
+        <v>0</v>
+      </c>
+      <c r="M531">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="532" spans="1:13">
+      <c r="A532">
+        <v>417414</v>
+      </c>
+      <c r="B532" t="s">
+        <v>207</v>
+      </c>
+      <c r="E532" t="s">
+        <v>11</v>
+      </c>
+      <c r="F532" t="s">
+        <v>12</v>
+      </c>
+      <c r="G532" t="s">
+        <v>344</v>
+      </c>
+      <c r="H532">
+        <v>11</v>
+      </c>
+      <c r="I532">
+        <v>558700</v>
+      </c>
+      <c r="J532">
+        <v>0</v>
+      </c>
+      <c r="K532">
+        <v>0</v>
+      </c>
+      <c r="L532">
+        <v>0</v>
+      </c>
+      <c r="M532">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="533" spans="1:13">
+      <c r="A533">
+        <v>417414</v>
+      </c>
+      <c r="B533" t="s">
+        <v>261</v>
+      </c>
+      <c r="E533" t="s">
+        <v>11</v>
+      </c>
+      <c r="F533" t="s">
+        <v>12</v>
+      </c>
+      <c r="G533" t="s">
+        <v>344</v>
+      </c>
+      <c r="H533">
+        <v>11</v>
+      </c>
+      <c r="I533">
+        <v>544410</v>
+      </c>
+      <c r="J533">
+        <v>0</v>
+      </c>
+      <c r="K533">
+        <v>0</v>
+      </c>
+      <c r="L533">
+        <v>0</v>
+      </c>
+      <c r="M533">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="534" spans="1:13">
+      <c r="A534">
+        <v>417414</v>
+      </c>
+      <c r="B534" t="s">
+        <v>263</v>
+      </c>
+      <c r="E534" t="s">
+        <v>11</v>
+      </c>
+      <c r="F534" t="s">
+        <v>12</v>
+      </c>
+      <c r="G534" t="s">
+        <v>344</v>
+      </c>
+      <c r="H534">
+        <v>11</v>
+      </c>
+      <c r="I534">
+        <v>285260</v>
+      </c>
+      <c r="J534">
+        <v>0</v>
+      </c>
+      <c r="K534">
+        <v>0</v>
+      </c>
+      <c r="L534">
+        <v>0</v>
+      </c>
+      <c r="M534">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="535" spans="1:13">
+      <c r="A535">
+        <v>417414</v>
+      </c>
+      <c r="B535" t="s">
+        <v>265</v>
+      </c>
+      <c r="E535" t="s">
+        <v>11</v>
+      </c>
+      <c r="F535" t="s">
+        <v>12</v>
+      </c>
+      <c r="G535" t="s">
+        <v>344</v>
+      </c>
+      <c r="H535">
+        <v>11</v>
+      </c>
+      <c r="I535">
+        <v>510200</v>
+      </c>
+      <c r="J535">
+        <v>0</v>
+      </c>
+      <c r="K535">
+        <v>0</v>
+      </c>
+      <c r="L535">
+        <v>0</v>
+      </c>
+      <c r="M535">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="536" spans="1:13">
+      <c r="A536">
+        <v>417414</v>
+      </c>
+      <c r="B536" t="s">
+        <v>53</v>
+      </c>
+      <c r="E536" t="s">
+        <v>11</v>
+      </c>
+      <c r="F536" t="s">
+        <v>12</v>
+      </c>
+      <c r="G536" t="s">
+        <v>344</v>
+      </c>
+      <c r="H536">
+        <v>11</v>
+      </c>
+      <c r="I536">
+        <v>471495</v>
+      </c>
+      <c r="J536">
+        <v>0</v>
+      </c>
+      <c r="K536">
+        <v>0</v>
+      </c>
+      <c r="L536">
+        <v>0</v>
+      </c>
+      <c r="M536">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="537" spans="1:13">
+      <c r="A537">
+        <v>417414</v>
+      </c>
+      <c r="B537" t="s">
+        <v>220</v>
+      </c>
+      <c r="E537" t="s">
+        <v>11</v>
+      </c>
+      <c r="F537" t="s">
+        <v>12</v>
+      </c>
+      <c r="G537" t="s">
+        <v>344</v>
+      </c>
+      <c r="H537">
+        <v>11</v>
+      </c>
+      <c r="I537">
+        <v>622155</v>
+      </c>
+      <c r="J537">
+        <v>0</v>
+      </c>
+      <c r="K537">
+        <v>0</v>
+      </c>
+      <c r="L537">
+        <v>0</v>
+      </c>
+      <c r="M537">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="538" spans="1:13">
+      <c r="A538">
+        <v>417414</v>
+      </c>
+      <c r="B538" t="s">
+        <v>195</v>
+      </c>
+      <c r="E538" t="s">
+        <v>11</v>
+      </c>
+      <c r="F538" t="s">
+        <v>12</v>
+      </c>
+      <c r="G538" t="s">
+        <v>344</v>
+      </c>
+      <c r="H538">
+        <v>11</v>
+      </c>
+      <c r="I538">
+        <v>836800</v>
+      </c>
+      <c r="J538">
+        <v>0</v>
+      </c>
+      <c r="K538">
+        <v>0</v>
+      </c>
+      <c r="L538">
+        <v>0</v>
+      </c>
+      <c r="M538">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="539" spans="1:13">
+      <c r="A539">
+        <v>417414</v>
+      </c>
+      <c r="B539" t="s">
+        <v>222</v>
+      </c>
+      <c r="E539" t="s">
+        <v>11</v>
+      </c>
+      <c r="F539" t="s">
+        <v>12</v>
+      </c>
+      <c r="G539" t="s">
+        <v>344</v>
+      </c>
+      <c r="H539">
+        <v>11</v>
+      </c>
+      <c r="I539">
+        <v>211300</v>
+      </c>
+      <c r="J539">
+        <v>0</v>
+      </c>
+      <c r="K539">
+        <v>0</v>
+      </c>
+      <c r="L539">
+        <v>0</v>
+      </c>
+      <c r="M539">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="540" spans="1:13">
+      <c r="A540">
+        <v>417414</v>
+      </c>
+      <c r="B540" t="s">
+        <v>224</v>
+      </c>
+      <c r="E540" t="s">
+        <v>11</v>
+      </c>
+      <c r="F540" t="s">
+        <v>12</v>
+      </c>
+      <c r="G540" t="s">
+        <v>344</v>
+      </c>
+      <c r="H540">
+        <v>11</v>
+      </c>
+      <c r="I540">
+        <v>558700</v>
+      </c>
+      <c r="J540">
+        <v>0</v>
+      </c>
+      <c r="K540">
+        <v>0</v>
+      </c>
+      <c r="L540">
+        <v>0</v>
+      </c>
+      <c r="M540">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="541" spans="1:13">
+      <c r="A541">
+        <v>417414</v>
+      </c>
+      <c r="B541" t="s">
+        <v>199</v>
+      </c>
+      <c r="E541" t="s">
+        <v>11</v>
+      </c>
+      <c r="F541" t="s">
+        <v>12</v>
+      </c>
+      <c r="G541" t="s">
+        <v>344</v>
+      </c>
+      <c r="H541">
+        <v>11</v>
+      </c>
+      <c r="I541">
+        <v>312600</v>
+      </c>
+      <c r="J541">
+        <v>0</v>
+      </c>
+      <c r="K541">
+        <v>0</v>
+      </c>
+      <c r="L541">
+        <v>0</v>
+      </c>
+      <c r="M541">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="542" spans="1:13">
+      <c r="A542">
+        <v>417414</v>
+      </c>
+      <c r="B542" t="s">
+        <v>81</v>
+      </c>
+      <c r="E542" t="s">
+        <v>11</v>
+      </c>
+      <c r="F542" t="s">
+        <v>12</v>
+      </c>
+      <c r="G542" t="s">
+        <v>344</v>
+      </c>
+      <c r="H542">
+        <v>8</v>
+      </c>
+      <c r="I542">
+        <v>132400</v>
+      </c>
+      <c r="J542">
+        <v>0</v>
+      </c>
+      <c r="K542">
+        <v>0</v>
+      </c>
+      <c r="L542">
+        <v>0</v>
+      </c>
+      <c r="M542">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="543" spans="1:13">
+      <c r="A543">
+        <v>417414</v>
+      </c>
+      <c r="B543" t="s">
+        <v>200</v>
+      </c>
+      <c r="E543" t="s">
+        <v>11</v>
+      </c>
+      <c r="F543" t="s">
+        <v>12</v>
+      </c>
+      <c r="G543" t="s">
+        <v>344</v>
+      </c>
+      <c r="H543">
+        <v>11</v>
+      </c>
+      <c r="I543">
+        <v>234855</v>
+      </c>
+      <c r="J543">
+        <v>0</v>
+      </c>
+      <c r="K543">
+        <v>0</v>
+      </c>
+      <c r="L543">
+        <v>0</v>
+      </c>
+      <c r="M543">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="544" spans="1:13">
+      <c r="A544">
+        <v>417414</v>
+      </c>
+      <c r="B544" t="s">
+        <v>201</v>
+      </c>
+      <c r="E544" t="s">
+        <v>11</v>
+      </c>
+      <c r="F544" t="s">
+        <v>12</v>
+      </c>
+      <c r="G544" t="s">
+        <v>344</v>
+      </c>
+      <c r="H544">
+        <v>11</v>
+      </c>
+      <c r="I544">
+        <v>510200</v>
+      </c>
+      <c r="J544">
+        <v>0</v>
+      </c>
+      <c r="K544">
+        <v>0</v>
+      </c>
+      <c r="L544">
+        <v>0</v>
+      </c>
+      <c r="M544">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="545" spans="1:13">
+      <c r="A545">
+        <v>417414</v>
+      </c>
+      <c r="B545" t="s">
+        <v>236</v>
+      </c>
+      <c r="E545" t="s">
+        <v>11</v>
+      </c>
+      <c r="F545" t="s">
+        <v>12</v>
+      </c>
+      <c r="G545" t="s">
+        <v>344</v>
+      </c>
+      <c r="H545">
+        <v>11</v>
+      </c>
+      <c r="I545">
+        <v>759055</v>
+      </c>
+      <c r="J545">
+        <v>0</v>
+      </c>
+      <c r="K545">
+        <v>0</v>
+      </c>
+      <c r="L545">
+        <v>0</v>
+      </c>
+      <c r="M545">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="546" spans="1:13">
+      <c r="A546">
+        <v>417414</v>
+      </c>
+      <c r="B546" t="s">
+        <v>98</v>
+      </c>
+      <c r="E546" t="s">
+        <v>11</v>
+      </c>
+      <c r="F546" t="s">
+        <v>12</v>
+      </c>
+      <c r="G546" t="s">
+        <v>344</v>
+      </c>
+      <c r="H546">
+        <v>11</v>
+      </c>
+      <c r="I546">
+        <v>234855</v>
+      </c>
+      <c r="J546">
+        <v>0</v>
+      </c>
+      <c r="K546">
+        <v>0</v>
+      </c>
+      <c r="L546">
+        <v>0</v>
+      </c>
+      <c r="M546">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="547" spans="1:13">
+      <c r="A547">
+        <v>417414</v>
+      </c>
+      <c r="B547" t="s">
+        <v>307</v>
+      </c>
+      <c r="E547" t="s">
+        <v>11</v>
+      </c>
+      <c r="F547" t="s">
+        <v>12</v>
+      </c>
+      <c r="G547" t="s">
+        <v>344</v>
+      </c>
+      <c r="H547">
+        <v>11</v>
+      </c>
+      <c r="I547">
+        <v>285260</v>
+      </c>
+      <c r="J547">
+        <v>0</v>
+      </c>
+      <c r="K547">
+        <v>0</v>
+      </c>
+      <c r="L547">
+        <v>0</v>
+      </c>
+      <c r="M547">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="548" spans="1:13">
+      <c r="A548">
+        <v>417414</v>
+      </c>
+      <c r="B548" t="s">
+        <v>309</v>
+      </c>
+      <c r="E548" t="s">
+        <v>11</v>
+      </c>
+      <c r="F548" t="s">
+        <v>12</v>
+      </c>
+      <c r="G548" t="s">
+        <v>344</v>
+      </c>
+      <c r="H548">
+        <v>11</v>
+      </c>
+      <c r="I548">
+        <v>406540</v>
+      </c>
+      <c r="J548">
+        <v>0</v>
+      </c>
+      <c r="K548">
+        <v>0</v>
+      </c>
+      <c r="L548">
+        <v>0</v>
+      </c>
+      <c r="M548">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="549" spans="1:13">
+      <c r="A549">
+        <v>417414</v>
+      </c>
+      <c r="B549" t="s">
+        <v>102</v>
+      </c>
+      <c r="E549" t="s">
+        <v>11</v>
+      </c>
+      <c r="F549" t="s">
+        <v>12</v>
+      </c>
+      <c r="G549" t="s">
+        <v>344</v>
+      </c>
+      <c r="H549">
+        <v>11</v>
+      </c>
+      <c r="I549">
+        <v>210970</v>
+      </c>
+      <c r="J549">
+        <v>0</v>
+      </c>
+      <c r="K549">
+        <v>0</v>
+      </c>
+      <c r="L549">
+        <v>0</v>
+      </c>
+      <c r="M549">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="550" spans="1:13">
+      <c r="A550">
+        <v>417414</v>
+      </c>
+      <c r="B550" t="s">
+        <v>311</v>
+      </c>
+      <c r="E550" t="s">
+        <v>11</v>
+      </c>
+      <c r="F550" t="s">
+        <v>12</v>
+      </c>
+      <c r="G550" t="s">
+        <v>344</v>
+      </c>
+      <c r="H550">
+        <v>11</v>
+      </c>
+      <c r="I550">
+        <v>484285</v>
+      </c>
+      <c r="J550">
+        <v>0</v>
+      </c>
+      <c r="K550">
+        <v>0</v>
+      </c>
+      <c r="L550">
+        <v>0</v>
+      </c>
+      <c r="M550">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="551" spans="1:13">
+      <c r="A551">
+        <v>417414</v>
+      </c>
+      <c r="B551" t="s">
+        <v>119</v>
+      </c>
+      <c r="E551" t="s">
+        <v>11</v>
+      </c>
+      <c r="F551" t="s">
+        <v>12</v>
+      </c>
+      <c r="G551" t="s">
+        <v>344</v>
+      </c>
+      <c r="H551">
+        <v>11</v>
+      </c>
+      <c r="I551">
+        <v>510200</v>
+      </c>
+      <c r="J551">
+        <v>0</v>
+      </c>
+      <c r="K551">
+        <v>0</v>
+      </c>
+      <c r="L551">
+        <v>0</v>
+      </c>
+      <c r="M551">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="552" spans="1:13">
+      <c r="A552">
+        <v>417414</v>
+      </c>
+      <c r="B552" t="s">
+        <v>313</v>
+      </c>
+      <c r="E552" t="s">
+        <v>11</v>
+      </c>
+      <c r="F552" t="s">
+        <v>12</v>
+      </c>
+      <c r="G552" t="s">
+        <v>344</v>
+      </c>
+      <c r="H552">
+        <v>11</v>
+      </c>
+      <c r="I552">
+        <v>406540</v>
+      </c>
+      <c r="J552">
+        <v>0</v>
+      </c>
+      <c r="K552">
+        <v>0</v>
+      </c>
+      <c r="L552">
+        <v>0</v>
+      </c>
+      <c r="M552">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="553" spans="1:13">
+      <c r="A553">
+        <v>417414</v>
+      </c>
+      <c r="B553" t="s">
+        <v>121</v>
+      </c>
+      <c r="E553" t="s">
+        <v>11</v>
+      </c>
+      <c r="F553" t="s">
+        <v>12</v>
+      </c>
+      <c r="G553" t="s">
+        <v>344</v>
+      </c>
+      <c r="H553">
+        <v>11</v>
+      </c>
+      <c r="I553">
+        <v>558700</v>
+      </c>
+      <c r="J553">
+        <v>0</v>
+      </c>
+      <c r="K553">
+        <v>0</v>
+      </c>
+      <c r="L553">
+        <v>0</v>
+      </c>
+      <c r="M553">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="554" spans="1:13">
+      <c r="A554">
+        <v>417414</v>
+      </c>
+      <c r="B554" t="s">
+        <v>315</v>
+      </c>
+      <c r="E554" t="s">
+        <v>11</v>
+      </c>
+      <c r="F554" t="s">
+        <v>12</v>
+      </c>
+      <c r="G554" t="s">
+        <v>344</v>
+      </c>
+      <c r="H554">
+        <v>11</v>
+      </c>
+      <c r="I554">
+        <v>510200</v>
+      </c>
+      <c r="J554">
+        <v>0</v>
+      </c>
+      <c r="K554">
+        <v>0</v>
+      </c>
+      <c r="L554">
+        <v>0</v>
+      </c>
+      <c r="M554">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="555" spans="1:13">
+      <c r="A555">
+        <v>417414</v>
+      </c>
+      <c r="B555" t="s">
+        <v>317</v>
+      </c>
+      <c r="E555" t="s">
+        <v>11</v>
+      </c>
+      <c r="F555" t="s">
+        <v>12</v>
+      </c>
+      <c r="G555" t="s">
+        <v>344</v>
+      </c>
+      <c r="H555">
+        <v>11</v>
+      </c>
+      <c r="I555">
+        <v>699900</v>
+      </c>
+      <c r="J555">
+        <v>0</v>
+      </c>
+      <c r="K555">
+        <v>0</v>
+      </c>
+      <c r="L555">
+        <v>0</v>
+      </c>
+      <c r="M555">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="556" spans="1:13">
+      <c r="A556">
+        <v>417414</v>
+      </c>
+      <c r="B556" t="s">
+        <v>321</v>
+      </c>
+      <c r="E556" t="s">
+        <v>11</v>
+      </c>
+      <c r="F556" t="s">
+        <v>12</v>
+      </c>
+      <c r="G556" t="s">
+        <v>344</v>
+      </c>
+      <c r="H556">
+        <v>11</v>
+      </c>
+      <c r="I556">
+        <v>413000</v>
+      </c>
+      <c r="J556">
+        <v>0</v>
+      </c>
+      <c r="K556">
+        <v>0</v>
+      </c>
+      <c r="L556">
+        <v>0</v>
+      </c>
+      <c r="M556">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="557" spans="1:13">
+      <c r="A557">
+        <v>417414</v>
+      </c>
+      <c r="B557" t="s">
+        <v>20</v>
+      </c>
+      <c r="E557" t="s">
+        <v>11</v>
+      </c>
+      <c r="F557" t="s">
+        <v>12</v>
+      </c>
+      <c r="G557" t="s">
+        <v>344</v>
+      </c>
+      <c r="H557">
+        <v>8</v>
+      </c>
+      <c r="I557">
+        <v>132400</v>
+      </c>
+      <c r="J557">
+        <v>0</v>
+      </c>
+      <c r="K557">
+        <v>0</v>
+      </c>
+      <c r="L557">
+        <v>0</v>
+      </c>
+      <c r="M557">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="558" spans="1:13">
+      <c r="A558">
+        <v>417414</v>
+      </c>
+      <c r="B558" t="s">
+        <v>141</v>
+      </c>
+      <c r="E558" t="s">
+        <v>11</v>
+      </c>
+      <c r="F558" t="s">
+        <v>12</v>
+      </c>
+      <c r="G558" t="s">
+        <v>344</v>
+      </c>
+      <c r="H558">
+        <v>11</v>
+      </c>
+      <c r="I558">
+        <v>225135</v>
+      </c>
+      <c r="J558">
+        <v>0</v>
+      </c>
+      <c r="K558">
+        <v>0</v>
+      </c>
+      <c r="L558">
+        <v>0</v>
+      </c>
+      <c r="M558">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="559" spans="1:13">
+      <c r="A559">
+        <v>417414</v>
+      </c>
+      <c r="B559" t="s">
+        <v>198</v>
+      </c>
+      <c r="E559" t="s">
+        <v>11</v>
+      </c>
+      <c r="F559" t="s">
+        <v>12</v>
+      </c>
+      <c r="G559" t="s">
+        <v>344</v>
+      </c>
+      <c r="H559">
+        <v>11</v>
+      </c>
+      <c r="I559">
+        <v>493913</v>
+      </c>
+      <c r="J559">
+        <v>0</v>
+      </c>
+      <c r="K559">
+        <v>0</v>
+      </c>
+      <c r="L559">
+        <v>0</v>
+      </c>
+      <c r="M559">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="560" spans="1:13">
+      <c r="A560">
+        <v>417414</v>
+      </c>
+      <c r="B560" t="s">
+        <v>39</v>
+      </c>
+      <c r="E560" t="s">
+        <v>11</v>
+      </c>
+      <c r="F560" t="s">
+        <v>12</v>
+      </c>
+      <c r="G560" t="s">
+        <v>344</v>
+      </c>
+      <c r="H560">
+        <v>11</v>
+      </c>
+      <c r="I560">
+        <v>432455</v>
+      </c>
+      <c r="J560">
+        <v>0</v>
+      </c>
+      <c r="K560">
+        <v>0</v>
+      </c>
+      <c r="L560">
+        <v>0</v>
+      </c>
+      <c r="M560">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="561" spans="1:13">
+      <c r="A561">
+        <v>417414</v>
+      </c>
+      <c r="B561" t="s">
+        <v>158</v>
+      </c>
+      <c r="E561" t="s">
+        <v>11</v>
+      </c>
+      <c r="F561" t="s">
+        <v>12</v>
+      </c>
+      <c r="G561" t="s">
+        <v>344</v>
+      </c>
+      <c r="H561">
+        <v>11</v>
+      </c>
+      <c r="I561">
+        <v>199220</v>
+      </c>
+      <c r="J561">
+        <v>0</v>
+      </c>
+      <c r="K561">
+        <v>0</v>
+      </c>
+      <c r="L561">
+        <v>0</v>
+      </c>
+      <c r="M561">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="562" spans="1:13">
+      <c r="A562">
+        <v>417414</v>
+      </c>
+      <c r="B562" t="s">
+        <v>41</v>
+      </c>
+      <c r="E562" t="s">
+        <v>11</v>
+      </c>
+      <c r="F562" t="s">
+        <v>12</v>
+      </c>
+      <c r="G562" t="s">
+        <v>344</v>
+      </c>
+      <c r="H562">
+        <v>11</v>
+      </c>
+      <c r="I562">
+        <v>510200</v>
+      </c>
+      <c r="J562">
+        <v>0</v>
+      </c>
+      <c r="K562">
+        <v>0</v>
+      </c>
+      <c r="L562">
+        <v>0</v>
+      </c>
+      <c r="M562">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="563" spans="1:13">
+      <c r="A563">
+        <v>417414</v>
+      </c>
+      <c r="B563" t="s">
+        <v>161</v>
+      </c>
+      <c r="E563" t="s">
+        <v>11</v>
+      </c>
+      <c r="F563" t="s">
+        <v>12</v>
+      </c>
+      <c r="G563" t="s">
+        <v>344</v>
+      </c>
+      <c r="H563">
+        <v>11</v>
+      </c>
+      <c r="I563">
+        <v>211300</v>
+      </c>
+      <c r="J563">
+        <v>0</v>
+      </c>
+      <c r="K563">
+        <v>0</v>
+      </c>
+      <c r="L563">
+        <v>0</v>
+      </c>
+      <c r="M563">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="564" spans="1:13">
+      <c r="A564">
+        <v>417414</v>
+      </c>
+      <c r="B564" t="s">
+        <v>165</v>
+      </c>
+      <c r="E564" t="s">
+        <v>11</v>
+      </c>
+      <c r="F564" t="s">
+        <v>12</v>
+      </c>
+      <c r="G564" t="s">
+        <v>344</v>
+      </c>
+      <c r="H564">
+        <v>11</v>
+      </c>
+      <c r="I564">
+        <v>225135</v>
+      </c>
+      <c r="J564">
+        <v>0</v>
+      </c>
+      <c r="K564">
+        <v>0</v>
+      </c>
+      <c r="L564">
+        <v>0</v>
+      </c>
+      <c r="M564">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="565" spans="1:13">
+      <c r="A565">
+        <v>417414</v>
+      </c>
+      <c r="B565" t="s">
+        <v>227</v>
+      </c>
+      <c r="E565" t="s">
+        <v>11</v>
+      </c>
+      <c r="F565" t="s">
+        <v>12</v>
+      </c>
+      <c r="G565" t="s">
+        <v>344</v>
+      </c>
+      <c r="H565">
+        <v>11</v>
+      </c>
+      <c r="I565">
+        <v>413000</v>
+      </c>
+      <c r="J565">
+        <v>0</v>
+      </c>
+      <c r="K565">
+        <v>0</v>
+      </c>
+      <c r="L565">
+        <v>0</v>
+      </c>
+      <c r="M565">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="566" spans="1:13">
+      <c r="A566">
+        <v>417414</v>
+      </c>
+      <c r="B566" t="s">
+        <v>228</v>
+      </c>
+      <c r="E566" t="s">
+        <v>11</v>
+      </c>
+      <c r="F566" t="s">
+        <v>12</v>
+      </c>
+      <c r="G566" t="s">
+        <v>344</v>
+      </c>
+      <c r="H566">
+        <v>11</v>
+      </c>
+      <c r="I566">
+        <v>233430</v>
+      </c>
+      <c r="J566">
+        <v>0</v>
+      </c>
+      <c r="K566">
+        <v>0</v>
+      </c>
+      <c r="L566">
+        <v>0</v>
+      </c>
+      <c r="M566">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="567" spans="1:13">
+      <c r="A567">
+        <v>417414</v>
+      </c>
+      <c r="B567" t="s">
+        <v>170</v>
+      </c>
+      <c r="E567" t="s">
+        <v>11</v>
+      </c>
+      <c r="F567" t="s">
+        <v>12</v>
+      </c>
+      <c r="G567" t="s">
+        <v>344</v>
+      </c>
+      <c r="H567">
+        <v>11</v>
+      </c>
+      <c r="I567">
+        <v>211300</v>
+      </c>
+      <c r="J567">
+        <v>0</v>
+      </c>
+      <c r="K567">
+        <v>0</v>
+      </c>
+      <c r="L567">
+        <v>0</v>
+      </c>
+      <c r="M567">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="568" spans="1:13">
+      <c r="A568">
+        <v>417414</v>
+      </c>
+      <c r="B568" t="s">
+        <v>229</v>
+      </c>
+      <c r="E568" t="s">
+        <v>11</v>
+      </c>
+      <c r="F568" t="s">
+        <v>12</v>
+      </c>
+      <c r="G568" t="s">
+        <v>344</v>
+      </c>
+      <c r="H568">
+        <v>11</v>
+      </c>
+      <c r="I568">
+        <v>429125</v>
+      </c>
+      <c r="J568">
+        <v>0</v>
+      </c>
+      <c r="K568">
+        <v>0</v>
+      </c>
+      <c r="L568">
+        <v>0</v>
+      </c>
+      <c r="M568">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="569" spans="1:13">
+      <c r="A569">
+        <v>417414</v>
+      </c>
+      <c r="B569" t="s">
+        <v>178</v>
+      </c>
+      <c r="E569" t="s">
+        <v>11</v>
+      </c>
+      <c r="F569" t="s">
+        <v>12</v>
+      </c>
+      <c r="G569" t="s">
+        <v>344</v>
+      </c>
+      <c r="H569">
+        <v>11</v>
+      </c>
+      <c r="I569">
+        <v>296383</v>
+      </c>
+      <c r="J569">
+        <v>0</v>
+      </c>
+      <c r="K569">
+        <v>0</v>
+      </c>
+      <c r="L569">
+        <v>0</v>
+      </c>
+      <c r="M569">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="570" spans="1:13">
+      <c r="A570">
+        <v>417414</v>
+      </c>
+      <c r="B570" t="s">
+        <v>233</v>
+      </c>
+      <c r="E570" t="s">
+        <v>11</v>
+      </c>
+      <c r="F570" t="s">
+        <v>12</v>
+      </c>
+      <c r="G570" t="s">
+        <v>344</v>
+      </c>
+      <c r="H570">
+        <v>11</v>
+      </c>
+      <c r="I570">
+        <v>510200</v>
+      </c>
+      <c r="J570">
+        <v>0</v>
+      </c>
+      <c r="K570">
+        <v>0</v>
+      </c>
+      <c r="L570">
+        <v>0</v>
+      </c>
+      <c r="M570">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="571" spans="1:13">
+      <c r="A571">
+        <v>417414</v>
+      </c>
+      <c r="B571" t="s">
+        <v>241</v>
+      </c>
+      <c r="E571" t="s">
+        <v>11</v>
+      </c>
+      <c r="F571" t="s">
+        <v>12</v>
+      </c>
+      <c r="G571" t="s">
+        <v>344</v>
+      </c>
+      <c r="H571">
+        <v>8</v>
+      </c>
+      <c r="I571">
+        <v>132400</v>
+      </c>
+      <c r="J571">
+        <v>0</v>
+      </c>
+      <c r="K571">
+        <v>0</v>
+      </c>
+      <c r="L571">
+        <v>0</v>
+      </c>
+      <c r="M571">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="572" spans="1:13">
+      <c r="A572">
+        <v>417414</v>
+      </c>
+      <c r="B572" t="s">
+        <v>243</v>
+      </c>
+      <c r="E572" t="s">
+        <v>11</v>
+      </c>
+      <c r="F572" t="s">
+        <v>12</v>
+      </c>
+      <c r="G572" t="s">
+        <v>344</v>
+      </c>
+      <c r="H572">
+        <v>8</v>
+      </c>
+      <c r="I572">
+        <v>132400</v>
+      </c>
+      <c r="J572">
+        <v>0</v>
+      </c>
+      <c r="K572">
+        <v>0</v>
+      </c>
+      <c r="L572">
+        <v>0</v>
+      </c>
+      <c r="M572">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="573" spans="1:13">
+      <c r="A573">
+        <v>417414</v>
+      </c>
+      <c r="B573" t="s">
+        <v>104</v>
+      </c>
+      <c r="E573" t="s">
+        <v>11</v>
+      </c>
+      <c r="F573" t="s">
+        <v>12</v>
+      </c>
+      <c r="G573" t="s">
+        <v>344</v>
+      </c>
+      <c r="H573">
+        <v>11</v>
+      </c>
+      <c r="I573">
+        <v>648070</v>
+      </c>
+      <c r="J573">
+        <v>0</v>
+      </c>
+      <c r="K573">
+        <v>0</v>
+      </c>
+      <c r="L573">
+        <v>0</v>
+      </c>
+      <c r="M573">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="574" spans="1:13">
+      <c r="A574">
+        <v>417414</v>
+      </c>
+      <c r="B574" t="s">
+        <v>305</v>
+      </c>
+      <c r="E574" t="s">
+        <v>11</v>
+      </c>
+      <c r="F574" t="s">
+        <v>12</v>
+      </c>
+      <c r="G574" t="s">
+        <v>344</v>
+      </c>
+      <c r="H574">
+        <v>8</v>
+      </c>
+      <c r="I574">
+        <v>14600</v>
+      </c>
+      <c r="J574">
+        <v>0</v>
+      </c>
+      <c r="K574">
+        <v>0</v>
+      </c>
+      <c r="L574">
+        <v>0</v>
+      </c>
+      <c r="M574">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="575" spans="1:13">
+      <c r="A575">
+        <v>417414</v>
+      </c>
+      <c r="B575" t="s">
+        <v>268</v>
+      </c>
+      <c r="E575" t="s">
+        <v>11</v>
+      </c>
+      <c r="F575" t="s">
+        <v>12</v>
+      </c>
+      <c r="G575" t="s">
+        <v>344</v>
+      </c>
+      <c r="H575">
+        <v>8</v>
+      </c>
+      <c r="I575">
+        <v>14600</v>
+      </c>
+      <c r="J575">
+        <v>0</v>
+      </c>
+      <c r="K575">
+        <v>0</v>
+      </c>
+      <c r="L575">
+        <v>0</v>
+      </c>
+      <c r="M575">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="576" spans="1:13">
+      <c r="A576">
+        <v>417414</v>
+      </c>
+      <c r="B576" t="s">
+        <v>269</v>
+      </c>
+      <c r="E576" t="s">
+        <v>11</v>
+      </c>
+      <c r="F576" t="s">
+        <v>12</v>
+      </c>
+      <c r="G576" t="s">
+        <v>344</v>
+      </c>
+      <c r="H576">
+        <v>8</v>
+      </c>
+      <c r="I576">
+        <v>1576525</v>
+      </c>
+      <c r="J576">
+        <v>0</v>
+      </c>
+      <c r="K576">
+        <v>0</v>
+      </c>
+      <c r="L576">
+        <v>0</v>
+      </c>
+      <c r="M576">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="577" spans="1:13">
+      <c r="A577">
+        <v>417414</v>
+      </c>
+      <c r="B577" t="s">
+        <v>287</v>
+      </c>
+      <c r="E577" t="s">
+        <v>11</v>
+      </c>
+      <c r="F577" t="s">
+        <v>12</v>
+      </c>
+      <c r="G577" t="s">
+        <v>344</v>
+      </c>
+      <c r="H577">
+        <v>11</v>
+      </c>
+      <c r="I577">
+        <v>255713</v>
+      </c>
+      <c r="J577">
+        <v>0</v>
+      </c>
+      <c r="K577">
+        <v>0</v>
+      </c>
+      <c r="L577">
+        <v>0</v>
+      </c>
+      <c r="M577">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="578" spans="1:13">
+      <c r="A578">
+        <v>417414</v>
+      </c>
+      <c r="B578" t="s">
+        <v>144</v>
+      </c>
+      <c r="E578" t="s">
+        <v>11</v>
+      </c>
+      <c r="F578" t="s">
+        <v>12</v>
+      </c>
+      <c r="G578" t="s">
+        <v>344</v>
+      </c>
+      <c r="H578">
+        <v>11</v>
+      </c>
+      <c r="I578">
+        <v>207610</v>
+      </c>
+      <c r="J578">
+        <v>0</v>
+      </c>
+      <c r="K578">
+        <v>0</v>
+      </c>
+      <c r="L578">
+        <v>0</v>
+      </c>
+      <c r="M578">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="579" spans="1:13">
+      <c r="A579">
+        <v>417414</v>
+      </c>
+      <c r="B579" t="s">
+        <v>271</v>
+      </c>
+      <c r="E579" t="s">
+        <v>11</v>
+      </c>
+      <c r="F579" t="s">
+        <v>12</v>
+      </c>
+      <c r="G579" t="s">
+        <v>344</v>
+      </c>
+      <c r="H579">
+        <v>8</v>
+      </c>
+      <c r="I579">
+        <v>14600</v>
+      </c>
+      <c r="J579">
+        <v>0</v>
+      </c>
+      <c r="K579">
+        <v>0</v>
+      </c>
+      <c r="L579">
+        <v>0</v>
+      </c>
+      <c r="M579">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="580" spans="1:13">
+      <c r="A580">
+        <v>417414</v>
+      </c>
+      <c r="B580" t="s">
+        <v>289</v>
+      </c>
+      <c r="E580" t="s">
+        <v>11</v>
+      </c>
+      <c r="F580" t="s">
+        <v>12</v>
+      </c>
+      <c r="G580" t="s">
+        <v>344</v>
+      </c>
+      <c r="H580">
+        <v>11</v>
+      </c>
+      <c r="I580">
+        <v>212345</v>
+      </c>
+      <c r="J580">
+        <v>0</v>
+      </c>
+      <c r="K580">
+        <v>0</v>
+      </c>
+      <c r="L580">
+        <v>0</v>
+      </c>
+      <c r="M580">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="581" spans="1:13">
+      <c r="A581">
+        <v>417414</v>
+      </c>
+      <c r="B581" t="s">
+        <v>147</v>
+      </c>
+      <c r="E581" t="s">
+        <v>11</v>
+      </c>
+      <c r="F581" t="s">
+        <v>12</v>
+      </c>
+      <c r="G581" t="s">
+        <v>344</v>
+      </c>
+      <c r="H581">
+        <v>11</v>
+      </c>
+      <c r="I581">
+        <v>699900</v>
+      </c>
+      <c r="J581">
+        <v>0</v>
+      </c>
+      <c r="K581">
+        <v>0</v>
+      </c>
+      <c r="L581">
+        <v>0</v>
+      </c>
+      <c r="M581">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="582" spans="1:13">
+      <c r="A582">
+        <v>417414</v>
+      </c>
+      <c r="B582" t="s">
+        <v>314</v>
+      </c>
+      <c r="E582" t="s">
+        <v>11</v>
+      </c>
+      <c r="F582" t="s">
+        <v>12</v>
+      </c>
+      <c r="G582" t="s">
+        <v>344</v>
+      </c>
+      <c r="H582">
+        <v>8</v>
+      </c>
+      <c r="I582">
+        <v>14600</v>
+      </c>
+      <c r="J582">
+        <v>0</v>
+      </c>
+      <c r="K582">
+        <v>0</v>
+      </c>
+      <c r="L582">
+        <v>0</v>
+      </c>
+      <c r="M582">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="583" spans="1:13">
+      <c r="A583">
+        <v>417414</v>
+      </c>
+      <c r="B583" t="s">
+        <v>295</v>
+      </c>
+      <c r="E583" t="s">
+        <v>11</v>
+      </c>
+      <c r="F583" t="s">
+        <v>12</v>
+      </c>
+      <c r="G583" t="s">
+        <v>344</v>
+      </c>
+      <c r="H583">
+        <v>11</v>
+      </c>
+      <c r="I583">
+        <v>167500</v>
+      </c>
+      <c r="J583">
+        <v>0</v>
+      </c>
+      <c r="K583">
+        <v>0</v>
+      </c>
+      <c r="L583">
+        <v>0</v>
+      </c>
+      <c r="M583">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="584" spans="1:13">
+      <c r="A584">
+        <v>417414</v>
+      </c>
+      <c r="B584" t="s">
+        <v>318</v>
+      </c>
+      <c r="E584" t="s">
+        <v>11</v>
+      </c>
+      <c r="F584" t="s">
+        <v>12</v>
+      </c>
+      <c r="G584" t="s">
+        <v>344</v>
+      </c>
+      <c r="H584">
+        <v>8</v>
+      </c>
+      <c r="I584">
+        <v>57318</v>
+      </c>
+      <c r="J584">
+        <v>0</v>
+      </c>
+      <c r="K584">
+        <v>0</v>
+      </c>
+      <c r="L584">
+        <v>0</v>
+      </c>
+      <c r="M584">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="585" spans="1:13">
+      <c r="A585">
+        <v>417414</v>
+      </c>
+      <c r="B585" t="s">
+        <v>319</v>
+      </c>
+      <c r="E585" t="s">
+        <v>11</v>
+      </c>
+      <c r="F585" t="s">
+        <v>12</v>
+      </c>
+      <c r="G585" t="s">
+        <v>344</v>
+      </c>
+      <c r="H585">
+        <v>8</v>
+      </c>
+      <c r="I585">
+        <v>1659500</v>
+      </c>
+      <c r="J585">
+        <v>0</v>
+      </c>
+      <c r="K585">
+        <v>0</v>
+      </c>
+      <c r="L585">
+        <v>0</v>
+      </c>
+      <c r="M585">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="586" spans="1:13">
+      <c r="A586">
+        <v>417414</v>
+      </c>
+      <c r="B586" t="s">
+        <v>48</v>
+      </c>
+      <c r="E586" t="s">
+        <v>11</v>
+      </c>
+      <c r="F586" t="s">
+        <v>12</v>
+      </c>
+      <c r="G586" t="s">
+        <v>344</v>
+      </c>
+      <c r="H586">
+        <v>8</v>
+      </c>
+      <c r="I586">
+        <v>1659500</v>
+      </c>
+      <c r="J586">
+        <v>0</v>
+      </c>
+      <c r="K586">
+        <v>0</v>
+      </c>
+      <c r="L586">
+        <v>0</v>
+      </c>
+      <c r="M586">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="587" spans="1:13">
+      <c r="A587">
+        <v>417414</v>
+      </c>
+      <c r="B587" t="s">
+        <v>111</v>
+      </c>
+      <c r="E587" t="s">
+        <v>11</v>
+      </c>
+      <c r="F587" t="s">
+        <v>12</v>
+      </c>
+      <c r="G587" t="s">
+        <v>344</v>
+      </c>
+      <c r="H587">
+        <v>11</v>
+      </c>
+      <c r="I587">
+        <v>337185</v>
+      </c>
+      <c r="J587">
+        <v>0</v>
+      </c>
+      <c r="K587">
+        <v>0</v>
+      </c>
+      <c r="L587">
+        <v>0</v>
+      </c>
+      <c r="M587">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="588" spans="1:13">
+      <c r="A588">
+        <v>417414</v>
+      </c>
+      <c r="B588" t="s">
+        <v>50</v>
+      </c>
+      <c r="E588" t="s">
+        <v>11</v>
+      </c>
+      <c r="F588" t="s">
+        <v>12</v>
+      </c>
+      <c r="G588" t="s">
+        <v>344</v>
+      </c>
+      <c r="H588">
+        <v>8</v>
+      </c>
+      <c r="I588">
+        <v>1659500</v>
+      </c>
+      <c r="J588">
+        <v>0</v>
+      </c>
+      <c r="K588">
+        <v>0</v>
+      </c>
+      <c r="L588">
+        <v>0</v>
+      </c>
+      <c r="M588">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="589" spans="1:13">
+      <c r="A589">
+        <v>417414</v>
+      </c>
+      <c r="B589" t="s">
+        <v>52</v>
+      </c>
+      <c r="E589" t="s">
+        <v>11</v>
+      </c>
+      <c r="F589" t="s">
+        <v>12</v>
+      </c>
+      <c r="G589" t="s">
+        <v>344</v>
+      </c>
+      <c r="H589">
+        <v>8</v>
+      </c>
+      <c r="I589">
+        <v>14600</v>
+      </c>
+      <c r="J589">
+        <v>0</v>
+      </c>
+      <c r="K589">
+        <v>0</v>
+      </c>
+      <c r="L589">
+        <v>0</v>
+      </c>
+      <c r="M589">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="590" spans="1:13">
+      <c r="A590">
+        <v>417414</v>
+      </c>
+      <c r="B590" t="s">
+        <v>113</v>
+      </c>
+      <c r="E590" t="s">
+        <v>11</v>
+      </c>
+      <c r="F590" t="s">
+        <v>12</v>
+      </c>
+      <c r="G590" t="s">
+        <v>344</v>
+      </c>
+      <c r="H590">
+        <v>11</v>
+      </c>
+      <c r="I590">
+        <v>506870</v>
+      </c>
+      <c r="J590">
+        <v>0</v>
+      </c>
+      <c r="K590">
+        <v>0</v>
+      </c>
+      <c r="L590">
+        <v>0</v>
+      </c>
+      <c r="M590">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="591" spans="1:13">
+      <c r="A591">
+        <v>417414</v>
+      </c>
+      <c r="B591" t="s">
+        <v>246</v>
+      </c>
+      <c r="E591" t="s">
+        <v>11</v>
+      </c>
+      <c r="F591" t="s">
+        <v>12</v>
+      </c>
+      <c r="G591" t="s">
+        <v>344</v>
+      </c>
+      <c r="H591">
+        <v>11</v>
+      </c>
+      <c r="I591">
+        <v>264008</v>
+      </c>
+      <c r="J591">
+        <v>0</v>
+      </c>
+      <c r="K591">
+        <v>0</v>
+      </c>
+      <c r="L591">
+        <v>0</v>
+      </c>
+      <c r="M591">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="592" spans="1:13">
+      <c r="A592">
+        <v>417414</v>
+      </c>
+      <c r="B592" t="s">
+        <v>275</v>
+      </c>
+      <c r="E592" t="s">
+        <v>11</v>
+      </c>
+      <c r="F592" t="s">
+        <v>12</v>
+      </c>
+      <c r="G592" t="s">
+        <v>344</v>
+      </c>
+      <c r="H592">
+        <v>8</v>
+      </c>
+      <c r="I592">
+        <v>1659500</v>
+      </c>
+      <c r="J592">
+        <v>0</v>
+      </c>
+      <c r="K592">
+        <v>0</v>
+      </c>
+      <c r="L592">
+        <v>0</v>
+      </c>
+      <c r="M592">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="593" spans="1:13">
+      <c r="A593">
+        <v>417414</v>
+      </c>
+      <c r="B593" t="s">
+        <v>249</v>
+      </c>
+      <c r="E593" t="s">
+        <v>11</v>
+      </c>
+      <c r="F593" t="s">
+        <v>12</v>
+      </c>
+      <c r="G593" t="s">
+        <v>344</v>
+      </c>
+      <c r="H593">
+        <v>11</v>
+      </c>
+      <c r="I593">
+        <v>259345</v>
+      </c>
+      <c r="J593">
+        <v>0</v>
+      </c>
+      <c r="K593">
+        <v>0</v>
+      </c>
+      <c r="L593">
+        <v>0</v>
+      </c>
+      <c r="M593">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="594" spans="1:13">
+      <c r="A594">
+        <v>417414</v>
+      </c>
+      <c r="B594" t="s">
+        <v>277</v>
+      </c>
+      <c r="E594" t="s">
+        <v>11</v>
+      </c>
+      <c r="F594" t="s">
+        <v>12</v>
+      </c>
+      <c r="G594" t="s">
+        <v>344</v>
+      </c>
+      <c r="H594">
+        <v>8</v>
+      </c>
+      <c r="I594">
+        <v>14600</v>
+      </c>
+      <c r="J594">
+        <v>0</v>
+      </c>
+      <c r="K594">
+        <v>0</v>
+      </c>
+      <c r="L594">
+        <v>0</v>
+      </c>
+      <c r="M594">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="595" spans="1:13">
+      <c r="A595">
+        <v>417414</v>
+      </c>
+      <c r="B595" t="s">
+        <v>258</v>
+      </c>
+      <c r="E595" t="s">
+        <v>11</v>
+      </c>
+      <c r="F595" t="s">
+        <v>12</v>
+      </c>
+      <c r="G595" t="s">
+        <v>344</v>
+      </c>
+      <c r="H595">
+        <v>8</v>
+      </c>
+      <c r="I595">
+        <v>1659500</v>
+      </c>
+      <c r="J595">
+        <v>0</v>
+      </c>
+      <c r="K595">
+        <v>0</v>
+      </c>
+      <c r="L595">
+        <v>0</v>
+      </c>
+      <c r="M595">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="596" spans="1:13">
+      <c r="A596">
+        <v>417414</v>
+      </c>
+      <c r="B596" t="s">
+        <v>262</v>
+      </c>
+      <c r="E596" t="s">
+        <v>11</v>
+      </c>
+      <c r="F596" t="s">
+        <v>12</v>
+      </c>
+      <c r="G596" t="s">
+        <v>344</v>
+      </c>
+      <c r="H596">
+        <v>8</v>
+      </c>
+      <c r="I596">
+        <v>14600</v>
+      </c>
+      <c r="J596">
+        <v>0</v>
+      </c>
+      <c r="K596">
+        <v>0</v>
+      </c>
+      <c r="L596">
+        <v>0</v>
+      </c>
+      <c r="M596">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="597" spans="1:13">
+      <c r="A597">
+        <v>417414</v>
+      </c>
+      <c r="B597" t="s">
+        <v>316</v>
+      </c>
+      <c r="E597" t="s">
+        <v>11</v>
+      </c>
+      <c r="F597" t="s">
+        <v>12</v>
+      </c>
+      <c r="G597" t="s">
+        <v>344</v>
+      </c>
+      <c r="H597">
+        <v>8</v>
+      </c>
+      <c r="I597">
+        <v>115400</v>
+      </c>
+      <c r="J597">
+        <v>0</v>
+      </c>
+      <c r="K597">
+        <v>0</v>
+      </c>
+      <c r="L597">
+        <v>0</v>
+      </c>
+      <c r="M597">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="598" spans="1:13">
+      <c r="A598">
+        <v>417414</v>
+      </c>
+      <c r="B598" t="s">
+        <v>43</v>
+      </c>
+      <c r="E598" t="s">
+        <v>11</v>
+      </c>
+      <c r="F598" t="s">
+        <v>12</v>
+      </c>
+      <c r="G598" t="s">
+        <v>344</v>
+      </c>
+      <c r="H598">
+        <v>8</v>
+      </c>
+      <c r="I598">
+        <v>1568228</v>
+      </c>
+      <c r="J598">
+        <v>0</v>
+      </c>
+      <c r="K598">
+        <v>0</v>
+      </c>
+      <c r="L598">
+        <v>0</v>
+      </c>
+      <c r="M598">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="599" spans="1:13">
+      <c r="A599">
+        <v>417414</v>
+      </c>
+      <c r="B599" t="s">
+        <v>44</v>
+      </c>
+      <c r="E599" t="s">
+        <v>11</v>
+      </c>
+      <c r="F599" t="s">
+        <v>12</v>
+      </c>
+      <c r="G599" t="s">
+        <v>344</v>
+      </c>
+      <c r="H599">
+        <v>8</v>
+      </c>
+      <c r="I599">
+        <v>1659500</v>
+      </c>
+      <c r="J599">
+        <v>0</v>
+      </c>
+      <c r="K599">
+        <v>0</v>
+      </c>
+      <c r="L599">
+        <v>0</v>
+      </c>
+      <c r="M599">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="600" spans="1:13">
+      <c r="A600">
+        <v>417414</v>
+      </c>
+      <c r="B600" t="s">
+        <v>206</v>
+      </c>
+      <c r="E600" t="s">
+        <v>11</v>
+      </c>
+      <c r="F600" t="s">
+        <v>12</v>
+      </c>
+      <c r="G600" t="s">
+        <v>344</v>
+      </c>
+      <c r="H600">
+        <v>8</v>
+      </c>
+      <c r="I600">
+        <v>132400</v>
+      </c>
+      <c r="J600">
+        <v>0</v>
+      </c>
+      <c r="K600">
+        <v>0</v>
+      </c>
+      <c r="L600">
+        <v>0</v>
+      </c>
+      <c r="M600">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="601" spans="1:13">
+      <c r="A601">
+        <v>417414</v>
+      </c>
+      <c r="B601" t="s">
+        <v>303</v>
+      </c>
+      <c r="E601" t="s">
+        <v>11</v>
+      </c>
+      <c r="F601" t="s">
+        <v>12</v>
+      </c>
+      <c r="G601" t="s">
+        <v>344</v>
+      </c>
+      <c r="H601">
+        <v>8</v>
+      </c>
+      <c r="I601">
+        <v>1659500</v>
+      </c>
+      <c r="J601">
+        <v>0</v>
+      </c>
+      <c r="K601">
+        <v>0</v>
+      </c>
+      <c r="L601">
+        <v>0</v>
+      </c>
+      <c r="M601">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="602" spans="1:13">
+      <c r="A602">
+        <v>417414</v>
+      </c>
+      <c r="B602" t="s">
+        <v>336</v>
+      </c>
+      <c r="E602" t="s">
+        <v>11</v>
+      </c>
+      <c r="F602" t="s">
+        <v>12</v>
+      </c>
+      <c r="G602" t="s">
+        <v>344</v>
+      </c>
+      <c r="H602">
+        <v>8</v>
+      </c>
+      <c r="I602">
+        <v>115400</v>
+      </c>
+      <c r="J602">
+        <v>0</v>
+      </c>
+      <c r="K602">
+        <v>0</v>
+      </c>
+      <c r="L602">
+        <v>0</v>
+      </c>
+      <c r="M602">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="603" spans="1:13">
+      <c r="A603">
+        <v>417414</v>
+      </c>
+      <c r="B603" t="s">
+        <v>286</v>
+      </c>
+      <c r="E603" t="s">
+        <v>11</v>
+      </c>
+      <c r="F603" t="s">
+        <v>12</v>
+      </c>
+      <c r="G603" t="s">
+        <v>344</v>
+      </c>
+      <c r="H603">
+        <v>8</v>
+      </c>
+      <c r="I603">
+        <v>1659500</v>
+      </c>
+      <c r="J603">
+        <v>0</v>
+      </c>
+      <c r="K603">
+        <v>0</v>
+      </c>
+      <c r="L603">
+        <v>0</v>
+      </c>
+      <c r="M603">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="604" spans="1:13">
+      <c r="A604">
+        <v>417414</v>
+      </c>
+      <c r="B604" t="s">
+        <v>288</v>
+      </c>
+      <c r="E604" t="s">
+        <v>11</v>
+      </c>
+      <c r="F604" t="s">
+        <v>12</v>
+      </c>
+      <c r="G604" t="s">
+        <v>344</v>
+      </c>
+      <c r="H604">
+        <v>8</v>
+      </c>
+      <c r="I604">
+        <v>1261220</v>
+      </c>
+      <c r="J604">
+        <v>0</v>
+      </c>
+      <c r="K604">
+        <v>0</v>
+      </c>
+      <c r="L604">
+        <v>0</v>
+      </c>
+      <c r="M604">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="605" spans="1:13">
+      <c r="A605">
+        <v>417414</v>
+      </c>
+      <c r="B605" t="s">
+        <v>279</v>
+      </c>
+      <c r="E605" t="s">
+        <v>11</v>
+      </c>
+      <c r="F605" t="s">
+        <v>12</v>
+      </c>
+      <c r="G605" t="s">
+        <v>344</v>
+      </c>
+      <c r="H605">
+        <v>8</v>
+      </c>
+      <c r="I605">
+        <v>14600</v>
+      </c>
+      <c r="J605">
+        <v>0</v>
+      </c>
+      <c r="K605">
+        <v>0</v>
+      </c>
+      <c r="L605">
+        <v>0</v>
+      </c>
+      <c r="M605">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="606" spans="1:13">
+      <c r="A606">
+        <v>417414</v>
+      </c>
+      <c r="B606" t="s">
+        <v>280</v>
+      </c>
+      <c r="E606" t="s">
+        <v>11</v>
+      </c>
+      <c r="F606" t="s">
+        <v>12</v>
+      </c>
+      <c r="G606" t="s">
+        <v>344</v>
+      </c>
+      <c r="H606">
+        <v>8</v>
+      </c>
+      <c r="I606">
+        <v>1609715</v>
+      </c>
+      <c r="J606">
+        <v>0</v>
+      </c>
+      <c r="K606">
+        <v>0</v>
+      </c>
+      <c r="L606">
+        <v>0</v>
+      </c>
+      <c r="M606">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="607" spans="1:13">
+      <c r="A607">
+        <v>417414</v>
+      </c>
+      <c r="B607" t="s">
+        <v>281</v>
+      </c>
+      <c r="E607" t="s">
+        <v>11</v>
+      </c>
+      <c r="F607" t="s">
+        <v>12</v>
+      </c>
+      <c r="G607" t="s">
+        <v>344</v>
+      </c>
+      <c r="H607">
+        <v>8</v>
+      </c>
+      <c r="I607">
+        <v>14600</v>
+      </c>
+      <c r="J607">
+        <v>0</v>
+      </c>
+      <c r="K607">
+        <v>0</v>
+      </c>
+      <c r="L607">
+        <v>0</v>
+      </c>
+      <c r="M607">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="608" spans="1:13">
+      <c r="A608">
+        <v>417414</v>
+      </c>
+      <c r="B608" t="s">
+        <v>257</v>
+      </c>
+      <c r="E608" t="s">
+        <v>11</v>
+      </c>
+      <c r="F608" t="s">
+        <v>12</v>
+      </c>
+      <c r="G608" t="s">
+        <v>344</v>
+      </c>
+      <c r="H608">
+        <v>8</v>
+      </c>
+      <c r="I608">
+        <v>115805</v>
+      </c>
+      <c r="J608">
+        <v>0</v>
+      </c>
+      <c r="K608">
+        <v>0</v>
+      </c>
+      <c r="L608">
+        <v>0</v>
+      </c>
+      <c r="M608">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="609" spans="1:13">
+      <c r="A609">
+        <v>417414</v>
+      </c>
+      <c r="B609" t="s">
+        <v>293</v>
+      </c>
+      <c r="E609" t="s">
+        <v>11</v>
+      </c>
+      <c r="F609" t="s">
+        <v>12</v>
+      </c>
+      <c r="G609" t="s">
+        <v>344</v>
+      </c>
+      <c r="H609">
+        <v>8</v>
+      </c>
+      <c r="I609">
+        <v>1609715</v>
+      </c>
+      <c r="J609">
+        <v>0</v>
+      </c>
+      <c r="K609">
+        <v>0</v>
+      </c>
+      <c r="L609">
+        <v>0</v>
+      </c>
+      <c r="M609">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="610" spans="1:13">
+      <c r="A610">
+        <v>417414</v>
+      </c>
+      <c r="B610" t="s">
+        <v>306</v>
+      </c>
+      <c r="E610" t="s">
+        <v>11</v>
+      </c>
+      <c r="F610" t="s">
+        <v>12</v>
+      </c>
+      <c r="G610" t="s">
+        <v>344</v>
+      </c>
+      <c r="H610">
+        <v>8</v>
+      </c>
+      <c r="I610">
+        <v>1609715</v>
+      </c>
+      <c r="J610">
+        <v>0</v>
+      </c>
+      <c r="K610">
+        <v>0</v>
+      </c>
+      <c r="L610">
+        <v>0</v>
+      </c>
+      <c r="M610">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="611" spans="1:13">
+      <c r="A611">
+        <v>417414</v>
+      </c>
+      <c r="B611" t="s">
+        <v>308</v>
+      </c>
+      <c r="E611" t="s">
+        <v>11</v>
+      </c>
+      <c r="F611" t="s">
+        <v>12</v>
+      </c>
+      <c r="G611" t="s">
+        <v>344</v>
+      </c>
+      <c r="H611">
+        <v>8</v>
+      </c>
+      <c r="I611">
+        <v>98805</v>
+      </c>
+      <c r="J611">
+        <v>0</v>
+      </c>
+      <c r="K611">
+        <v>0</v>
+      </c>
+      <c r="L611">
+        <v>0</v>
+      </c>
+      <c r="M611">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="612" spans="1:13">
+      <c r="A612">
+        <v>417414</v>
+      </c>
+      <c r="B612" t="s">
+        <v>218</v>
+      </c>
+      <c r="E612" t="s">
+        <v>11</v>
+      </c>
+      <c r="F612" t="s">
+        <v>12</v>
+      </c>
+      <c r="G612" t="s">
+        <v>344</v>
+      </c>
+      <c r="H612">
+        <v>11</v>
+      </c>
+      <c r="I612">
+        <v>159200</v>
+      </c>
+      <c r="J612">
+        <v>0</v>
+      </c>
+      <c r="K612">
+        <v>0</v>
+      </c>
+      <c r="L612">
+        <v>0</v>
+      </c>
+      <c r="M612">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="613" spans="1:13">
+      <c r="A613">
+        <v>417414</v>
+      </c>
+      <c r="B613" t="s">
+        <v>322</v>
+      </c>
+      <c r="E613" t="s">
+        <v>11</v>
+      </c>
+      <c r="F613" t="s">
+        <v>12</v>
+      </c>
+      <c r="G613" t="s">
+        <v>344</v>
+      </c>
+      <c r="H613">
+        <v>8</v>
+      </c>
+      <c r="I613">
+        <v>115400</v>
+      </c>
+      <c r="J613">
+        <v>0</v>
+      </c>
+      <c r="K613">
+        <v>0</v>
+      </c>
+      <c r="L613">
+        <v>0</v>
+      </c>
+      <c r="M613">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="614" spans="1:13">
+      <c r="A614">
+        <v>417414</v>
+      </c>
+      <c r="B614" t="s">
+        <v>219</v>
+      </c>
+      <c r="E614" t="s">
+        <v>11</v>
+      </c>
+      <c r="F614" t="s">
+        <v>12</v>
+      </c>
+      <c r="G614" t="s">
+        <v>344</v>
+      </c>
+      <c r="H614">
+        <v>11</v>
+      </c>
+      <c r="I614">
+        <v>55540</v>
+      </c>
+      <c r="J614">
+        <v>0</v>
+      </c>
+      <c r="K614">
+        <v>0</v>
+      </c>
+      <c r="L614">
+        <v>0</v>
+      </c>
+      <c r="M614">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="615" spans="1:13">
+      <c r="A615">
+        <v>417414</v>
+      </c>
+      <c r="B615" t="s">
+        <v>323</v>
+      </c>
+      <c r="E615" t="s">
+        <v>11</v>
+      </c>
+      <c r="F615" t="s">
+        <v>12</v>
+      </c>
+      <c r="G615" t="s">
+        <v>344</v>
+      </c>
+      <c r="H615">
+        <v>8</v>
+      </c>
+      <c r="I615">
+        <v>115400</v>
+      </c>
+      <c r="J615">
+        <v>0</v>
+      </c>
+      <c r="K615">
+        <v>0</v>
+      </c>
+      <c r="L615">
+        <v>0</v>
+      </c>
+      <c r="M615">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="616" spans="1:13">
+      <c r="A616">
+        <v>417414</v>
+      </c>
+      <c r="B616" t="s">
+        <v>94</v>
+      </c>
+      <c r="E616" t="s">
+        <v>11</v>
+      </c>
+      <c r="F616" t="s">
+        <v>12</v>
+      </c>
+      <c r="G616" t="s">
+        <v>344</v>
+      </c>
+      <c r="H616">
+        <v>11</v>
+      </c>
+      <c r="I616">
+        <v>532785</v>
+      </c>
+      <c r="J616">
+        <v>0</v>
+      </c>
+      <c r="K616">
+        <v>0</v>
+      </c>
+      <c r="L616">
+        <v>0</v>
+      </c>
+      <c r="M616">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="617" spans="1:13">
+      <c r="A617">
+        <v>417414</v>
+      </c>
+      <c r="B617" t="s">
+        <v>72</v>
+      </c>
+      <c r="E617" t="s">
+        <v>11</v>
+      </c>
+      <c r="F617" t="s">
+        <v>12</v>
+      </c>
+      <c r="G617" t="s">
+        <v>344</v>
+      </c>
+      <c r="H617">
+        <v>8</v>
+      </c>
+      <c r="I617">
+        <v>98805</v>
+      </c>
+      <c r="J617">
+        <v>0</v>
+      </c>
+      <c r="K617">
+        <v>0</v>
+      </c>
+      <c r="L617">
+        <v>0</v>
+      </c>
+      <c r="M617">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="618" spans="1:13">
+      <c r="A618">
+        <v>417414</v>
+      </c>
+      <c r="B618" t="s">
+        <v>76</v>
+      </c>
+      <c r="E618" t="s">
+        <v>11</v>
+      </c>
+      <c r="F618" t="s">
+        <v>12</v>
+      </c>
+      <c r="G618" t="s">
+        <v>344</v>
+      </c>
+      <c r="H618">
+        <v>8</v>
+      </c>
+      <c r="I618">
         <v>1584823</v>
       </c>
-      <c r="J287">
-[...8 lines deleted...]
-      <c r="M287">
+      <c r="J618">
+        <v>0</v>
+      </c>
+      <c r="K618">
+        <v>0</v>
+      </c>
+      <c r="L618">
+        <v>0</v>
+      </c>
+      <c r="M618">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="619" spans="1:13">
+      <c r="A619">
+        <v>417414</v>
+      </c>
+      <c r="B619" t="s">
+        <v>210</v>
+      </c>
+      <c r="E619" t="s">
+        <v>11</v>
+      </c>
+      <c r="F619" t="s">
+        <v>12</v>
+      </c>
+      <c r="G619" t="s">
+        <v>345</v>
+      </c>
+      <c r="H619">
+        <v>11</v>
+      </c>
+      <c r="I619">
+        <v>699900</v>
+      </c>
+      <c r="J619">
+        <v>0</v>
+      </c>
+      <c r="K619">
+        <v>0</v>
+      </c>
+      <c r="L619">
+        <v>0</v>
+      </c>
+      <c r="M619">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="620" spans="1:13">
+      <c r="A620">
+        <v>417414</v>
+      </c>
+      <c r="B620" t="s">
+        <v>211</v>
+      </c>
+      <c r="E620" t="s">
+        <v>11</v>
+      </c>
+      <c r="F620" t="s">
+        <v>12</v>
+      </c>
+      <c r="G620" t="s">
+        <v>345</v>
+      </c>
+      <c r="H620">
+        <v>11</v>
+      </c>
+      <c r="I620">
+        <v>699900</v>
+      </c>
+      <c r="J620">
+        <v>0</v>
+      </c>
+      <c r="K620">
+        <v>0</v>
+      </c>
+      <c r="L620">
+        <v>0</v>
+      </c>
+      <c r="M620">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="621" spans="1:13">
+      <c r="A621">
+        <v>417414</v>
+      </c>
+      <c r="B621" t="s">
+        <v>212</v>
+      </c>
+      <c r="E621" t="s">
+        <v>11</v>
+      </c>
+      <c r="F621" t="s">
+        <v>12</v>
+      </c>
+      <c r="G621" t="s">
+        <v>345</v>
+      </c>
+      <c r="H621">
+        <v>11</v>
+      </c>
+      <c r="I621">
+        <v>363100</v>
+      </c>
+      <c r="J621">
+        <v>0</v>
+      </c>
+      <c r="K621">
+        <v>0</v>
+      </c>
+      <c r="L621">
+        <v>0</v>
+      </c>
+      <c r="M621">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="622" spans="1:13">
+      <c r="A622">
+        <v>417414</v>
+      </c>
+      <c r="B622" t="s">
+        <v>213</v>
+      </c>
+      <c r="E622" t="s">
+        <v>11</v>
+      </c>
+      <c r="F622" t="s">
+        <v>12</v>
+      </c>
+      <c r="G622" t="s">
+        <v>345</v>
+      </c>
+      <c r="H622">
+        <v>11</v>
+      </c>
+      <c r="I622">
+        <v>510200</v>
+      </c>
+      <c r="J622">
+        <v>0</v>
+      </c>
+      <c r="K622">
+        <v>0</v>
+      </c>
+      <c r="L622">
+        <v>0</v>
+      </c>
+      <c r="M622">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="623" spans="1:13">
+      <c r="A623">
+        <v>417414</v>
+      </c>
+      <c r="B623" t="s">
+        <v>214</v>
+      </c>
+      <c r="E623" t="s">
+        <v>11</v>
+      </c>
+      <c r="F623" t="s">
+        <v>12</v>
+      </c>
+      <c r="G623" t="s">
+        <v>345</v>
+      </c>
+      <c r="H623">
+        <v>11</v>
+      </c>
+      <c r="I623">
+        <v>510200</v>
+      </c>
+      <c r="J623">
+        <v>0</v>
+      </c>
+      <c r="K623">
+        <v>0</v>
+      </c>
+      <c r="L623">
+        <v>0</v>
+      </c>
+      <c r="M623">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="624" spans="1:13">
+      <c r="A624">
+        <v>417414</v>
+      </c>
+      <c r="B624" t="s">
+        <v>215</v>
+      </c>
+      <c r="E624" t="s">
+        <v>11</v>
+      </c>
+      <c r="F624" t="s">
+        <v>12</v>
+      </c>
+      <c r="G624" t="s">
+        <v>345</v>
+      </c>
+      <c r="H624">
+        <v>11</v>
+      </c>
+      <c r="I624">
+        <v>510200</v>
+      </c>
+      <c r="J624">
+        <v>0</v>
+      </c>
+      <c r="K624">
+        <v>0</v>
+      </c>
+      <c r="L624">
+        <v>0</v>
+      </c>
+      <c r="M624">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="625" spans="1:13">
+      <c r="A625">
+        <v>417414</v>
+      </c>
+      <c r="B625" t="s">
+        <v>216</v>
+      </c>
+      <c r="E625" t="s">
+        <v>11</v>
+      </c>
+      <c r="F625" t="s">
+        <v>12</v>
+      </c>
+      <c r="G625" t="s">
+        <v>345</v>
+      </c>
+      <c r="H625">
+        <v>11</v>
+      </c>
+      <c r="I625">
+        <v>510200</v>
+      </c>
+      <c r="J625">
+        <v>0</v>
+      </c>
+      <c r="K625">
+        <v>0</v>
+      </c>
+      <c r="L625">
+        <v>0</v>
+      </c>
+      <c r="M625">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="626" spans="1:13">
+      <c r="A626">
+        <v>417414</v>
+      </c>
+      <c r="B626" t="s">
+        <v>217</v>
+      </c>
+      <c r="E626" t="s">
+        <v>11</v>
+      </c>
+      <c r="F626" t="s">
+        <v>12</v>
+      </c>
+      <c r="G626" t="s">
+        <v>345</v>
+      </c>
+      <c r="H626">
+        <v>11</v>
+      </c>
+      <c r="I626">
+        <v>337185</v>
+      </c>
+      <c r="J626">
+        <v>0</v>
+      </c>
+      <c r="K626">
+        <v>0</v>
+      </c>
+      <c r="L626">
+        <v>0</v>
+      </c>
+      <c r="M626">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="627" spans="1:13">
+      <c r="A627">
+        <v>417414</v>
+      </c>
+      <c r="B627" t="s">
+        <v>218</v>
+      </c>
+      <c r="E627" t="s">
+        <v>11</v>
+      </c>
+      <c r="F627" t="s">
+        <v>12</v>
+      </c>
+      <c r="G627" t="s">
+        <v>345</v>
+      </c>
+      <c r="H627">
+        <v>11</v>
+      </c>
+      <c r="I627">
+        <v>159200</v>
+      </c>
+      <c r="J627">
+        <v>0</v>
+      </c>
+      <c r="K627">
+        <v>0</v>
+      </c>
+      <c r="L627">
+        <v>0</v>
+      </c>
+      <c r="M627">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="628" spans="1:13">
+      <c r="A628">
+        <v>417414</v>
+      </c>
+      <c r="B628" t="s">
+        <v>219</v>
+      </c>
+      <c r="E628" t="s">
+        <v>11</v>
+      </c>
+      <c r="F628" t="s">
+        <v>12</v>
+      </c>
+      <c r="G628" t="s">
+        <v>345</v>
+      </c>
+      <c r="H628">
+        <v>11</v>
+      </c>
+      <c r="I628">
+        <v>81455</v>
+      </c>
+      <c r="J628">
+        <v>0</v>
+      </c>
+      <c r="K628">
+        <v>0</v>
+      </c>
+      <c r="L628">
+        <v>0</v>
+      </c>
+      <c r="M628">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="629" spans="1:13">
+      <c r="A629">
+        <v>417414</v>
+      </c>
+      <c r="B629" t="s">
+        <v>220</v>
+      </c>
+      <c r="E629" t="s">
+        <v>11</v>
+      </c>
+      <c r="F629" t="s">
+        <v>12</v>
+      </c>
+      <c r="G629" t="s">
+        <v>345</v>
+      </c>
+      <c r="H629">
+        <v>11</v>
+      </c>
+      <c r="I629">
+        <v>699900</v>
+      </c>
+      <c r="J629">
+        <v>0</v>
+      </c>
+      <c r="K629">
+        <v>0</v>
+      </c>
+      <c r="L629">
+        <v>0</v>
+      </c>
+      <c r="M629">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="630" spans="1:13">
+      <c r="A630">
+        <v>417414</v>
+      </c>
+      <c r="B630" t="s">
+        <v>221</v>
+      </c>
+      <c r="E630" t="s">
+        <v>11</v>
+      </c>
+      <c r="F630" t="s">
+        <v>12</v>
+      </c>
+      <c r="G630" t="s">
+        <v>345</v>
+      </c>
+      <c r="H630">
+        <v>11</v>
+      </c>
+      <c r="I630">
+        <v>37255</v>
+      </c>
+      <c r="J630">
+        <v>0</v>
+      </c>
+      <c r="K630">
+        <v>0</v>
+      </c>
+      <c r="L630">
+        <v>0</v>
+      </c>
+      <c r="M630">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="631" spans="1:13">
+      <c r="A631">
+        <v>417414</v>
+      </c>
+      <c r="B631" t="s">
+        <v>222</v>
+      </c>
+      <c r="E631" t="s">
+        <v>11</v>
+      </c>
+      <c r="F631" t="s">
+        <v>12</v>
+      </c>
+      <c r="G631" t="s">
+        <v>345</v>
+      </c>
+      <c r="H631">
+        <v>11</v>
+      </c>
+      <c r="I631">
+        <v>211300</v>
+      </c>
+      <c r="J631">
+        <v>0</v>
+      </c>
+      <c r="K631">
+        <v>0</v>
+      </c>
+      <c r="L631">
+        <v>0</v>
+      </c>
+      <c r="M631">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="632" spans="1:13">
+      <c r="A632">
+        <v>417414</v>
+      </c>
+      <c r="B632" t="s">
+        <v>223</v>
+      </c>
+      <c r="E632" t="s">
+        <v>11</v>
+      </c>
+      <c r="F632" t="s">
+        <v>12</v>
+      </c>
+      <c r="G632" t="s">
+        <v>345</v>
+      </c>
+      <c r="H632">
+        <v>11</v>
+      </c>
+      <c r="I632">
+        <v>432455</v>
+      </c>
+      <c r="J632">
+        <v>0</v>
+      </c>
+      <c r="K632">
+        <v>0</v>
+      </c>
+      <c r="L632">
+        <v>0</v>
+      </c>
+      <c r="M632">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="633" spans="1:13">
+      <c r="A633">
+        <v>417414</v>
+      </c>
+      <c r="B633" t="s">
+        <v>224</v>
+      </c>
+      <c r="E633" t="s">
+        <v>11</v>
+      </c>
+      <c r="F633" t="s">
+        <v>12</v>
+      </c>
+      <c r="G633" t="s">
+        <v>345</v>
+      </c>
+      <c r="H633">
+        <v>11</v>
+      </c>
+      <c r="I633">
+        <v>532785</v>
+      </c>
+      <c r="J633">
+        <v>0</v>
+      </c>
+      <c r="K633">
+        <v>0</v>
+      </c>
+      <c r="L633">
+        <v>0</v>
+      </c>
+      <c r="M633">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="634" spans="1:13">
+      <c r="A634">
+        <v>417414</v>
+      </c>
+      <c r="B634" t="s">
+        <v>225</v>
+      </c>
+      <c r="E634" t="s">
+        <v>11</v>
+      </c>
+      <c r="F634" t="s">
+        <v>12</v>
+      </c>
+      <c r="G634" t="s">
+        <v>345</v>
+      </c>
+      <c r="H634">
+        <v>11</v>
+      </c>
+      <c r="I634">
+        <v>699900</v>
+      </c>
+      <c r="J634">
+        <v>0</v>
+      </c>
+      <c r="K634">
+        <v>0</v>
+      </c>
+      <c r="L634">
+        <v>0</v>
+      </c>
+      <c r="M634">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="635" spans="1:13">
+      <c r="A635">
+        <v>417414</v>
+      </c>
+      <c r="B635" t="s">
+        <v>226</v>
+      </c>
+      <c r="E635" t="s">
+        <v>11</v>
+      </c>
+      <c r="F635" t="s">
+        <v>12</v>
+      </c>
+      <c r="G635" t="s">
+        <v>345</v>
+      </c>
+      <c r="H635">
+        <v>11</v>
+      </c>
+      <c r="I635">
+        <v>432455</v>
+      </c>
+      <c r="J635">
+        <v>0</v>
+      </c>
+      <c r="K635">
+        <v>0</v>
+      </c>
+      <c r="L635">
+        <v>0</v>
+      </c>
+      <c r="M635">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="636" spans="1:13">
+      <c r="A636">
+        <v>417414</v>
+      </c>
+      <c r="B636" t="s">
+        <v>227</v>
+      </c>
+      <c r="E636" t="s">
+        <v>11</v>
+      </c>
+      <c r="F636" t="s">
+        <v>12</v>
+      </c>
+      <c r="G636" t="s">
+        <v>345</v>
+      </c>
+      <c r="H636">
+        <v>11</v>
+      </c>
+      <c r="I636">
+        <v>387085</v>
+      </c>
+      <c r="J636">
+        <v>0</v>
+      </c>
+      <c r="K636">
+        <v>0</v>
+      </c>
+      <c r="L636">
+        <v>0</v>
+      </c>
+      <c r="M636">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="637" spans="1:13">
+      <c r="A637">
+        <v>417414</v>
+      </c>
+      <c r="B637" t="s">
+        <v>228</v>
+      </c>
+      <c r="E637" t="s">
+        <v>11</v>
+      </c>
+      <c r="F637" t="s">
+        <v>12</v>
+      </c>
+      <c r="G637" t="s">
+        <v>345</v>
+      </c>
+      <c r="H637">
+        <v>11</v>
+      </c>
+      <c r="I637">
+        <v>622155</v>
+      </c>
+      <c r="J637">
+        <v>0</v>
+      </c>
+      <c r="K637">
+        <v>0</v>
+      </c>
+      <c r="L637">
+        <v>0</v>
+      </c>
+      <c r="M637">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="638" spans="1:13">
+      <c r="A638">
+        <v>417414</v>
+      </c>
+      <c r="B638" t="s">
+        <v>229</v>
+      </c>
+      <c r="E638" t="s">
+        <v>11</v>
+      </c>
+      <c r="F638" t="s">
+        <v>12</v>
+      </c>
+      <c r="G638" t="s">
+        <v>345</v>
+      </c>
+      <c r="H638">
+        <v>11</v>
+      </c>
+      <c r="I638">
+        <v>351380</v>
+      </c>
+      <c r="J638">
+        <v>0</v>
+      </c>
+      <c r="K638">
+        <v>0</v>
+      </c>
+      <c r="L638">
+        <v>0</v>
+      </c>
+      <c r="M638">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="639" spans="1:13">
+      <c r="A639">
+        <v>417414</v>
+      </c>
+      <c r="B639" t="s">
+        <v>230</v>
+      </c>
+      <c r="E639" t="s">
+        <v>11</v>
+      </c>
+      <c r="F639" t="s">
+        <v>12</v>
+      </c>
+      <c r="G639" t="s">
+        <v>345</v>
+      </c>
+      <c r="H639">
+        <v>11</v>
+      </c>
+      <c r="I639">
+        <v>246388</v>
+      </c>
+      <c r="J639">
+        <v>0</v>
+      </c>
+      <c r="K639">
+        <v>0</v>
+      </c>
+      <c r="L639">
+        <v>0</v>
+      </c>
+      <c r="M639">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="640" spans="1:13">
+      <c r="A640">
+        <v>417414</v>
+      </c>
+      <c r="B640" t="s">
+        <v>231</v>
+      </c>
+      <c r="E640" t="s">
+        <v>11</v>
+      </c>
+      <c r="F640" t="s">
+        <v>12</v>
+      </c>
+      <c r="G640" t="s">
+        <v>345</v>
+      </c>
+      <c r="H640">
+        <v>11</v>
+      </c>
+      <c r="I640">
+        <v>510200</v>
+      </c>
+      <c r="J640">
+        <v>0</v>
+      </c>
+      <c r="K640">
+        <v>0</v>
+      </c>
+      <c r="L640">
+        <v>0</v>
+      </c>
+      <c r="M640">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="641" spans="1:13">
+      <c r="A641">
+        <v>417414</v>
+      </c>
+      <c r="B641" t="s">
+        <v>232</v>
+      </c>
+      <c r="E641" t="s">
+        <v>11</v>
+      </c>
+      <c r="F641" t="s">
+        <v>12</v>
+      </c>
+      <c r="G641" t="s">
+        <v>345</v>
+      </c>
+      <c r="H641">
+        <v>11</v>
+      </c>
+      <c r="I641">
+        <v>1756100</v>
+      </c>
+      <c r="J641">
+        <v>0</v>
+      </c>
+      <c r="K641">
+        <v>0</v>
+      </c>
+      <c r="L641">
+        <v>0</v>
+      </c>
+      <c r="M641">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="642" spans="1:13">
+      <c r="A642">
+        <v>417414</v>
+      </c>
+      <c r="B642" t="s">
+        <v>233</v>
+      </c>
+      <c r="E642" t="s">
+        <v>11</v>
+      </c>
+      <c r="F642" t="s">
+        <v>12</v>
+      </c>
+      <c r="G642" t="s">
+        <v>345</v>
+      </c>
+      <c r="H642">
+        <v>11</v>
+      </c>
+      <c r="I642">
+        <v>510200</v>
+      </c>
+      <c r="J642">
+        <v>0</v>
+      </c>
+      <c r="K642">
+        <v>0</v>
+      </c>
+      <c r="L642">
+        <v>0</v>
+      </c>
+      <c r="M642">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="643" spans="1:13">
+      <c r="A643">
+        <v>417414</v>
+      </c>
+      <c r="B643" t="s">
+        <v>234</v>
+      </c>
+      <c r="E643" t="s">
+        <v>11</v>
+      </c>
+      <c r="F643" t="s">
+        <v>12</v>
+      </c>
+      <c r="G643" t="s">
+        <v>345</v>
+      </c>
+      <c r="H643">
+        <v>11</v>
+      </c>
+      <c r="I643">
+        <v>603565</v>
+      </c>
+      <c r="J643">
+        <v>0</v>
+      </c>
+      <c r="K643">
+        <v>0</v>
+      </c>
+      <c r="L643">
+        <v>0</v>
+      </c>
+      <c r="M643">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="644" spans="1:13">
+      <c r="A644">
+        <v>417414</v>
+      </c>
+      <c r="B644" t="s">
+        <v>235</v>
+      </c>
+      <c r="E644" t="s">
+        <v>11</v>
+      </c>
+      <c r="F644" t="s">
+        <v>12</v>
+      </c>
+      <c r="G644" t="s">
+        <v>345</v>
+      </c>
+      <c r="H644">
+        <v>11</v>
+      </c>
+      <c r="I644">
+        <v>510200</v>
+      </c>
+      <c r="J644">
+        <v>0</v>
+      </c>
+      <c r="K644">
+        <v>0</v>
+      </c>
+      <c r="L644">
+        <v>0</v>
+      </c>
+      <c r="M644">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="645" spans="1:13">
+      <c r="A645">
+        <v>417414</v>
+      </c>
+      <c r="B645" t="s">
+        <v>236</v>
+      </c>
+      <c r="E645" t="s">
+        <v>11</v>
+      </c>
+      <c r="F645" t="s">
+        <v>12</v>
+      </c>
+      <c r="G645" t="s">
+        <v>345</v>
+      </c>
+      <c r="H645">
+        <v>11</v>
+      </c>
+      <c r="I645">
+        <v>759055</v>
+      </c>
+      <c r="J645">
+        <v>0</v>
+      </c>
+      <c r="K645">
+        <v>0</v>
+      </c>
+      <c r="L645">
+        <v>0</v>
+      </c>
+      <c r="M645">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="646" spans="1:13">
+      <c r="A646">
+        <v>417414</v>
+      </c>
+      <c r="B646" t="s">
+        <v>237</v>
+      </c>
+      <c r="E646" t="s">
+        <v>11</v>
+      </c>
+      <c r="F646" t="s">
+        <v>12</v>
+      </c>
+      <c r="G646" t="s">
+        <v>345</v>
+      </c>
+      <c r="H646">
+        <v>11</v>
+      </c>
+      <c r="I646">
+        <v>159200</v>
+      </c>
+      <c r="J646">
+        <v>0</v>
+      </c>
+      <c r="K646">
+        <v>0</v>
+      </c>
+      <c r="L646">
+        <v>0</v>
+      </c>
+      <c r="M646">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="647" spans="1:13">
+      <c r="A647">
+        <v>417414</v>
+      </c>
+      <c r="B647" t="s">
+        <v>239</v>
+      </c>
+      <c r="E647" t="s">
+        <v>11</v>
+      </c>
+      <c r="F647" t="s">
+        <v>12</v>
+      </c>
+      <c r="G647" t="s">
+        <v>345</v>
+      </c>
+      <c r="H647">
+        <v>11</v>
+      </c>
+      <c r="I647">
+        <v>120268</v>
+      </c>
+      <c r="J647">
+        <v>0</v>
+      </c>
+      <c r="K647">
+        <v>0</v>
+      </c>
+      <c r="L647">
+        <v>0</v>
+      </c>
+      <c r="M647">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="648" spans="1:13">
+      <c r="A648">
+        <v>417414</v>
+      </c>
+      <c r="B648" t="s">
+        <v>240</v>
+      </c>
+      <c r="E648" t="s">
+        <v>11</v>
+      </c>
+      <c r="F648" t="s">
+        <v>12</v>
+      </c>
+      <c r="G648" t="s">
+        <v>345</v>
+      </c>
+      <c r="H648">
+        <v>11</v>
+      </c>
+      <c r="I648">
+        <v>432455</v>
+      </c>
+      <c r="J648">
+        <v>0</v>
+      </c>
+      <c r="K648">
+        <v>0</v>
+      </c>
+      <c r="L648">
+        <v>0</v>
+      </c>
+      <c r="M648">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="649" spans="1:13">
+      <c r="A649">
+        <v>417414</v>
+      </c>
+      <c r="B649" t="s">
+        <v>241</v>
+      </c>
+      <c r="E649" t="s">
+        <v>11</v>
+      </c>
+      <c r="F649" t="s">
+        <v>12</v>
+      </c>
+      <c r="G649" t="s">
+        <v>345</v>
+      </c>
+      <c r="H649">
+        <v>8</v>
+      </c>
+      <c r="I649">
+        <v>132400</v>
+      </c>
+      <c r="J649">
+        <v>0</v>
+      </c>
+      <c r="K649">
+        <v>0</v>
+      </c>
+      <c r="L649">
+        <v>0</v>
+      </c>
+      <c r="M649">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="650" spans="1:13">
+      <c r="A650">
+        <v>417414</v>
+      </c>
+      <c r="B650" t="s">
+        <v>242</v>
+      </c>
+      <c r="E650" t="s">
+        <v>11</v>
+      </c>
+      <c r="F650" t="s">
+        <v>12</v>
+      </c>
+      <c r="G650" t="s">
+        <v>345</v>
+      </c>
+      <c r="H650">
+        <v>11</v>
+      </c>
+      <c r="I650">
+        <v>363100</v>
+      </c>
+      <c r="J650">
+        <v>0</v>
+      </c>
+      <c r="K650">
+        <v>0</v>
+      </c>
+      <c r="L650">
+        <v>0</v>
+      </c>
+      <c r="M650">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="651" spans="1:13">
+      <c r="A651">
+        <v>417414</v>
+      </c>
+      <c r="B651" t="s">
+        <v>243</v>
+      </c>
+      <c r="E651" t="s">
+        <v>11</v>
+      </c>
+      <c r="F651" t="s">
+        <v>12</v>
+      </c>
+      <c r="G651" t="s">
+        <v>345</v>
+      </c>
+      <c r="H651">
+        <v>8</v>
+      </c>
+      <c r="I651">
+        <v>132400</v>
+      </c>
+      <c r="J651">
+        <v>0</v>
+      </c>
+      <c r="K651">
+        <v>0</v>
+      </c>
+      <c r="L651">
+        <v>0</v>
+      </c>
+      <c r="M651">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="652" spans="1:13">
+      <c r="A652">
+        <v>417414</v>
+      </c>
+      <c r="B652" t="s">
+        <v>245</v>
+      </c>
+      <c r="E652" t="s">
+        <v>11</v>
+      </c>
+      <c r="F652" t="s">
+        <v>12</v>
+      </c>
+      <c r="G652" t="s">
+        <v>345</v>
+      </c>
+      <c r="H652">
+        <v>8</v>
+      </c>
+      <c r="I652">
+        <v>132400</v>
+      </c>
+      <c r="J652">
+        <v>0</v>
+      </c>
+      <c r="K652">
+        <v>0</v>
+      </c>
+      <c r="L652">
+        <v>0</v>
+      </c>
+      <c r="M652">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="653" spans="1:13">
+      <c r="A653">
+        <v>417414</v>
+      </c>
+      <c r="B653" t="s">
+        <v>246</v>
+      </c>
+      <c r="E653" t="s">
+        <v>11</v>
+      </c>
+      <c r="F653" t="s">
+        <v>12</v>
+      </c>
+      <c r="G653" t="s">
+        <v>345</v>
+      </c>
+      <c r="H653">
+        <v>11</v>
+      </c>
+      <c r="I653">
+        <v>251050</v>
+      </c>
+      <c r="J653">
+        <v>0</v>
+      </c>
+      <c r="K653">
+        <v>0</v>
+      </c>
+      <c r="L653">
+        <v>0</v>
+      </c>
+      <c r="M653">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="654" spans="1:13">
+      <c r="A654">
+        <v>417414</v>
+      </c>
+      <c r="B654" t="s">
+        <v>247</v>
+      </c>
+      <c r="E654" t="s">
+        <v>11</v>
+      </c>
+      <c r="F654" t="s">
+        <v>12</v>
+      </c>
+      <c r="G654" t="s">
+        <v>345</v>
+      </c>
+      <c r="H654">
+        <v>11</v>
+      </c>
+      <c r="I654">
+        <v>413000</v>
+      </c>
+      <c r="J654">
+        <v>0</v>
+      </c>
+      <c r="K654">
+        <v>0</v>
+      </c>
+      <c r="L654">
+        <v>0</v>
+      </c>
+      <c r="M654">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="655" spans="1:13">
+      <c r="A655">
+        <v>417414</v>
+      </c>
+      <c r="B655" t="s">
+        <v>248</v>
+      </c>
+      <c r="E655" t="s">
+        <v>11</v>
+      </c>
+      <c r="F655" t="s">
+        <v>12</v>
+      </c>
+      <c r="G655" t="s">
+        <v>345</v>
+      </c>
+      <c r="H655">
+        <v>11</v>
+      </c>
+      <c r="I655">
+        <v>211300</v>
+      </c>
+      <c r="J655">
+        <v>0</v>
+      </c>
+      <c r="K655">
+        <v>0</v>
+      </c>
+      <c r="L655">
+        <v>0</v>
+      </c>
+      <c r="M655">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="656" spans="1:13">
+      <c r="A656">
+        <v>417414</v>
+      </c>
+      <c r="B656" t="s">
+        <v>249</v>
+      </c>
+      <c r="E656" t="s">
+        <v>11</v>
+      </c>
+      <c r="F656" t="s">
+        <v>12</v>
+      </c>
+      <c r="G656" t="s">
+        <v>345</v>
+      </c>
+      <c r="H656">
+        <v>11</v>
+      </c>
+      <c r="I656">
+        <v>648070</v>
+      </c>
+      <c r="J656">
+        <v>0</v>
+      </c>
+      <c r="K656">
+        <v>0</v>
+      </c>
+      <c r="L656">
+        <v>0</v>
+      </c>
+      <c r="M656">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="657" spans="1:13">
+      <c r="A657">
+        <v>417414</v>
+      </c>
+      <c r="B657" t="s">
+        <v>250</v>
+      </c>
+      <c r="E657" t="s">
+        <v>11</v>
+      </c>
+      <c r="F657" t="s">
+        <v>12</v>
+      </c>
+      <c r="G657" t="s">
+        <v>345</v>
+      </c>
+      <c r="H657">
+        <v>11</v>
+      </c>
+      <c r="I657">
+        <v>81885</v>
+      </c>
+      <c r="J657">
+        <v>0</v>
+      </c>
+      <c r="K657">
+        <v>0</v>
+      </c>
+      <c r="L657">
+        <v>0</v>
+      </c>
+      <c r="M657">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="658" spans="1:13">
+      <c r="A658">
+        <v>417414</v>
+      </c>
+      <c r="B658" t="s">
+        <v>251</v>
+      </c>
+      <c r="E658" t="s">
+        <v>11</v>
+      </c>
+      <c r="F658" t="s">
+        <v>12</v>
+      </c>
+      <c r="G658" t="s">
+        <v>345</v>
+      </c>
+      <c r="H658">
+        <v>11</v>
+      </c>
+      <c r="I658">
+        <v>30055</v>
+      </c>
+      <c r="J658">
+        <v>0</v>
+      </c>
+      <c r="K658">
+        <v>0</v>
+      </c>
+      <c r="L658">
+        <v>0</v>
+      </c>
+      <c r="M658">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="659" spans="1:13">
+      <c r="A659">
+        <v>417414</v>
+      </c>
+      <c r="B659" t="s">
+        <v>252</v>
+      </c>
+      <c r="E659" t="s">
+        <v>11</v>
+      </c>
+      <c r="F659" t="s">
+        <v>12</v>
+      </c>
+      <c r="G659" t="s">
+        <v>345</v>
+      </c>
+      <c r="H659">
+        <v>8</v>
+      </c>
+      <c r="I659">
+        <v>118140</v>
+      </c>
+      <c r="J659">
+        <v>0</v>
+      </c>
+      <c r="K659">
+        <v>0</v>
+      </c>
+      <c r="L659">
+        <v>0</v>
+      </c>
+      <c r="M659">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="660" spans="1:13">
+      <c r="A660">
+        <v>417414</v>
+      </c>
+      <c r="B660" t="s">
+        <v>253</v>
+      </c>
+      <c r="E660" t="s">
+        <v>11</v>
+      </c>
+      <c r="F660" t="s">
+        <v>12</v>
+      </c>
+      <c r="G660" t="s">
+        <v>345</v>
+      </c>
+      <c r="H660">
+        <v>11</v>
+      </c>
+      <c r="I660">
+        <v>2870</v>
+      </c>
+      <c r="J660">
+        <v>0</v>
+      </c>
+      <c r="K660">
+        <v>0</v>
+      </c>
+      <c r="L660">
+        <v>0</v>
+      </c>
+      <c r="M660">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="661" spans="1:13">
+      <c r="A661">
+        <v>417414</v>
+      </c>
+      <c r="B661" t="s">
+        <v>254</v>
+      </c>
+      <c r="E661" t="s">
+        <v>11</v>
+      </c>
+      <c r="F661" t="s">
+        <v>12</v>
+      </c>
+      <c r="G661" t="s">
+        <v>345</v>
+      </c>
+      <c r="H661">
+        <v>11</v>
+      </c>
+      <c r="I661">
+        <v>699900</v>
+      </c>
+      <c r="J661">
+        <v>0</v>
+      </c>
+      <c r="K661">
+        <v>0</v>
+      </c>
+      <c r="L661">
+        <v>0</v>
+      </c>
+      <c r="M661">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="662" spans="1:13">
+      <c r="A662">
+        <v>417414</v>
+      </c>
+      <c r="B662" t="s">
+        <v>255</v>
+      </c>
+      <c r="E662" t="s">
+        <v>11</v>
+      </c>
+      <c r="F662" t="s">
+        <v>12</v>
+      </c>
+      <c r="G662" t="s">
+        <v>345</v>
+      </c>
+      <c r="H662">
+        <v>11</v>
+      </c>
+      <c r="I662">
+        <v>159470</v>
+      </c>
+      <c r="J662">
+        <v>0</v>
+      </c>
+      <c r="K662">
+        <v>0</v>
+      </c>
+      <c r="L662">
+        <v>0</v>
+      </c>
+      <c r="M662">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="663" spans="1:13">
+      <c r="A663">
+        <v>417414</v>
+      </c>
+      <c r="B663" t="s">
+        <v>256</v>
+      </c>
+      <c r="E663" t="s">
+        <v>11</v>
+      </c>
+      <c r="F663" t="s">
+        <v>12</v>
+      </c>
+      <c r="G663" t="s">
+        <v>345</v>
+      </c>
+      <c r="H663">
+        <v>11</v>
+      </c>
+      <c r="I663">
+        <v>510200</v>
+      </c>
+      <c r="J663">
+        <v>0</v>
+      </c>
+      <c r="K663">
+        <v>0</v>
+      </c>
+      <c r="L663">
+        <v>0</v>
+      </c>
+      <c r="M663">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="664" spans="1:13">
+      <c r="A664">
+        <v>417414</v>
+      </c>
+      <c r="B664" t="s">
+        <v>257</v>
+      </c>
+      <c r="E664" t="s">
+        <v>11</v>
+      </c>
+      <c r="F664" t="s">
+        <v>12</v>
+      </c>
+      <c r="G664" t="s">
+        <v>345</v>
+      </c>
+      <c r="H664">
+        <v>8</v>
+      </c>
+      <c r="I664">
+        <v>49425</v>
+      </c>
+      <c r="J664">
+        <v>0</v>
+      </c>
+      <c r="K664">
+        <v>0</v>
+      </c>
+      <c r="L664">
+        <v>0</v>
+      </c>
+      <c r="M664">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="665" spans="1:13">
+      <c r="A665">
+        <v>417414</v>
+      </c>
+      <c r="B665" t="s">
+        <v>258</v>
+      </c>
+      <c r="E665" t="s">
+        <v>11</v>
+      </c>
+      <c r="F665" t="s">
+        <v>12</v>
+      </c>
+      <c r="G665" t="s">
+        <v>345</v>
+      </c>
+      <c r="H665">
+        <v>8</v>
+      </c>
+      <c r="I665">
+        <v>1659500</v>
+      </c>
+      <c r="J665">
+        <v>0</v>
+      </c>
+      <c r="K665">
+        <v>0</v>
+      </c>
+      <c r="L665">
+        <v>0</v>
+      </c>
+      <c r="M665">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="666" spans="1:13">
+      <c r="A666">
+        <v>417414</v>
+      </c>
+      <c r="B666" t="s">
+        <v>260</v>
+      </c>
+      <c r="E666" t="s">
+        <v>11</v>
+      </c>
+      <c r="F666" t="s">
+        <v>12</v>
+      </c>
+      <c r="G666" t="s">
+        <v>345</v>
+      </c>
+      <c r="H666">
+        <v>8</v>
+      </c>
+      <c r="I666">
+        <v>14600</v>
+      </c>
+      <c r="J666">
+        <v>0</v>
+      </c>
+      <c r="K666">
+        <v>0</v>
+      </c>
+      <c r="L666">
+        <v>0</v>
+      </c>
+      <c r="M666">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="667" spans="1:13">
+      <c r="A667">
+        <v>417414</v>
+      </c>
+      <c r="B667" t="s">
+        <v>261</v>
+      </c>
+      <c r="E667" t="s">
+        <v>11</v>
+      </c>
+      <c r="F667" t="s">
+        <v>12</v>
+      </c>
+      <c r="G667" t="s">
+        <v>345</v>
+      </c>
+      <c r="H667">
+        <v>11</v>
+      </c>
+      <c r="I667">
+        <v>699900</v>
+      </c>
+      <c r="J667">
+        <v>0</v>
+      </c>
+      <c r="K667">
+        <v>0</v>
+      </c>
+      <c r="L667">
+        <v>0</v>
+      </c>
+      <c r="M667">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="668" spans="1:13">
+      <c r="A668">
+        <v>417414</v>
+      </c>
+      <c r="B668" t="s">
+        <v>262</v>
+      </c>
+      <c r="E668" t="s">
+        <v>11</v>
+      </c>
+      <c r="F668" t="s">
+        <v>12</v>
+      </c>
+      <c r="G668" t="s">
+        <v>345</v>
+      </c>
+      <c r="H668">
+        <v>8</v>
+      </c>
+      <c r="I668">
+        <v>14600</v>
+      </c>
+      <c r="J668">
+        <v>0</v>
+      </c>
+      <c r="K668">
+        <v>0</v>
+      </c>
+      <c r="L668">
+        <v>0</v>
+      </c>
+      <c r="M668">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="669" spans="1:13">
+      <c r="A669">
+        <v>417414</v>
+      </c>
+      <c r="B669" t="s">
+        <v>263</v>
+      </c>
+      <c r="E669" t="s">
+        <v>11</v>
+      </c>
+      <c r="F669" t="s">
+        <v>12</v>
+      </c>
+      <c r="G669" t="s">
+        <v>345</v>
+      </c>
+      <c r="H669">
+        <v>11</v>
+      </c>
+      <c r="I669">
+        <v>648070</v>
+      </c>
+      <c r="J669">
+        <v>0</v>
+      </c>
+      <c r="K669">
+        <v>0</v>
+      </c>
+      <c r="L669">
+        <v>0</v>
+      </c>
+      <c r="M669">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="670" spans="1:13">
+      <c r="A670">
+        <v>417414</v>
+      </c>
+      <c r="B670" t="s">
+        <v>264</v>
+      </c>
+      <c r="E670" t="s">
+        <v>11</v>
+      </c>
+      <c r="F670" t="s">
+        <v>12</v>
+      </c>
+      <c r="G670" t="s">
+        <v>345</v>
+      </c>
+      <c r="H670">
+        <v>8</v>
+      </c>
+      <c r="I670">
+        <v>14600</v>
+      </c>
+      <c r="J670">
+        <v>0</v>
+      </c>
+      <c r="K670">
+        <v>0</v>
+      </c>
+      <c r="L670">
+        <v>0</v>
+      </c>
+      <c r="M670">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="671" spans="1:13">
+      <c r="A671">
+        <v>417414</v>
+      </c>
+      <c r="B671" t="s">
+        <v>265</v>
+      </c>
+      <c r="E671" t="s">
+        <v>11</v>
+      </c>
+      <c r="F671" t="s">
+        <v>12</v>
+      </c>
+      <c r="G671" t="s">
+        <v>345</v>
+      </c>
+      <c r="H671">
+        <v>11</v>
+      </c>
+      <c r="I671">
+        <v>510200</v>
+      </c>
+      <c r="J671">
+        <v>0</v>
+      </c>
+      <c r="K671">
+        <v>0</v>
+      </c>
+      <c r="L671">
+        <v>0</v>
+      </c>
+      <c r="M671">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="672" spans="1:13">
+      <c r="A672">
+        <v>417414</v>
+      </c>
+      <c r="B672" t="s">
+        <v>266</v>
+      </c>
+      <c r="E672" t="s">
+        <v>11</v>
+      </c>
+      <c r="F672" t="s">
+        <v>12</v>
+      </c>
+      <c r="G672" t="s">
+        <v>345</v>
+      </c>
+      <c r="H672">
+        <v>11</v>
+      </c>
+      <c r="I672">
+        <v>432455</v>
+      </c>
+      <c r="J672">
+        <v>0</v>
+      </c>
+      <c r="K672">
+        <v>0</v>
+      </c>
+      <c r="L672">
+        <v>0</v>
+      </c>
+      <c r="M672">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="673" spans="1:13">
+      <c r="A673">
+        <v>417414</v>
+      </c>
+      <c r="B673" t="s">
+        <v>267</v>
+      </c>
+      <c r="E673" t="s">
+        <v>11</v>
+      </c>
+      <c r="F673" t="s">
+        <v>12</v>
+      </c>
+      <c r="G673" t="s">
+        <v>345</v>
+      </c>
+      <c r="H673">
+        <v>11</v>
+      </c>
+      <c r="I673">
+        <v>510200</v>
+      </c>
+      <c r="J673">
+        <v>0</v>
+      </c>
+      <c r="K673">
+        <v>0</v>
+      </c>
+      <c r="L673">
+        <v>0</v>
+      </c>
+      <c r="M673">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="674" spans="1:13">
+      <c r="A674">
+        <v>417414</v>
+      </c>
+      <c r="B674" t="s">
+        <v>268</v>
+      </c>
+      <c r="E674" t="s">
+        <v>11</v>
+      </c>
+      <c r="F674" t="s">
+        <v>12</v>
+      </c>
+      <c r="G674" t="s">
+        <v>345</v>
+      </c>
+      <c r="H674">
+        <v>8</v>
+      </c>
+      <c r="I674">
+        <v>14600</v>
+      </c>
+      <c r="J674">
+        <v>0</v>
+      </c>
+      <c r="K674">
+        <v>0</v>
+      </c>
+      <c r="L674">
+        <v>0</v>
+      </c>
+      <c r="M674">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="675" spans="1:13">
+      <c r="A675">
+        <v>417414</v>
+      </c>
+      <c r="B675" t="s">
+        <v>269</v>
+      </c>
+      <c r="E675" t="s">
+        <v>11</v>
+      </c>
+      <c r="F675" t="s">
+        <v>12</v>
+      </c>
+      <c r="G675" t="s">
+        <v>345</v>
+      </c>
+      <c r="H675">
+        <v>8</v>
+      </c>
+      <c r="I675">
+        <v>1659500</v>
+      </c>
+      <c r="J675">
+        <v>0</v>
+      </c>
+      <c r="K675">
+        <v>0</v>
+      </c>
+      <c r="L675">
+        <v>0</v>
+      </c>
+      <c r="M675">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="676" spans="1:13">
+      <c r="A676">
+        <v>417414</v>
+      </c>
+      <c r="B676" t="s">
+        <v>270</v>
+      </c>
+      <c r="E676" t="s">
+        <v>11</v>
+      </c>
+      <c r="F676" t="s">
+        <v>12</v>
+      </c>
+      <c r="G676" t="s">
+        <v>345</v>
+      </c>
+      <c r="H676">
+        <v>11</v>
+      </c>
+      <c r="I676">
+        <v>211300</v>
+      </c>
+      <c r="J676">
+        <v>0</v>
+      </c>
+      <c r="K676">
+        <v>0</v>
+      </c>
+      <c r="L676">
+        <v>0</v>
+      </c>
+      <c r="M676">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="677" spans="1:13">
+      <c r="A677">
+        <v>417414</v>
+      </c>
+      <c r="B677" t="s">
+        <v>271</v>
+      </c>
+      <c r="E677" t="s">
+        <v>11</v>
+      </c>
+      <c r="F677" t="s">
+        <v>12</v>
+      </c>
+      <c r="G677" t="s">
+        <v>345</v>
+      </c>
+      <c r="H677">
+        <v>8</v>
+      </c>
+      <c r="I677">
+        <v>14600</v>
+      </c>
+      <c r="J677">
+        <v>0</v>
+      </c>
+      <c r="K677">
+        <v>0</v>
+      </c>
+      <c r="L677">
+        <v>0</v>
+      </c>
+      <c r="M677">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="678" spans="1:13">
+      <c r="A678">
+        <v>417414</v>
+      </c>
+      <c r="B678" t="s">
+        <v>272</v>
+      </c>
+      <c r="E678" t="s">
+        <v>11</v>
+      </c>
+      <c r="F678" t="s">
+        <v>12</v>
+      </c>
+      <c r="G678" t="s">
+        <v>345</v>
+      </c>
+      <c r="H678">
+        <v>11</v>
+      </c>
+      <c r="I678">
+        <v>699900</v>
+      </c>
+      <c r="J678">
+        <v>0</v>
+      </c>
+      <c r="K678">
+        <v>0</v>
+      </c>
+      <c r="L678">
+        <v>0</v>
+      </c>
+      <c r="M678">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="679" spans="1:13">
+      <c r="A679">
+        <v>417414</v>
+      </c>
+      <c r="B679" t="s">
+        <v>273</v>
+      </c>
+      <c r="E679" t="s">
+        <v>11</v>
+      </c>
+      <c r="F679" t="s">
+        <v>12</v>
+      </c>
+      <c r="G679" t="s">
+        <v>345</v>
+      </c>
+      <c r="H679">
+        <v>8</v>
+      </c>
+      <c r="I679">
+        <v>14600</v>
+      </c>
+      <c r="J679">
+        <v>0</v>
+      </c>
+      <c r="K679">
+        <v>0</v>
+      </c>
+      <c r="L679">
+        <v>0</v>
+      </c>
+      <c r="M679">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="680" spans="1:13">
+      <c r="A680">
+        <v>417414</v>
+      </c>
+      <c r="B680" t="s">
+        <v>274</v>
+      </c>
+      <c r="E680" t="s">
+        <v>11</v>
+      </c>
+      <c r="F680" t="s">
+        <v>12</v>
+      </c>
+      <c r="G680" t="s">
+        <v>345</v>
+      </c>
+      <c r="H680">
+        <v>11</v>
+      </c>
+      <c r="I680">
+        <v>28785</v>
+      </c>
+      <c r="J680">
+        <v>0</v>
+      </c>
+      <c r="K680">
+        <v>0</v>
+      </c>
+      <c r="L680">
+        <v>0</v>
+      </c>
+      <c r="M680">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="681" spans="1:13">
+      <c r="A681">
+        <v>417414</v>
+      </c>
+      <c r="B681" t="s">
+        <v>275</v>
+      </c>
+      <c r="E681" t="s">
+        <v>11</v>
+      </c>
+      <c r="F681" t="s">
+        <v>12</v>
+      </c>
+      <c r="G681" t="s">
+        <v>345</v>
+      </c>
+      <c r="H681">
+        <v>8</v>
+      </c>
+      <c r="I681">
+        <v>1659500</v>
+      </c>
+      <c r="J681">
+        <v>0</v>
+      </c>
+      <c r="K681">
+        <v>0</v>
+      </c>
+      <c r="L681">
+        <v>0</v>
+      </c>
+      <c r="M681">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="682" spans="1:13">
+      <c r="A682">
+        <v>417414</v>
+      </c>
+      <c r="B682" t="s">
+        <v>276</v>
+      </c>
+      <c r="E682" t="s">
+        <v>11</v>
+      </c>
+      <c r="F682" t="s">
+        <v>12</v>
+      </c>
+      <c r="G682" t="s">
+        <v>345</v>
+      </c>
+      <c r="H682">
+        <v>11</v>
+      </c>
+      <c r="I682">
+        <v>311270</v>
+      </c>
+      <c r="J682">
+        <v>0</v>
+      </c>
+      <c r="K682">
+        <v>0</v>
+      </c>
+      <c r="L682">
+        <v>0</v>
+      </c>
+      <c r="M682">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="683" spans="1:13">
+      <c r="A683">
+        <v>417414</v>
+      </c>
+      <c r="B683" t="s">
+        <v>277</v>
+      </c>
+      <c r="E683" t="s">
+        <v>11</v>
+      </c>
+      <c r="F683" t="s">
+        <v>12</v>
+      </c>
+      <c r="G683" t="s">
+        <v>345</v>
+      </c>
+      <c r="H683">
+        <v>8</v>
+      </c>
+      <c r="I683">
+        <v>14600</v>
+      </c>
+      <c r="J683">
+        <v>0</v>
+      </c>
+      <c r="K683">
+        <v>0</v>
+      </c>
+      <c r="L683">
+        <v>0</v>
+      </c>
+      <c r="M683">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="684" spans="1:13">
+      <c r="A684">
+        <v>417414</v>
+      </c>
+      <c r="B684" t="s">
+        <v>278</v>
+      </c>
+      <c r="E684" t="s">
+        <v>11</v>
+      </c>
+      <c r="F684" t="s">
+        <v>12</v>
+      </c>
+      <c r="G684" t="s">
+        <v>345</v>
+      </c>
+      <c r="H684">
+        <v>11</v>
+      </c>
+      <c r="I684">
+        <v>466665</v>
+      </c>
+      <c r="J684">
+        <v>0</v>
+      </c>
+      <c r="K684">
+        <v>0</v>
+      </c>
+      <c r="L684">
+        <v>0</v>
+      </c>
+      <c r="M684">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="685" spans="1:13">
+      <c r="A685">
+        <v>417414</v>
+      </c>
+      <c r="B685" t="s">
+        <v>279</v>
+      </c>
+      <c r="E685" t="s">
+        <v>11</v>
+      </c>
+      <c r="F685" t="s">
+        <v>12</v>
+      </c>
+      <c r="G685" t="s">
+        <v>345</v>
+      </c>
+      <c r="H685">
+        <v>8</v>
+      </c>
+      <c r="I685">
+        <v>14600</v>
+      </c>
+      <c r="J685">
+        <v>0</v>
+      </c>
+      <c r="K685">
+        <v>0</v>
+      </c>
+      <c r="L685">
+        <v>0</v>
+      </c>
+      <c r="M685">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="686" spans="1:13">
+      <c r="A686">
+        <v>417414</v>
+      </c>
+      <c r="B686" t="s">
+        <v>280</v>
+      </c>
+      <c r="E686" t="s">
+        <v>11</v>
+      </c>
+      <c r="F686" t="s">
+        <v>12</v>
+      </c>
+      <c r="G686" t="s">
+        <v>345</v>
+      </c>
+      <c r="H686">
+        <v>8</v>
+      </c>
+      <c r="I686">
+        <v>1659500</v>
+      </c>
+      <c r="J686">
+        <v>0</v>
+      </c>
+      <c r="K686">
+        <v>0</v>
+      </c>
+      <c r="L686">
+        <v>0</v>
+      </c>
+      <c r="M686">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="687" spans="1:13">
+      <c r="A687">
+        <v>417414</v>
+      </c>
+      <c r="B687" t="s">
+        <v>281</v>
+      </c>
+      <c r="E687" t="s">
+        <v>11</v>
+      </c>
+      <c r="F687" t="s">
+        <v>12</v>
+      </c>
+      <c r="G687" t="s">
+        <v>345</v>
+      </c>
+      <c r="H687">
+        <v>8</v>
+      </c>
+      <c r="I687">
+        <v>14600</v>
+      </c>
+      <c r="J687">
+        <v>0</v>
+      </c>
+      <c r="K687">
+        <v>0</v>
+      </c>
+      <c r="L687">
+        <v>0</v>
+      </c>
+      <c r="M687">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="688" spans="1:13">
+      <c r="A688">
+        <v>417414</v>
+      </c>
+      <c r="B688" t="s">
+        <v>282</v>
+      </c>
+      <c r="E688" t="s">
+        <v>11</v>
+      </c>
+      <c r="F688" t="s">
+        <v>12</v>
+      </c>
+      <c r="G688" t="s">
+        <v>345</v>
+      </c>
+      <c r="H688">
+        <v>8</v>
+      </c>
+      <c r="I688">
+        <v>14600</v>
+      </c>
+      <c r="J688">
+        <v>0</v>
+      </c>
+      <c r="K688">
+        <v>0</v>
+      </c>
+      <c r="L688">
+        <v>0</v>
+      </c>
+      <c r="M688">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="689" spans="1:13">
+      <c r="A689">
+        <v>417414</v>
+      </c>
+      <c r="B689" t="s">
+        <v>283</v>
+      </c>
+      <c r="E689" t="s">
+        <v>11</v>
+      </c>
+      <c r="F689" t="s">
+        <v>12</v>
+      </c>
+      <c r="G689" t="s">
+        <v>345</v>
+      </c>
+      <c r="H689">
+        <v>8</v>
+      </c>
+      <c r="I689">
+        <v>1659500</v>
+      </c>
+      <c r="J689">
+        <v>0</v>
+      </c>
+      <c r="K689">
+        <v>0</v>
+      </c>
+      <c r="L689">
+        <v>0</v>
+      </c>
+      <c r="M689">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="690" spans="1:13">
+      <c r="A690">
+        <v>417414</v>
+      </c>
+      <c r="B690" t="s">
+        <v>284</v>
+      </c>
+      <c r="E690" t="s">
+        <v>11</v>
+      </c>
+      <c r="F690" t="s">
+        <v>12</v>
+      </c>
+      <c r="G690" t="s">
+        <v>345</v>
+      </c>
+      <c r="H690">
+        <v>8</v>
+      </c>
+      <c r="I690">
+        <v>1659500</v>
+      </c>
+      <c r="J690">
+        <v>0</v>
+      </c>
+      <c r="K690">
+        <v>0</v>
+      </c>
+      <c r="L690">
+        <v>0</v>
+      </c>
+      <c r="M690">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="691" spans="1:13">
+      <c r="A691">
+        <v>417414</v>
+      </c>
+      <c r="B691" t="s">
+        <v>285</v>
+      </c>
+      <c r="E691" t="s">
+        <v>11</v>
+      </c>
+      <c r="F691" t="s">
+        <v>12</v>
+      </c>
+      <c r="G691" t="s">
+        <v>345</v>
+      </c>
+      <c r="H691">
+        <v>8</v>
+      </c>
+      <c r="I691">
+        <v>14600</v>
+      </c>
+      <c r="J691">
+        <v>0</v>
+      </c>
+      <c r="K691">
+        <v>0</v>
+      </c>
+      <c r="L691">
+        <v>0</v>
+      </c>
+      <c r="M691">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="692" spans="1:13">
+      <c r="A692">
+        <v>417414</v>
+      </c>
+      <c r="B692" t="s">
+        <v>286</v>
+      </c>
+      <c r="E692" t="s">
+        <v>11</v>
+      </c>
+      <c r="F692" t="s">
+        <v>12</v>
+      </c>
+      <c r="G692" t="s">
+        <v>345</v>
+      </c>
+      <c r="H692">
+        <v>8</v>
+      </c>
+      <c r="I692">
+        <v>1659500</v>
+      </c>
+      <c r="J692">
+        <v>0</v>
+      </c>
+      <c r="K692">
+        <v>0</v>
+      </c>
+      <c r="L692">
+        <v>0</v>
+      </c>
+      <c r="M692">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="693" spans="1:13">
+      <c r="A693">
+        <v>417414</v>
+      </c>
+      <c r="B693" t="s">
+        <v>287</v>
+      </c>
+      <c r="E693" t="s">
+        <v>11</v>
+      </c>
+      <c r="F693" t="s">
+        <v>12</v>
+      </c>
+      <c r="G693" t="s">
+        <v>345</v>
+      </c>
+      <c r="H693">
+        <v>11</v>
+      </c>
+      <c r="I693">
+        <v>242755</v>
+      </c>
+      <c r="J693">
+        <v>0</v>
+      </c>
+      <c r="K693">
+        <v>0</v>
+      </c>
+      <c r="L693">
+        <v>0</v>
+      </c>
+      <c r="M693">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="694" spans="1:13">
+      <c r="A694">
+        <v>417414</v>
+      </c>
+      <c r="B694" t="s">
+        <v>288</v>
+      </c>
+      <c r="E694" t="s">
+        <v>11</v>
+      </c>
+      <c r="F694" t="s">
+        <v>12</v>
+      </c>
+      <c r="G694" t="s">
+        <v>345</v>
+      </c>
+      <c r="H694">
+        <v>8</v>
+      </c>
+      <c r="I694">
+        <v>1659500</v>
+      </c>
+      <c r="J694">
+        <v>0</v>
+      </c>
+      <c r="K694">
+        <v>0</v>
+      </c>
+      <c r="L694">
+        <v>0</v>
+      </c>
+      <c r="M694">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="695" spans="1:13">
+      <c r="A695">
+        <v>417414</v>
+      </c>
+      <c r="B695" t="s">
+        <v>289</v>
+      </c>
+      <c r="E695" t="s">
+        <v>11</v>
+      </c>
+      <c r="F695" t="s">
+        <v>12</v>
+      </c>
+      <c r="G695" t="s">
+        <v>345</v>
+      </c>
+      <c r="H695">
+        <v>11</v>
+      </c>
+      <c r="I695">
+        <v>290090</v>
+      </c>
+      <c r="J695">
+        <v>0</v>
+      </c>
+      <c r="K695">
+        <v>0</v>
+      </c>
+      <c r="L695">
+        <v>0</v>
+      </c>
+      <c r="M695">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="696" spans="1:13">
+      <c r="A696">
+        <v>417414</v>
+      </c>
+      <c r="B696" t="s">
+        <v>290</v>
+      </c>
+      <c r="E696" t="s">
+        <v>11</v>
+      </c>
+      <c r="F696" t="s">
+        <v>12</v>
+      </c>
+      <c r="G696" t="s">
+        <v>345</v>
+      </c>
+      <c r="H696">
+        <v>8</v>
+      </c>
+      <c r="I696">
+        <v>115400</v>
+      </c>
+      <c r="J696">
+        <v>0</v>
+      </c>
+      <c r="K696">
+        <v>0</v>
+      </c>
+      <c r="L696">
+        <v>0</v>
+      </c>
+      <c r="M696">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="697" spans="1:13">
+      <c r="A697">
+        <v>417414</v>
+      </c>
+      <c r="B697" t="s">
+        <v>291</v>
+      </c>
+      <c r="E697" t="s">
+        <v>11</v>
+      </c>
+      <c r="F697" t="s">
+        <v>12</v>
+      </c>
+      <c r="G697" t="s">
+        <v>345</v>
+      </c>
+      <c r="H697">
+        <v>8</v>
+      </c>
+      <c r="I697">
+        <v>115400</v>
+      </c>
+      <c r="J697">
+        <v>0</v>
+      </c>
+      <c r="K697">
+        <v>0</v>
+      </c>
+      <c r="L697">
+        <v>0</v>
+      </c>
+      <c r="M697">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="698" spans="1:13">
+      <c r="A698">
+        <v>417414</v>
+      </c>
+      <c r="B698" t="s">
+        <v>292</v>
+      </c>
+      <c r="E698" t="s">
+        <v>11</v>
+      </c>
+      <c r="F698" t="s">
+        <v>12</v>
+      </c>
+      <c r="G698" t="s">
+        <v>345</v>
+      </c>
+      <c r="H698">
+        <v>8</v>
+      </c>
+      <c r="I698">
+        <v>115400</v>
+      </c>
+      <c r="J698">
+        <v>0</v>
+      </c>
+      <c r="K698">
+        <v>0</v>
+      </c>
+      <c r="L698">
+        <v>0</v>
+      </c>
+      <c r="M698">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="699" spans="1:13">
+      <c r="A699">
+        <v>417414</v>
+      </c>
+      <c r="B699" t="s">
+        <v>293</v>
+      </c>
+      <c r="E699" t="s">
+        <v>11</v>
+      </c>
+      <c r="F699" t="s">
+        <v>12</v>
+      </c>
+      <c r="G699" t="s">
+        <v>345</v>
+      </c>
+      <c r="H699">
+        <v>8</v>
+      </c>
+      <c r="I699">
+        <v>1659500</v>
+      </c>
+      <c r="J699">
+        <v>0</v>
+      </c>
+      <c r="K699">
+        <v>0</v>
+      </c>
+      <c r="L699">
+        <v>0</v>
+      </c>
+      <c r="M699">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="700" spans="1:13">
+      <c r="A700">
+        <v>417414</v>
+      </c>
+      <c r="B700" t="s">
+        <v>294</v>
+      </c>
+      <c r="E700" t="s">
+        <v>11</v>
+      </c>
+      <c r="F700" t="s">
+        <v>12</v>
+      </c>
+      <c r="G700" t="s">
+        <v>345</v>
+      </c>
+      <c r="H700">
+        <v>8</v>
+      </c>
+      <c r="I700">
+        <v>115400</v>
+      </c>
+      <c r="J700">
+        <v>0</v>
+      </c>
+      <c r="K700">
+        <v>0</v>
+      </c>
+      <c r="L700">
+        <v>0</v>
+      </c>
+      <c r="M700">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="701" spans="1:13">
+      <c r="A701">
+        <v>417414</v>
+      </c>
+      <c r="B701" t="s">
+        <v>295</v>
+      </c>
+      <c r="E701" t="s">
+        <v>11</v>
+      </c>
+      <c r="F701" t="s">
+        <v>12</v>
+      </c>
+      <c r="G701" t="s">
+        <v>345</v>
+      </c>
+      <c r="H701">
+        <v>11</v>
+      </c>
+      <c r="I701">
+        <v>141585</v>
+      </c>
+      <c r="J701">
+        <v>0</v>
+      </c>
+      <c r="K701">
+        <v>0</v>
+      </c>
+      <c r="L701">
+        <v>0</v>
+      </c>
+      <c r="M701">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="702" spans="1:13">
+      <c r="A702">
+        <v>417414</v>
+      </c>
+      <c r="B702" t="s">
+        <v>296</v>
+      </c>
+      <c r="E702" t="s">
+        <v>11</v>
+      </c>
+      <c r="F702" t="s">
+        <v>12</v>
+      </c>
+      <c r="G702" t="s">
+        <v>345</v>
+      </c>
+      <c r="H702">
+        <v>8</v>
+      </c>
+      <c r="I702">
+        <v>115400</v>
+      </c>
+      <c r="J702">
+        <v>0</v>
+      </c>
+      <c r="K702">
+        <v>0</v>
+      </c>
+      <c r="L702">
+        <v>0</v>
+      </c>
+      <c r="M702">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="703" spans="1:13">
+      <c r="A703">
+        <v>417414</v>
+      </c>
+      <c r="B703" t="s">
+        <v>297</v>
+      </c>
+      <c r="E703" t="s">
+        <v>11</v>
+      </c>
+      <c r="F703" t="s">
+        <v>12</v>
+      </c>
+      <c r="G703" t="s">
+        <v>345</v>
+      </c>
+      <c r="H703">
+        <v>8</v>
+      </c>
+      <c r="I703">
+        <v>14600</v>
+      </c>
+      <c r="J703">
+        <v>0</v>
+      </c>
+      <c r="K703">
+        <v>0</v>
+      </c>
+      <c r="L703">
+        <v>0</v>
+      </c>
+      <c r="M703">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="704" spans="1:13">
+      <c r="A704">
+        <v>417414</v>
+      </c>
+      <c r="B704" t="s">
+        <v>298</v>
+      </c>
+      <c r="E704" t="s">
+        <v>11</v>
+      </c>
+      <c r="F704" t="s">
+        <v>12</v>
+      </c>
+      <c r="G704" t="s">
+        <v>345</v>
+      </c>
+      <c r="H704">
+        <v>8</v>
+      </c>
+      <c r="I704">
+        <v>14600</v>
+      </c>
+      <c r="J704">
+        <v>0</v>
+      </c>
+      <c r="K704">
+        <v>0</v>
+      </c>
+      <c r="L704">
+        <v>0</v>
+      </c>
+      <c r="M704">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="705" spans="1:13">
+      <c r="A705">
+        <v>417414</v>
+      </c>
+      <c r="B705" t="s">
+        <v>299</v>
+      </c>
+      <c r="E705" t="s">
+        <v>11</v>
+      </c>
+      <c r="F705" t="s">
+        <v>12</v>
+      </c>
+      <c r="G705" t="s">
+        <v>345</v>
+      </c>
+      <c r="H705">
+        <v>11</v>
+      </c>
+      <c r="I705">
+        <v>480955</v>
+      </c>
+      <c r="J705">
+        <v>0</v>
+      </c>
+      <c r="K705">
+        <v>0</v>
+      </c>
+      <c r="L705">
+        <v>0</v>
+      </c>
+      <c r="M705">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="706" spans="1:13">
+      <c r="A706">
+        <v>417414</v>
+      </c>
+      <c r="B706" t="s">
+        <v>300</v>
+      </c>
+      <c r="E706" t="s">
+        <v>11</v>
+      </c>
+      <c r="F706" t="s">
+        <v>12</v>
+      </c>
+      <c r="G706" t="s">
+        <v>345</v>
+      </c>
+      <c r="H706">
+        <v>8</v>
+      </c>
+      <c r="I706">
+        <v>14600</v>
+      </c>
+      <c r="J706">
+        <v>0</v>
+      </c>
+      <c r="K706">
+        <v>0</v>
+      </c>
+      <c r="L706">
+        <v>0</v>
+      </c>
+      <c r="M706">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="707" spans="1:13">
+      <c r="A707">
+        <v>417414</v>
+      </c>
+      <c r="B707" t="s">
+        <v>301</v>
+      </c>
+      <c r="E707" t="s">
+        <v>11</v>
+      </c>
+      <c r="F707" t="s">
+        <v>12</v>
+      </c>
+      <c r="G707" t="s">
+        <v>345</v>
+      </c>
+      <c r="H707">
+        <v>8</v>
+      </c>
+      <c r="I707">
+        <v>132400</v>
+      </c>
+      <c r="J707">
+        <v>0</v>
+      </c>
+      <c r="K707">
+        <v>0</v>
+      </c>
+      <c r="L707">
+        <v>0</v>
+      </c>
+      <c r="M707">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="708" spans="1:13">
+      <c r="A708">
+        <v>417414</v>
+      </c>
+      <c r="B708" t="s">
+        <v>302</v>
+      </c>
+      <c r="E708" t="s">
+        <v>11</v>
+      </c>
+      <c r="F708" t="s">
+        <v>12</v>
+      </c>
+      <c r="G708" t="s">
+        <v>345</v>
+      </c>
+      <c r="H708">
+        <v>8</v>
+      </c>
+      <c r="I708">
+        <v>14600</v>
+      </c>
+      <c r="J708">
+        <v>0</v>
+      </c>
+      <c r="K708">
+        <v>0</v>
+      </c>
+      <c r="L708">
+        <v>0</v>
+      </c>
+      <c r="M708">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="709" spans="1:13">
+      <c r="A709">
+        <v>417414</v>
+      </c>
+      <c r="B709" t="s">
+        <v>303</v>
+      </c>
+      <c r="E709" t="s">
+        <v>11</v>
+      </c>
+      <c r="F709" t="s">
+        <v>12</v>
+      </c>
+      <c r="G709" t="s">
+        <v>345</v>
+      </c>
+      <c r="H709">
+        <v>8</v>
+      </c>
+      <c r="I709">
+        <v>1659500</v>
+      </c>
+      <c r="J709">
+        <v>0</v>
+      </c>
+      <c r="K709">
+        <v>0</v>
+      </c>
+      <c r="L709">
+        <v>0</v>
+      </c>
+      <c r="M709">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="710" spans="1:13">
+      <c r="A710">
+        <v>417414</v>
+      </c>
+      <c r="B710" t="s">
+        <v>304</v>
+      </c>
+      <c r="E710" t="s">
+        <v>11</v>
+      </c>
+      <c r="F710" t="s">
+        <v>12</v>
+      </c>
+      <c r="G710" t="s">
+        <v>345</v>
+      </c>
+      <c r="H710">
+        <v>11</v>
+      </c>
+      <c r="I710">
+        <v>480955</v>
+      </c>
+      <c r="J710">
+        <v>0</v>
+      </c>
+      <c r="K710">
+        <v>0</v>
+      </c>
+      <c r="L710">
+        <v>0</v>
+      </c>
+      <c r="M710">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="711" spans="1:13">
+      <c r="A711">
+        <v>417414</v>
+      </c>
+      <c r="B711" t="s">
+        <v>305</v>
+      </c>
+      <c r="E711" t="s">
+        <v>11</v>
+      </c>
+      <c r="F711" t="s">
+        <v>12</v>
+      </c>
+      <c r="G711" t="s">
+        <v>345</v>
+      </c>
+      <c r="H711">
+        <v>8</v>
+      </c>
+      <c r="I711">
+        <v>14600</v>
+      </c>
+      <c r="J711">
+        <v>0</v>
+      </c>
+      <c r="K711">
+        <v>0</v>
+      </c>
+      <c r="L711">
+        <v>0</v>
+      </c>
+      <c r="M711">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="712" spans="1:13">
+      <c r="A712">
+        <v>417414</v>
+      </c>
+      <c r="B712" t="s">
+        <v>306</v>
+      </c>
+      <c r="E712" t="s">
+        <v>11</v>
+      </c>
+      <c r="F712" t="s">
+        <v>12</v>
+      </c>
+      <c r="G712" t="s">
+        <v>345</v>
+      </c>
+      <c r="H712">
+        <v>8</v>
+      </c>
+      <c r="I712">
+        <v>1659500</v>
+      </c>
+      <c r="J712">
+        <v>0</v>
+      </c>
+      <c r="K712">
+        <v>0</v>
+      </c>
+      <c r="L712">
+        <v>0</v>
+      </c>
+      <c r="M712">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="713" spans="1:13">
+      <c r="A713">
+        <v>417414</v>
+      </c>
+      <c r="B713" t="s">
+        <v>307</v>
+      </c>
+      <c r="E713" t="s">
+        <v>11</v>
+      </c>
+      <c r="F713" t="s">
+        <v>12</v>
+      </c>
+      <c r="G713" t="s">
+        <v>345</v>
+      </c>
+      <c r="H713">
+        <v>11</v>
+      </c>
+      <c r="I713">
+        <v>648070</v>
+      </c>
+      <c r="J713">
+        <v>0</v>
+      </c>
+      <c r="K713">
+        <v>0</v>
+      </c>
+      <c r="L713">
+        <v>0</v>
+      </c>
+      <c r="M713">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="714" spans="1:13">
+      <c r="A714">
+        <v>417414</v>
+      </c>
+      <c r="B714" t="s">
+        <v>308</v>
+      </c>
+      <c r="E714" t="s">
+        <v>11</v>
+      </c>
+      <c r="F714" t="s">
+        <v>12</v>
+      </c>
+      <c r="G714" t="s">
+        <v>345</v>
+      </c>
+      <c r="H714">
+        <v>8</v>
+      </c>
+      <c r="I714">
+        <v>115400</v>
+      </c>
+      <c r="J714">
+        <v>0</v>
+      </c>
+      <c r="K714">
+        <v>0</v>
+      </c>
+      <c r="L714">
+        <v>0</v>
+      </c>
+      <c r="M714">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="715" spans="1:13">
+      <c r="A715">
+        <v>417414</v>
+      </c>
+      <c r="B715" t="s">
+        <v>309</v>
+      </c>
+      <c r="E715" t="s">
+        <v>11</v>
+      </c>
+      <c r="F715" t="s">
+        <v>12</v>
+      </c>
+      <c r="G715" t="s">
+        <v>345</v>
+      </c>
+      <c r="H715">
+        <v>11</v>
+      </c>
+      <c r="I715">
+        <v>510200</v>
+      </c>
+      <c r="J715">
+        <v>0</v>
+      </c>
+      <c r="K715">
+        <v>0</v>
+      </c>
+      <c r="L715">
+        <v>0</v>
+      </c>
+      <c r="M715">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="716" spans="1:13">
+      <c r="A716">
+        <v>417414</v>
+      </c>
+      <c r="B716" t="s">
+        <v>310</v>
+      </c>
+      <c r="E716" t="s">
+        <v>11</v>
+      </c>
+      <c r="F716" t="s">
+        <v>12</v>
+      </c>
+      <c r="G716" t="s">
+        <v>345</v>
+      </c>
+      <c r="H716">
+        <v>8</v>
+      </c>
+      <c r="I716">
+        <v>14600</v>
+      </c>
+      <c r="J716">
+        <v>0</v>
+      </c>
+      <c r="K716">
+        <v>0</v>
+      </c>
+      <c r="L716">
+        <v>0</v>
+      </c>
+      <c r="M716">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="717" spans="1:13">
+      <c r="A717">
+        <v>417414</v>
+      </c>
+      <c r="B717" t="s">
+        <v>311</v>
+      </c>
+      <c r="E717" t="s">
+        <v>11</v>
+      </c>
+      <c r="F717" t="s">
+        <v>12</v>
+      </c>
+      <c r="G717" t="s">
+        <v>345</v>
+      </c>
+      <c r="H717">
+        <v>11</v>
+      </c>
+      <c r="I717">
+        <v>510200</v>
+      </c>
+      <c r="J717">
+        <v>0</v>
+      </c>
+      <c r="K717">
+        <v>0</v>
+      </c>
+      <c r="L717">
+        <v>0</v>
+      </c>
+      <c r="M717">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="718" spans="1:13">
+      <c r="A718">
+        <v>417414</v>
+      </c>
+      <c r="B718" t="s">
+        <v>312</v>
+      </c>
+      <c r="E718" t="s">
+        <v>11</v>
+      </c>
+      <c r="F718" t="s">
+        <v>12</v>
+      </c>
+      <c r="G718" t="s">
+        <v>345</v>
+      </c>
+      <c r="H718">
+        <v>8</v>
+      </c>
+      <c r="I718">
+        <v>14600</v>
+      </c>
+      <c r="J718">
+        <v>0</v>
+      </c>
+      <c r="K718">
+        <v>0</v>
+      </c>
+      <c r="L718">
+        <v>0</v>
+      </c>
+      <c r="M718">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="719" spans="1:13">
+      <c r="A719">
+        <v>417414</v>
+      </c>
+      <c r="B719" t="s">
+        <v>313</v>
+      </c>
+      <c r="E719" t="s">
+        <v>11</v>
+      </c>
+      <c r="F719" t="s">
+        <v>12</v>
+      </c>
+      <c r="G719" t="s">
+        <v>345</v>
+      </c>
+      <c r="H719">
+        <v>11</v>
+      </c>
+      <c r="I719">
+        <v>328795</v>
+      </c>
+      <c r="J719">
+        <v>0</v>
+      </c>
+      <c r="K719">
+        <v>0</v>
+      </c>
+      <c r="L719">
+        <v>0</v>
+      </c>
+      <c r="M719">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="720" spans="1:13">
+      <c r="A720">
+        <v>417414</v>
+      </c>
+      <c r="B720" t="s">
+        <v>314</v>
+      </c>
+      <c r="E720" t="s">
+        <v>11</v>
+      </c>
+      <c r="F720" t="s">
+        <v>12</v>
+      </c>
+      <c r="G720" t="s">
+        <v>345</v>
+      </c>
+      <c r="H720">
+        <v>8</v>
+      </c>
+      <c r="I720">
+        <v>14600</v>
+      </c>
+      <c r="J720">
+        <v>0</v>
+      </c>
+      <c r="K720">
+        <v>0</v>
+      </c>
+      <c r="L720">
+        <v>0</v>
+      </c>
+      <c r="M720">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="721" spans="1:13">
+      <c r="A721">
+        <v>417414</v>
+      </c>
+      <c r="B721" t="s">
+        <v>315</v>
+      </c>
+      <c r="E721" t="s">
+        <v>11</v>
+      </c>
+      <c r="F721" t="s">
+        <v>12</v>
+      </c>
+      <c r="G721" t="s">
+        <v>345</v>
+      </c>
+      <c r="H721">
+        <v>11</v>
+      </c>
+      <c r="I721">
+        <v>510200</v>
+      </c>
+      <c r="J721">
+        <v>0</v>
+      </c>
+      <c r="K721">
+        <v>0</v>
+      </c>
+      <c r="L721">
+        <v>0</v>
+      </c>
+      <c r="M721">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="722" spans="1:13">
+      <c r="A722">
+        <v>417414</v>
+      </c>
+      <c r="B722" t="s">
+        <v>316</v>
+      </c>
+      <c r="E722" t="s">
+        <v>11</v>
+      </c>
+      <c r="F722" t="s">
+        <v>12</v>
+      </c>
+      <c r="G722" t="s">
+        <v>345</v>
+      </c>
+      <c r="H722">
+        <v>8</v>
+      </c>
+      <c r="I722">
+        <v>115400</v>
+      </c>
+      <c r="J722">
+        <v>0</v>
+      </c>
+      <c r="K722">
+        <v>0</v>
+      </c>
+      <c r="L722">
+        <v>0</v>
+      </c>
+      <c r="M722">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="723" spans="1:13">
+      <c r="A723">
+        <v>417414</v>
+      </c>
+      <c r="B723" t="s">
+        <v>317</v>
+      </c>
+      <c r="E723" t="s">
+        <v>11</v>
+      </c>
+      <c r="F723" t="s">
+        <v>12</v>
+      </c>
+      <c r="G723" t="s">
+        <v>345</v>
+      </c>
+      <c r="H723">
+        <v>11</v>
+      </c>
+      <c r="I723">
+        <v>699900</v>
+      </c>
+      <c r="J723">
+        <v>0</v>
+      </c>
+      <c r="K723">
+        <v>0</v>
+      </c>
+      <c r="L723">
+        <v>0</v>
+      </c>
+      <c r="M723">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="724" spans="1:13">
+      <c r="A724">
+        <v>417414</v>
+      </c>
+      <c r="B724" t="s">
+        <v>318</v>
+      </c>
+      <c r="E724" t="s">
+        <v>11</v>
+      </c>
+      <c r="F724" t="s">
+        <v>12</v>
+      </c>
+      <c r="G724" t="s">
+        <v>345</v>
+      </c>
+      <c r="H724">
+        <v>8</v>
+      </c>
+      <c r="I724">
+        <v>115400</v>
+      </c>
+      <c r="J724">
+        <v>0</v>
+      </c>
+      <c r="K724">
+        <v>0</v>
+      </c>
+      <c r="L724">
+        <v>0</v>
+      </c>
+      <c r="M724">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="725" spans="1:13">
+      <c r="A725">
+        <v>417414</v>
+      </c>
+      <c r="B725" t="s">
+        <v>319</v>
+      </c>
+      <c r="E725" t="s">
+        <v>11</v>
+      </c>
+      <c r="F725" t="s">
+        <v>12</v>
+      </c>
+      <c r="G725" t="s">
+        <v>345</v>
+      </c>
+      <c r="H725">
+        <v>8</v>
+      </c>
+      <c r="I725">
+        <v>1659500</v>
+      </c>
+      <c r="J725">
+        <v>0</v>
+      </c>
+      <c r="K725">
+        <v>0</v>
+      </c>
+      <c r="L725">
+        <v>0</v>
+      </c>
+      <c r="M725">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="726" spans="1:13">
+      <c r="A726">
+        <v>417414</v>
+      </c>
+      <c r="B726" t="s">
+        <v>320</v>
+      </c>
+      <c r="E726" t="s">
+        <v>11</v>
+      </c>
+      <c r="F726" t="s">
+        <v>12</v>
+      </c>
+      <c r="G726" t="s">
+        <v>345</v>
+      </c>
+      <c r="H726">
+        <v>8</v>
+      </c>
+      <c r="I726">
+        <v>115400</v>
+      </c>
+      <c r="J726">
+        <v>0</v>
+      </c>
+      <c r="K726">
+        <v>0</v>
+      </c>
+      <c r="L726">
+        <v>0</v>
+      </c>
+      <c r="M726">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="727" spans="1:13">
+      <c r="A727">
+        <v>417414</v>
+      </c>
+      <c r="B727" t="s">
+        <v>321</v>
+      </c>
+      <c r="E727" t="s">
+        <v>11</v>
+      </c>
+      <c r="F727" t="s">
+        <v>12</v>
+      </c>
+      <c r="G727" t="s">
+        <v>345</v>
+      </c>
+      <c r="H727">
+        <v>11</v>
+      </c>
+      <c r="I727">
+        <v>361170</v>
+      </c>
+      <c r="J727">
+        <v>0</v>
+      </c>
+      <c r="K727">
+        <v>0</v>
+      </c>
+      <c r="L727">
+        <v>0</v>
+      </c>
+      <c r="M727">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="728" spans="1:13">
+      <c r="A728">
+        <v>417414</v>
+      </c>
+      <c r="B728" t="s">
+        <v>322</v>
+      </c>
+      <c r="E728" t="s">
+        <v>11</v>
+      </c>
+      <c r="F728" t="s">
+        <v>12</v>
+      </c>
+      <c r="G728" t="s">
+        <v>345</v>
+      </c>
+      <c r="H728">
+        <v>8</v>
+      </c>
+      <c r="I728">
+        <v>65615</v>
+      </c>
+      <c r="J728">
+        <v>0</v>
+      </c>
+      <c r="K728">
+        <v>0</v>
+      </c>
+      <c r="L728">
+        <v>0</v>
+      </c>
+      <c r="M728">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="729" spans="1:13">
+      <c r="A729">
+        <v>417414</v>
+      </c>
+      <c r="B729" t="s">
+        <v>323</v>
+      </c>
+      <c r="E729" t="s">
+        <v>11</v>
+      </c>
+      <c r="F729" t="s">
+        <v>12</v>
+      </c>
+      <c r="G729" t="s">
+        <v>345</v>
+      </c>
+      <c r="H729">
+        <v>8</v>
+      </c>
+      <c r="I729">
+        <v>115400</v>
+      </c>
+      <c r="J729">
+        <v>0</v>
+      </c>
+      <c r="K729">
+        <v>0</v>
+      </c>
+      <c r="L729">
+        <v>0</v>
+      </c>
+      <c r="M729">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="730" spans="1:13">
+      <c r="A730">
+        <v>417414</v>
+      </c>
+      <c r="B730" t="s">
+        <v>325</v>
+      </c>
+      <c r="E730" t="s">
+        <v>11</v>
+      </c>
+      <c r="F730" t="s">
+        <v>12</v>
+      </c>
+      <c r="G730" t="s">
+        <v>345</v>
+      </c>
+      <c r="H730">
+        <v>8</v>
+      </c>
+      <c r="I730">
+        <v>1659500</v>
+      </c>
+      <c r="J730">
+        <v>0</v>
+      </c>
+      <c r="K730">
+        <v>0</v>
+      </c>
+      <c r="L730">
+        <v>0</v>
+      </c>
+      <c r="M730">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="731" spans="1:13">
+      <c r="A731">
+        <v>417414</v>
+      </c>
+      <c r="B731" t="s">
+        <v>326</v>
+      </c>
+      <c r="E731" t="s">
+        <v>11</v>
+      </c>
+      <c r="F731" t="s">
+        <v>12</v>
+      </c>
+      <c r="G731" t="s">
+        <v>345</v>
+      </c>
+      <c r="H731">
+        <v>11</v>
+      </c>
+      <c r="I731">
+        <v>54700</v>
+      </c>
+      <c r="J731">
+        <v>0</v>
+      </c>
+      <c r="K731">
+        <v>0</v>
+      </c>
+      <c r="L731">
+        <v>0</v>
+      </c>
+      <c r="M731">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="732" spans="1:13">
+      <c r="A732">
+        <v>417414</v>
+      </c>
+      <c r="B732" t="s">
+        <v>327</v>
+      </c>
+      <c r="E732" t="s">
+        <v>11</v>
+      </c>
+      <c r="F732" t="s">
+        <v>12</v>
+      </c>
+      <c r="G732" t="s">
+        <v>345</v>
+      </c>
+      <c r="H732">
+        <v>8</v>
+      </c>
+      <c r="I732">
+        <v>1659500</v>
+      </c>
+      <c r="J732">
+        <v>0</v>
+      </c>
+      <c r="K732">
+        <v>0</v>
+      </c>
+      <c r="L732">
+        <v>0</v>
+      </c>
+      <c r="M732">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="733" spans="1:13">
+      <c r="A733">
+        <v>417414</v>
+      </c>
+      <c r="B733" t="s">
+        <v>328</v>
+      </c>
+      <c r="E733" t="s">
+        <v>11</v>
+      </c>
+      <c r="F733" t="s">
+        <v>12</v>
+      </c>
+      <c r="G733" t="s">
+        <v>345</v>
+      </c>
+      <c r="H733">
+        <v>8</v>
+      </c>
+      <c r="I733">
+        <v>115400</v>
+      </c>
+      <c r="J733">
+        <v>0</v>
+      </c>
+      <c r="K733">
+        <v>0</v>
+      </c>
+      <c r="L733">
+        <v>0</v>
+      </c>
+      <c r="M733">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="734" spans="1:13">
+      <c r="A734">
+        <v>417414</v>
+      </c>
+      <c r="B734" t="s">
+        <v>329</v>
+      </c>
+      <c r="E734" t="s">
+        <v>11</v>
+      </c>
+      <c r="F734" t="s">
+        <v>12</v>
+      </c>
+      <c r="G734" t="s">
+        <v>345</v>
+      </c>
+      <c r="H734">
+        <v>11</v>
+      </c>
+      <c r="I734">
+        <v>461300</v>
+      </c>
+      <c r="J734">
+        <v>0</v>
+      </c>
+      <c r="K734">
+        <v>0</v>
+      </c>
+      <c r="L734">
+        <v>0</v>
+      </c>
+      <c r="M734">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="735" spans="1:13">
+      <c r="A735">
+        <v>417414</v>
+      </c>
+      <c r="B735" t="s">
+        <v>330</v>
+      </c>
+      <c r="E735" t="s">
+        <v>11</v>
+      </c>
+      <c r="F735" t="s">
+        <v>12</v>
+      </c>
+      <c r="G735" t="s">
+        <v>345</v>
+      </c>
+      <c r="H735">
+        <v>11</v>
+      </c>
+      <c r="I735">
+        <v>211300</v>
+      </c>
+      <c r="J735">
+        <v>0</v>
+      </c>
+      <c r="K735">
+        <v>0</v>
+      </c>
+      <c r="L735">
+        <v>0</v>
+      </c>
+      <c r="M735">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="736" spans="1:13">
+      <c r="A736">
+        <v>417414</v>
+      </c>
+      <c r="B736" t="s">
+        <v>331</v>
+      </c>
+      <c r="E736" t="s">
+        <v>11</v>
+      </c>
+      <c r="F736" t="s">
+        <v>12</v>
+      </c>
+      <c r="G736" t="s">
+        <v>345</v>
+      </c>
+      <c r="H736">
+        <v>8</v>
+      </c>
+      <c r="I736">
+        <v>1659500</v>
+      </c>
+      <c r="J736">
+        <v>0</v>
+      </c>
+      <c r="K736">
+        <v>0</v>
+      </c>
+      <c r="L736">
+        <v>0</v>
+      </c>
+      <c r="M736">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="737" spans="1:13">
+      <c r="A737">
+        <v>417414</v>
+      </c>
+      <c r="B737" t="s">
+        <v>332</v>
+      </c>
+      <c r="E737" t="s">
+        <v>11</v>
+      </c>
+      <c r="F737" t="s">
+        <v>12</v>
+      </c>
+      <c r="G737" t="s">
+        <v>345</v>
+      </c>
+      <c r="H737">
+        <v>8</v>
+      </c>
+      <c r="I737">
+        <v>1659500</v>
+      </c>
+      <c r="J737">
+        <v>0</v>
+      </c>
+      <c r="K737">
+        <v>0</v>
+      </c>
+      <c r="L737">
+        <v>0</v>
+      </c>
+      <c r="M737">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="738" spans="1:13">
+      <c r="A738">
+        <v>417414</v>
+      </c>
+      <c r="B738" t="s">
+        <v>333</v>
+      </c>
+      <c r="E738" t="s">
+        <v>11</v>
+      </c>
+      <c r="F738" t="s">
+        <v>12</v>
+      </c>
+      <c r="G738" t="s">
+        <v>345</v>
+      </c>
+      <c r="H738">
+        <v>8</v>
+      </c>
+      <c r="I738">
+        <v>1659500</v>
+      </c>
+      <c r="J738">
+        <v>0</v>
+      </c>
+      <c r="K738">
+        <v>0</v>
+      </c>
+      <c r="L738">
+        <v>0</v>
+      </c>
+      <c r="M738">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="739" spans="1:13">
+      <c r="A739">
+        <v>417414</v>
+      </c>
+      <c r="B739" t="s">
+        <v>334</v>
+      </c>
+      <c r="E739" t="s">
+        <v>11</v>
+      </c>
+      <c r="F739" t="s">
+        <v>12</v>
+      </c>
+      <c r="G739" t="s">
+        <v>345</v>
+      </c>
+      <c r="H739">
+        <v>8</v>
+      </c>
+      <c r="I739">
+        <v>14600</v>
+      </c>
+      <c r="J739">
+        <v>0</v>
+      </c>
+      <c r="K739">
+        <v>0</v>
+      </c>
+      <c r="L739">
+        <v>0</v>
+      </c>
+      <c r="M739">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="740" spans="1:13">
+      <c r="A740">
+        <v>417414</v>
+      </c>
+      <c r="B740" t="s">
+        <v>335</v>
+      </c>
+      <c r="E740" t="s">
+        <v>11</v>
+      </c>
+      <c r="F740" t="s">
+        <v>12</v>
+      </c>
+      <c r="G740" t="s">
+        <v>345</v>
+      </c>
+      <c r="H740">
+        <v>11</v>
+      </c>
+      <c r="I740">
+        <v>707225</v>
+      </c>
+      <c r="J740">
+        <v>0</v>
+      </c>
+      <c r="K740">
+        <v>0</v>
+      </c>
+      <c r="L740">
+        <v>0</v>
+      </c>
+      <c r="M740">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="741" spans="1:13">
+      <c r="A741">
+        <v>417414</v>
+      </c>
+      <c r="B741" t="s">
+        <v>336</v>
+      </c>
+      <c r="E741" t="s">
+        <v>11</v>
+      </c>
+      <c r="F741" t="s">
+        <v>12</v>
+      </c>
+      <c r="G741" t="s">
+        <v>345</v>
+      </c>
+      <c r="H741">
+        <v>8</v>
+      </c>
+      <c r="I741">
+        <v>115400</v>
+      </c>
+      <c r="J741">
+        <v>0</v>
+      </c>
+      <c r="K741">
+        <v>0</v>
+      </c>
+      <c r="L741">
+        <v>0</v>
+      </c>
+      <c r="M741">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="742" spans="1:13">
+      <c r="A742">
+        <v>417414</v>
+      </c>
+      <c r="B742" t="s">
+        <v>337</v>
+      </c>
+      <c r="E742" t="s">
+        <v>11</v>
+      </c>
+      <c r="F742" t="s">
+        <v>12</v>
+      </c>
+      <c r="G742" t="s">
+        <v>345</v>
+      </c>
+      <c r="H742">
+        <v>11</v>
+      </c>
+      <c r="I742">
+        <v>558700</v>
+      </c>
+      <c r="J742">
+        <v>0</v>
+      </c>
+      <c r="K742">
+        <v>0</v>
+      </c>
+      <c r="L742">
+        <v>0</v>
+      </c>
+      <c r="M742">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="743" spans="1:13">
+      <c r="A743">
+        <v>417414</v>
+      </c>
+      <c r="B743" t="s">
+        <v>338</v>
+      </c>
+      <c r="E743" t="s">
+        <v>11</v>
+      </c>
+      <c r="F743" t="s">
+        <v>12</v>
+      </c>
+      <c r="G743" t="s">
+        <v>345</v>
+      </c>
+      <c r="H743">
+        <v>8</v>
+      </c>
+      <c r="I743">
+        <v>14600</v>
+      </c>
+      <c r="J743">
+        <v>0</v>
+      </c>
+      <c r="K743">
+        <v>0</v>
+      </c>
+      <c r="L743">
+        <v>0</v>
+      </c>
+      <c r="M743">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="744" spans="1:13">
+      <c r="A744">
+        <v>417414</v>
+      </c>
+      <c r="B744" t="s">
+        <v>339</v>
+      </c>
+      <c r="E744" t="s">
+        <v>11</v>
+      </c>
+      <c r="F744" t="s">
+        <v>12</v>
+      </c>
+      <c r="G744" t="s">
+        <v>345</v>
+      </c>
+      <c r="H744">
+        <v>11</v>
+      </c>
+      <c r="I744">
+        <v>558700</v>
+      </c>
+      <c r="J744">
+        <v>0</v>
+      </c>
+      <c r="K744">
+        <v>0</v>
+      </c>
+      <c r="L744">
+        <v>0</v>
+      </c>
+      <c r="M744">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="745" spans="1:13">
+      <c r="A745">
+        <v>417414</v>
+      </c>
+      <c r="B745" t="s">
+        <v>340</v>
+      </c>
+      <c r="E745" t="s">
+        <v>11</v>
+      </c>
+      <c r="F745" t="s">
+        <v>12</v>
+      </c>
+      <c r="G745" t="s">
+        <v>345</v>
+      </c>
+      <c r="H745">
+        <v>11</v>
+      </c>
+      <c r="I745">
+        <v>699900</v>
+      </c>
+      <c r="J745">
+        <v>0</v>
+      </c>
+      <c r="K745">
+        <v>0</v>
+      </c>
+      <c r="L745">
+        <v>0</v>
+      </c>
+      <c r="M745">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="746" spans="1:13">
+      <c r="A746">
+        <v>417414</v>
+      </c>
+      <c r="B746" t="s">
+        <v>341</v>
+      </c>
+      <c r="E746" t="s">
+        <v>11</v>
+      </c>
+      <c r="F746" t="s">
+        <v>12</v>
+      </c>
+      <c r="G746" t="s">
+        <v>345</v>
+      </c>
+      <c r="H746">
+        <v>8</v>
+      </c>
+      <c r="I746">
+        <v>1659500</v>
+      </c>
+      <c r="J746">
+        <v>0</v>
+      </c>
+      <c r="K746">
+        <v>0</v>
+      </c>
+      <c r="L746">
+        <v>0</v>
+      </c>
+      <c r="M746">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="747" spans="1:13">
+      <c r="A747">
+        <v>417414</v>
+      </c>
+      <c r="B747" t="s">
+        <v>343</v>
+      </c>
+      <c r="E747" t="s">
+        <v>11</v>
+      </c>
+      <c r="F747" t="s">
+        <v>12</v>
+      </c>
+      <c r="G747" t="s">
+        <v>345</v>
+      </c>
+      <c r="H747">
+        <v>8</v>
+      </c>
+      <c r="I747">
+        <v>14600</v>
+      </c>
+      <c r="J747">
+        <v>0</v>
+      </c>
+      <c r="K747">
+        <v>0</v>
+      </c>
+      <c r="L747">
+        <v>0</v>
+      </c>
+      <c r="M747">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="748" spans="1:13">
+      <c r="A748">
+        <v>417414</v>
+      </c>
+      <c r="B748" t="s">
+        <v>14</v>
+      </c>
+      <c r="E748" t="s">
+        <v>11</v>
+      </c>
+      <c r="F748" t="s">
+        <v>12</v>
+      </c>
+      <c r="G748" t="s">
+        <v>345</v>
+      </c>
+      <c r="H748">
+        <v>8</v>
+      </c>
+      <c r="I748">
+        <v>1651203</v>
+      </c>
+      <c r="J748">
+        <v>0</v>
+      </c>
+      <c r="K748">
+        <v>0</v>
+      </c>
+      <c r="L748">
+        <v>0</v>
+      </c>
+      <c r="M748">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="749" spans="1:13">
+      <c r="A749">
+        <v>417414</v>
+      </c>
+      <c r="B749" t="s">
+        <v>15</v>
+      </c>
+      <c r="E749" t="s">
+        <v>11</v>
+      </c>
+      <c r="F749" t="s">
+        <v>12</v>
+      </c>
+      <c r="G749" t="s">
+        <v>345</v>
+      </c>
+      <c r="H749">
+        <v>8</v>
+      </c>
+      <c r="I749">
+        <v>115400</v>
+      </c>
+      <c r="J749">
+        <v>0</v>
+      </c>
+      <c r="K749">
+        <v>0</v>
+      </c>
+      <c r="L749">
+        <v>0</v>
+      </c>
+      <c r="M749">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="750" spans="1:13">
+      <c r="A750">
+        <v>417414</v>
+      </c>
+      <c r="B750" t="s">
+        <v>16</v>
+      </c>
+      <c r="E750" t="s">
+        <v>11</v>
+      </c>
+      <c r="F750" t="s">
+        <v>12</v>
+      </c>
+      <c r="G750" t="s">
+        <v>345</v>
+      </c>
+      <c r="H750">
+        <v>11</v>
+      </c>
+      <c r="I750">
+        <v>673985</v>
+      </c>
+      <c r="J750">
+        <v>0</v>
+      </c>
+      <c r="K750">
+        <v>0</v>
+      </c>
+      <c r="L750">
+        <v>0</v>
+      </c>
+      <c r="M750">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="751" spans="1:13">
+      <c r="A751">
+        <v>417414</v>
+      </c>
+      <c r="B751" t="s">
+        <v>17</v>
+      </c>
+      <c r="E751" t="s">
+        <v>11</v>
+      </c>
+      <c r="F751" t="s">
+        <v>12</v>
+      </c>
+      <c r="G751" t="s">
+        <v>345</v>
+      </c>
+      <c r="H751">
+        <v>8</v>
+      </c>
+      <c r="I751">
+        <v>115805</v>
+      </c>
+      <c r="J751">
+        <v>0</v>
+      </c>
+      <c r="K751">
+        <v>0</v>
+      </c>
+      <c r="L751">
+        <v>0</v>
+      </c>
+      <c r="M751">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="752" spans="1:13">
+      <c r="A752">
+        <v>417414</v>
+      </c>
+      <c r="B752" t="s">
+        <v>18</v>
+      </c>
+      <c r="E752" t="s">
+        <v>11</v>
+      </c>
+      <c r="F752" t="s">
+        <v>12</v>
+      </c>
+      <c r="G752" t="s">
+        <v>345</v>
+      </c>
+      <c r="H752">
+        <v>8</v>
+      </c>
+      <c r="I752">
+        <v>115400</v>
+      </c>
+      <c r="J752">
+        <v>0</v>
+      </c>
+      <c r="K752">
+        <v>0</v>
+      </c>
+      <c r="L752">
+        <v>0</v>
+      </c>
+      <c r="M752">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="753" spans="1:13">
+      <c r="A753">
+        <v>417414</v>
+      </c>
+      <c r="B753" t="s">
+        <v>19</v>
+      </c>
+      <c r="E753" t="s">
+        <v>11</v>
+      </c>
+      <c r="F753" t="s">
+        <v>12</v>
+      </c>
+      <c r="G753" t="s">
+        <v>345</v>
+      </c>
+      <c r="H753">
+        <v>11</v>
+      </c>
+      <c r="I753">
+        <v>510200</v>
+      </c>
+      <c r="J753">
+        <v>0</v>
+      </c>
+      <c r="K753">
+        <v>0</v>
+      </c>
+      <c r="L753">
+        <v>0</v>
+      </c>
+      <c r="M753">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="754" spans="1:13">
+      <c r="A754">
+        <v>417414</v>
+      </c>
+      <c r="B754" t="s">
+        <v>20</v>
+      </c>
+      <c r="E754" t="s">
+        <v>11</v>
+      </c>
+      <c r="F754" t="s">
+        <v>12</v>
+      </c>
+      <c r="G754" t="s">
+        <v>345</v>
+      </c>
+      <c r="H754">
+        <v>8</v>
+      </c>
+      <c r="I754">
+        <v>132400</v>
+      </c>
+      <c r="J754">
+        <v>0</v>
+      </c>
+      <c r="K754">
+        <v>0</v>
+      </c>
+      <c r="L754">
+        <v>0</v>
+      </c>
+      <c r="M754">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="755" spans="1:13">
+      <c r="A755">
+        <v>417414</v>
+      </c>
+      <c r="B755" t="s">
+        <v>21</v>
+      </c>
+      <c r="E755" t="s">
+        <v>11</v>
+      </c>
+      <c r="F755" t="s">
+        <v>12</v>
+      </c>
+      <c r="G755" t="s">
+        <v>345</v>
+      </c>
+      <c r="H755">
+        <v>11</v>
+      </c>
+      <c r="I755">
+        <v>54700</v>
+      </c>
+      <c r="J755">
+        <v>0</v>
+      </c>
+      <c r="K755">
+        <v>0</v>
+      </c>
+      <c r="L755">
+        <v>0</v>
+      </c>
+      <c r="M755">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="756" spans="1:13">
+      <c r="A756">
+        <v>417414</v>
+      </c>
+      <c r="B756" t="s">
+        <v>22</v>
+      </c>
+      <c r="E756" t="s">
+        <v>11</v>
+      </c>
+      <c r="F756" t="s">
+        <v>12</v>
+      </c>
+      <c r="G756" t="s">
+        <v>345</v>
+      </c>
+      <c r="H756">
+        <v>11</v>
+      </c>
+      <c r="I756">
+        <v>432455</v>
+      </c>
+      <c r="J756">
+        <v>0</v>
+      </c>
+      <c r="K756">
+        <v>0</v>
+      </c>
+      <c r="L756">
+        <v>0</v>
+      </c>
+      <c r="M756">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="757" spans="1:13">
+      <c r="A757">
+        <v>417414</v>
+      </c>
+      <c r="B757" t="s">
+        <v>23</v>
+      </c>
+      <c r="E757" t="s">
+        <v>11</v>
+      </c>
+      <c r="F757" t="s">
+        <v>12</v>
+      </c>
+      <c r="G757" t="s">
+        <v>345</v>
+      </c>
+      <c r="H757">
+        <v>8</v>
+      </c>
+      <c r="I757">
+        <v>14600</v>
+      </c>
+      <c r="J757">
+        <v>0</v>
+      </c>
+      <c r="K757">
+        <v>0</v>
+      </c>
+      <c r="L757">
+        <v>0</v>
+      </c>
+      <c r="M757">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="758" spans="1:13">
+      <c r="A758">
+        <v>417414</v>
+      </c>
+      <c r="B758" t="s">
+        <v>24</v>
+      </c>
+      <c r="E758" t="s">
+        <v>11</v>
+      </c>
+      <c r="F758" t="s">
+        <v>12</v>
+      </c>
+      <c r="G758" t="s">
+        <v>345</v>
+      </c>
+      <c r="H758">
+        <v>11</v>
+      </c>
+      <c r="I758">
+        <v>54700</v>
+      </c>
+      <c r="J758">
+        <v>0</v>
+      </c>
+      <c r="K758">
+        <v>0</v>
+      </c>
+      <c r="L758">
+        <v>0</v>
+      </c>
+      <c r="M758">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="759" spans="1:13">
+      <c r="A759">
+        <v>417414</v>
+      </c>
+      <c r="B759" t="s">
+        <v>25</v>
+      </c>
+      <c r="E759" t="s">
+        <v>11</v>
+      </c>
+      <c r="F759" t="s">
+        <v>12</v>
+      </c>
+      <c r="G759" t="s">
+        <v>345</v>
+      </c>
+      <c r="H759">
+        <v>11</v>
+      </c>
+      <c r="I759">
+        <v>673985</v>
+      </c>
+      <c r="J759">
+        <v>0</v>
+      </c>
+      <c r="K759">
+        <v>0</v>
+      </c>
+      <c r="L759">
+        <v>0</v>
+      </c>
+      <c r="M759">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="760" spans="1:13">
+      <c r="A760">
+        <v>417414</v>
+      </c>
+      <c r="B760" t="s">
+        <v>26</v>
+      </c>
+      <c r="E760" t="s">
+        <v>11</v>
+      </c>
+      <c r="F760" t="s">
+        <v>12</v>
+      </c>
+      <c r="G760" t="s">
+        <v>345</v>
+      </c>
+      <c r="H760">
+        <v>8</v>
+      </c>
+      <c r="I760">
+        <v>115400</v>
+      </c>
+      <c r="J760">
+        <v>0</v>
+      </c>
+      <c r="K760">
+        <v>0</v>
+      </c>
+      <c r="L760">
+        <v>0</v>
+      </c>
+      <c r="M760">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="761" spans="1:13">
+      <c r="A761">
+        <v>417414</v>
+      </c>
+      <c r="B761" t="s">
+        <v>27</v>
+      </c>
+      <c r="E761" t="s">
+        <v>11</v>
+      </c>
+      <c r="F761" t="s">
+        <v>12</v>
+      </c>
+      <c r="G761" t="s">
+        <v>345</v>
+      </c>
+      <c r="H761">
+        <v>11</v>
+      </c>
+      <c r="I761">
+        <v>311270</v>
+      </c>
+      <c r="J761">
+        <v>0</v>
+      </c>
+      <c r="K761">
+        <v>0</v>
+      </c>
+      <c r="L761">
+        <v>0</v>
+      </c>
+      <c r="M761">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="762" spans="1:13">
+      <c r="A762">
+        <v>417414</v>
+      </c>
+      <c r="B762" t="s">
+        <v>28</v>
+      </c>
+      <c r="E762" t="s">
+        <v>11</v>
+      </c>
+      <c r="F762" t="s">
+        <v>12</v>
+      </c>
+      <c r="G762" t="s">
+        <v>345</v>
+      </c>
+      <c r="H762">
+        <v>8</v>
+      </c>
+      <c r="I762">
+        <v>1526740</v>
+      </c>
+      <c r="J762">
+        <v>0</v>
+      </c>
+      <c r="K762">
+        <v>0</v>
+      </c>
+      <c r="L762">
+        <v>0</v>
+      </c>
+      <c r="M762">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="763" spans="1:13">
+      <c r="A763">
+        <v>417414</v>
+      </c>
+      <c r="B763" t="s">
+        <v>29</v>
+      </c>
+      <c r="E763" t="s">
+        <v>11</v>
+      </c>
+      <c r="F763" t="s">
+        <v>12</v>
+      </c>
+      <c r="G763" t="s">
+        <v>345</v>
+      </c>
+      <c r="H763">
+        <v>8</v>
+      </c>
+      <c r="I763">
+        <v>1551633</v>
+      </c>
+      <c r="J763">
+        <v>0</v>
+      </c>
+      <c r="K763">
+        <v>0</v>
+      </c>
+      <c r="L763">
+        <v>0</v>
+      </c>
+      <c r="M763">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="764" spans="1:13">
+      <c r="A764">
+        <v>417414</v>
+      </c>
+      <c r="B764" t="s">
+        <v>30</v>
+      </c>
+      <c r="E764" t="s">
+        <v>11</v>
+      </c>
+      <c r="F764" t="s">
+        <v>12</v>
+      </c>
+      <c r="G764" t="s">
+        <v>345</v>
+      </c>
+      <c r="H764">
+        <v>11</v>
+      </c>
+      <c r="I764">
+        <v>699900</v>
+      </c>
+      <c r="J764">
+        <v>0</v>
+      </c>
+      <c r="K764">
+        <v>0</v>
+      </c>
+      <c r="L764">
+        <v>0</v>
+      </c>
+      <c r="M764">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="765" spans="1:13">
+      <c r="A765">
+        <v>417414</v>
+      </c>
+      <c r="B765" t="s">
+        <v>31</v>
+      </c>
+      <c r="E765" t="s">
+        <v>11</v>
+      </c>
+      <c r="F765" t="s">
+        <v>12</v>
+      </c>
+      <c r="G765" t="s">
+        <v>345</v>
+      </c>
+      <c r="H765">
+        <v>8</v>
+      </c>
+      <c r="I765">
+        <v>115400</v>
+      </c>
+      <c r="J765">
+        <v>0</v>
+      </c>
+      <c r="K765">
+        <v>0</v>
+      </c>
+      <c r="L765">
+        <v>0</v>
+      </c>
+      <c r="M765">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="766" spans="1:13">
+      <c r="A766">
+        <v>417414</v>
+      </c>
+      <c r="B766" t="s">
+        <v>32</v>
+      </c>
+      <c r="E766" t="s">
+        <v>11</v>
+      </c>
+      <c r="F766" t="s">
+        <v>12</v>
+      </c>
+      <c r="G766" t="s">
+        <v>345</v>
+      </c>
+      <c r="H766">
+        <v>11</v>
+      </c>
+      <c r="I766">
+        <v>403210</v>
+      </c>
+      <c r="J766">
+        <v>0</v>
+      </c>
+      <c r="K766">
+        <v>0</v>
+      </c>
+      <c r="L766">
+        <v>0</v>
+      </c>
+      <c r="M766">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="767" spans="1:13">
+      <c r="A767">
+        <v>417414</v>
+      </c>
+      <c r="B767" t="s">
+        <v>33</v>
+      </c>
+      <c r="E767" t="s">
+        <v>11</v>
+      </c>
+      <c r="F767" t="s">
+        <v>12</v>
+      </c>
+      <c r="G767" t="s">
+        <v>345</v>
+      </c>
+      <c r="H767">
+        <v>8</v>
+      </c>
+      <c r="I767">
+        <v>1651203</v>
+      </c>
+      <c r="J767">
+        <v>0</v>
+      </c>
+      <c r="K767">
+        <v>0</v>
+      </c>
+      <c r="L767">
+        <v>0</v>
+      </c>
+      <c r="M767">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="768" spans="1:13">
+      <c r="A768">
+        <v>417414</v>
+      </c>
+      <c r="B768" t="s">
+        <v>34</v>
+      </c>
+      <c r="E768" t="s">
+        <v>11</v>
+      </c>
+      <c r="F768" t="s">
+        <v>12</v>
+      </c>
+      <c r="G768" t="s">
+        <v>345</v>
+      </c>
+      <c r="H768">
+        <v>8</v>
+      </c>
+      <c r="I768">
+        <v>115400</v>
+      </c>
+      <c r="J768">
+        <v>0</v>
+      </c>
+      <c r="K768">
+        <v>0</v>
+      </c>
+      <c r="L768">
+        <v>0</v>
+      </c>
+      <c r="M768">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="769" spans="1:13">
+      <c r="A769">
+        <v>417414</v>
+      </c>
+      <c r="B769" t="s">
+        <v>35</v>
+      </c>
+      <c r="E769" t="s">
+        <v>11</v>
+      </c>
+      <c r="F769" t="s">
+        <v>12</v>
+      </c>
+      <c r="G769" t="s">
+        <v>345</v>
+      </c>
+      <c r="H769">
+        <v>11</v>
+      </c>
+      <c r="I769">
+        <v>558700</v>
+      </c>
+      <c r="J769">
+        <v>0</v>
+      </c>
+      <c r="K769">
+        <v>0</v>
+      </c>
+      <c r="L769">
+        <v>0</v>
+      </c>
+      <c r="M769">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="770" spans="1:13">
+      <c r="A770">
+        <v>417414</v>
+      </c>
+      <c r="B770" t="s">
+        <v>36</v>
+      </c>
+      <c r="E770" t="s">
+        <v>11</v>
+      </c>
+      <c r="F770" t="s">
+        <v>12</v>
+      </c>
+      <c r="G770" t="s">
+        <v>345</v>
+      </c>
+      <c r="H770">
+        <v>8</v>
+      </c>
+      <c r="I770">
+        <v>14600</v>
+      </c>
+      <c r="J770">
+        <v>0</v>
+      </c>
+      <c r="K770">
+        <v>0</v>
+      </c>
+      <c r="L770">
+        <v>0</v>
+      </c>
+      <c r="M770">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="771" spans="1:13">
+      <c r="A771">
+        <v>417414</v>
+      </c>
+      <c r="B771" t="s">
+        <v>37</v>
+      </c>
+      <c r="E771" t="s">
+        <v>11</v>
+      </c>
+      <c r="F771" t="s">
+        <v>12</v>
+      </c>
+      <c r="G771" t="s">
+        <v>345</v>
+      </c>
+      <c r="H771">
+        <v>11</v>
+      </c>
+      <c r="I771">
+        <v>337185</v>
+      </c>
+      <c r="J771">
+        <v>0</v>
+      </c>
+      <c r="K771">
+        <v>0</v>
+      </c>
+      <c r="L771">
+        <v>0</v>
+      </c>
+      <c r="M771">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="772" spans="1:13">
+      <c r="A772">
+        <v>417414</v>
+      </c>
+      <c r="B772" t="s">
+        <v>38</v>
+      </c>
+      <c r="E772" t="s">
+        <v>11</v>
+      </c>
+      <c r="F772" t="s">
+        <v>12</v>
+      </c>
+      <c r="G772" t="s">
+        <v>345</v>
+      </c>
+      <c r="H772">
+        <v>8</v>
+      </c>
+      <c r="I772">
+        <v>14600</v>
+      </c>
+      <c r="J772">
+        <v>0</v>
+      </c>
+      <c r="K772">
+        <v>0</v>
+      </c>
+      <c r="L772">
+        <v>0</v>
+      </c>
+      <c r="M772">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="773" spans="1:13">
+      <c r="A773">
+        <v>417414</v>
+      </c>
+      <c r="B773" t="s">
+        <v>39</v>
+      </c>
+      <c r="E773" t="s">
+        <v>11</v>
+      </c>
+      <c r="F773" t="s">
+        <v>12</v>
+      </c>
+      <c r="G773" t="s">
+        <v>345</v>
+      </c>
+      <c r="H773">
+        <v>11</v>
+      </c>
+      <c r="I773">
+        <v>510200</v>
+      </c>
+      <c r="J773">
+        <v>0</v>
+      </c>
+      <c r="K773">
+        <v>0</v>
+      </c>
+      <c r="L773">
+        <v>0</v>
+      </c>
+      <c r="M773">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="774" spans="1:13">
+      <c r="A774">
+        <v>417414</v>
+      </c>
+      <c r="B774" t="s">
+        <v>40</v>
+      </c>
+      <c r="E774" t="s">
+        <v>11</v>
+      </c>
+      <c r="F774" t="s">
+        <v>12</v>
+      </c>
+      <c r="G774" t="s">
+        <v>345</v>
+      </c>
+      <c r="H774">
+        <v>8</v>
+      </c>
+      <c r="I774">
+        <v>14600</v>
+      </c>
+      <c r="J774">
+        <v>0</v>
+      </c>
+      <c r="K774">
+        <v>0</v>
+      </c>
+      <c r="L774">
+        <v>0</v>
+      </c>
+      <c r="M774">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="775" spans="1:13">
+      <c r="A775">
+        <v>417414</v>
+      </c>
+      <c r="B775" t="s">
+        <v>41</v>
+      </c>
+      <c r="E775" t="s">
+        <v>11</v>
+      </c>
+      <c r="F775" t="s">
+        <v>12</v>
+      </c>
+      <c r="G775" t="s">
+        <v>345</v>
+      </c>
+      <c r="H775">
+        <v>11</v>
+      </c>
+      <c r="I775">
+        <v>510200</v>
+      </c>
+      <c r="J775">
+        <v>0</v>
+      </c>
+      <c r="K775">
+        <v>0</v>
+      </c>
+      <c r="L775">
+        <v>0</v>
+      </c>
+      <c r="M775">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="776" spans="1:13">
+      <c r="A776">
+        <v>417414</v>
+      </c>
+      <c r="B776" t="s">
+        <v>42</v>
+      </c>
+      <c r="E776" t="s">
+        <v>11</v>
+      </c>
+      <c r="F776" t="s">
+        <v>12</v>
+      </c>
+      <c r="G776" t="s">
+        <v>345</v>
+      </c>
+      <c r="H776">
+        <v>8</v>
+      </c>
+      <c r="I776">
+        <v>14600</v>
+      </c>
+      <c r="J776">
+        <v>0</v>
+      </c>
+      <c r="K776">
+        <v>0</v>
+      </c>
+      <c r="L776">
+        <v>0</v>
+      </c>
+      <c r="M776">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="777" spans="1:13">
+      <c r="A777">
+        <v>417414</v>
+      </c>
+      <c r="B777" t="s">
+        <v>43</v>
+      </c>
+      <c r="E777" t="s">
+        <v>11</v>
+      </c>
+      <c r="F777" t="s">
+        <v>12</v>
+      </c>
+      <c r="G777" t="s">
+        <v>345</v>
+      </c>
+      <c r="H777">
+        <v>8</v>
+      </c>
+      <c r="I777">
+        <v>1659500</v>
+      </c>
+      <c r="J777">
+        <v>0</v>
+      </c>
+      <c r="K777">
+        <v>0</v>
+      </c>
+      <c r="L777">
+        <v>0</v>
+      </c>
+      <c r="M777">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="778" spans="1:13">
+      <c r="A778">
+        <v>417414</v>
+      </c>
+      <c r="B778" t="s">
+        <v>44</v>
+      </c>
+      <c r="E778" t="s">
+        <v>11</v>
+      </c>
+      <c r="F778" t="s">
+        <v>12</v>
+      </c>
+      <c r="G778" t="s">
+        <v>345</v>
+      </c>
+      <c r="H778">
+        <v>8</v>
+      </c>
+      <c r="I778">
+        <v>1659500</v>
+      </c>
+      <c r="J778">
+        <v>0</v>
+      </c>
+      <c r="K778">
+        <v>0</v>
+      </c>
+      <c r="L778">
+        <v>0</v>
+      </c>
+      <c r="M778">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="779" spans="1:13">
+      <c r="A779">
+        <v>417414</v>
+      </c>
+      <c r="B779" t="s">
+        <v>45</v>
+      </c>
+      <c r="E779" t="s">
+        <v>11</v>
+      </c>
+      <c r="F779" t="s">
+        <v>12</v>
+      </c>
+      <c r="G779" t="s">
+        <v>345</v>
+      </c>
+      <c r="H779">
+        <v>8</v>
+      </c>
+      <c r="I779">
+        <v>115400</v>
+      </c>
+      <c r="J779">
+        <v>0</v>
+      </c>
+      <c r="K779">
+        <v>0</v>
+      </c>
+      <c r="L779">
+        <v>0</v>
+      </c>
+      <c r="M779">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="780" spans="1:13">
+      <c r="A780">
+        <v>417414</v>
+      </c>
+      <c r="B780" t="s">
+        <v>46</v>
+      </c>
+      <c r="E780" t="s">
+        <v>11</v>
+      </c>
+      <c r="F780" t="s">
+        <v>12</v>
+      </c>
+      <c r="G780" t="s">
+        <v>345</v>
+      </c>
+      <c r="H780">
+        <v>8</v>
+      </c>
+      <c r="I780">
+        <v>115400</v>
+      </c>
+      <c r="J780">
+        <v>0</v>
+      </c>
+      <c r="K780">
+        <v>0</v>
+      </c>
+      <c r="L780">
+        <v>0</v>
+      </c>
+      <c r="M780">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="781" spans="1:13">
+      <c r="A781">
+        <v>417414</v>
+      </c>
+      <c r="B781" t="s">
+        <v>47</v>
+      </c>
+      <c r="E781" t="s">
+        <v>11</v>
+      </c>
+      <c r="F781" t="s">
+        <v>12</v>
+      </c>
+      <c r="G781" t="s">
+        <v>345</v>
+      </c>
+      <c r="H781">
+        <v>11</v>
+      </c>
+      <c r="I781">
+        <v>480955</v>
+      </c>
+      <c r="J781">
+        <v>0</v>
+      </c>
+      <c r="K781">
+        <v>0</v>
+      </c>
+      <c r="L781">
+        <v>0</v>
+      </c>
+      <c r="M781">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="782" spans="1:13">
+      <c r="A782">
+        <v>417414</v>
+      </c>
+      <c r="B782" t="s">
+        <v>48</v>
+      </c>
+      <c r="E782" t="s">
+        <v>11</v>
+      </c>
+      <c r="F782" t="s">
+        <v>12</v>
+      </c>
+      <c r="G782" t="s">
+        <v>345</v>
+      </c>
+      <c r="H782">
+        <v>8</v>
+      </c>
+      <c r="I782">
+        <v>1659500</v>
+      </c>
+      <c r="J782">
+        <v>0</v>
+      </c>
+      <c r="K782">
+        <v>0</v>
+      </c>
+      <c r="L782">
+        <v>0</v>
+      </c>
+      <c r="M782">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="783" spans="1:13">
+      <c r="A783">
+        <v>417414</v>
+      </c>
+      <c r="B783" t="s">
+        <v>49</v>
+      </c>
+      <c r="E783" t="s">
+        <v>11</v>
+      </c>
+      <c r="F783" t="s">
+        <v>12</v>
+      </c>
+      <c r="G783" t="s">
+        <v>345</v>
+      </c>
+      <c r="H783">
+        <v>11</v>
+      </c>
+      <c r="I783">
+        <v>510200</v>
+      </c>
+      <c r="J783">
+        <v>0</v>
+      </c>
+      <c r="K783">
+        <v>0</v>
+      </c>
+      <c r="L783">
+        <v>0</v>
+      </c>
+      <c r="M783">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="784" spans="1:13">
+      <c r="A784">
+        <v>417414</v>
+      </c>
+      <c r="B784" t="s">
+        <v>50</v>
+      </c>
+      <c r="E784" t="s">
+        <v>11</v>
+      </c>
+      <c r="F784" t="s">
+        <v>12</v>
+      </c>
+      <c r="G784" t="s">
+        <v>345</v>
+      </c>
+      <c r="H784">
+        <v>8</v>
+      </c>
+      <c r="I784">
+        <v>1659500</v>
+      </c>
+      <c r="J784">
+        <v>0</v>
+      </c>
+      <c r="K784">
+        <v>0</v>
+      </c>
+      <c r="L784">
+        <v>0</v>
+      </c>
+      <c r="M784">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="785" spans="1:13">
+      <c r="A785">
+        <v>417414</v>
+      </c>
+      <c r="B785" t="s">
+        <v>51</v>
+      </c>
+      <c r="E785" t="s">
+        <v>11</v>
+      </c>
+      <c r="F785" t="s">
+        <v>12</v>
+      </c>
+      <c r="G785" t="s">
+        <v>345</v>
+      </c>
+      <c r="H785">
+        <v>11</v>
+      </c>
+      <c r="I785">
+        <v>510200</v>
+      </c>
+      <c r="J785">
+        <v>0</v>
+      </c>
+      <c r="K785">
+        <v>0</v>
+      </c>
+      <c r="L785">
+        <v>0</v>
+      </c>
+      <c r="M785">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="786" spans="1:13">
+      <c r="A786">
+        <v>417414</v>
+      </c>
+      <c r="B786" t="s">
+        <v>52</v>
+      </c>
+      <c r="E786" t="s">
+        <v>11</v>
+      </c>
+      <c r="F786" t="s">
+        <v>12</v>
+      </c>
+      <c r="G786" t="s">
+        <v>345</v>
+      </c>
+      <c r="H786">
+        <v>8</v>
+      </c>
+      <c r="I786">
+        <v>14600</v>
+      </c>
+      <c r="J786">
+        <v>0</v>
+      </c>
+      <c r="K786">
+        <v>0</v>
+      </c>
+      <c r="L786">
+        <v>0</v>
+      </c>
+      <c r="M786">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="787" spans="1:13">
+      <c r="A787">
+        <v>417414</v>
+      </c>
+      <c r="B787" t="s">
+        <v>53</v>
+      </c>
+      <c r="E787" t="s">
+        <v>11</v>
+      </c>
+      <c r="F787" t="s">
+        <v>12</v>
+      </c>
+      <c r="G787" t="s">
+        <v>345</v>
+      </c>
+      <c r="H787">
+        <v>11</v>
+      </c>
+      <c r="I787">
+        <v>652900</v>
+      </c>
+      <c r="J787">
+        <v>0</v>
+      </c>
+      <c r="K787">
+        <v>0</v>
+      </c>
+      <c r="L787">
+        <v>0</v>
+      </c>
+      <c r="M787">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="788" spans="1:13">
+      <c r="A788">
+        <v>417414</v>
+      </c>
+      <c r="B788" t="s">
+        <v>54</v>
+      </c>
+      <c r="E788" t="s">
+        <v>11</v>
+      </c>
+      <c r="F788" t="s">
+        <v>12</v>
+      </c>
+      <c r="G788" t="s">
+        <v>345</v>
+      </c>
+      <c r="H788">
+        <v>8</v>
+      </c>
+      <c r="I788">
+        <v>14600</v>
+      </c>
+      <c r="J788">
+        <v>0</v>
+      </c>
+      <c r="K788">
+        <v>0</v>
+      </c>
+      <c r="L788">
+        <v>0</v>
+      </c>
+      <c r="M788">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="789" spans="1:13">
+      <c r="A789">
+        <v>417414</v>
+      </c>
+      <c r="B789" t="s">
+        <v>55</v>
+      </c>
+      <c r="E789" t="s">
+        <v>11</v>
+      </c>
+      <c r="F789" t="s">
+        <v>12</v>
+      </c>
+      <c r="G789" t="s">
+        <v>345</v>
+      </c>
+      <c r="H789">
+        <v>8</v>
+      </c>
+      <c r="I789">
+        <v>1659500</v>
+      </c>
+      <c r="J789">
+        <v>0</v>
+      </c>
+      <c r="K789">
+        <v>0</v>
+      </c>
+      <c r="L789">
+        <v>0</v>
+      </c>
+      <c r="M789">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="790" spans="1:13">
+      <c r="A790">
+        <v>417414</v>
+      </c>
+      <c r="B790" t="s">
+        <v>56</v>
+      </c>
+      <c r="E790" t="s">
+        <v>11</v>
+      </c>
+      <c r="F790" t="s">
+        <v>12</v>
+      </c>
+      <c r="G790" t="s">
+        <v>345</v>
+      </c>
+      <c r="H790">
+        <v>11</v>
+      </c>
+      <c r="I790">
+        <v>510200</v>
+      </c>
+      <c r="J790">
+        <v>0</v>
+      </c>
+      <c r="K790">
+        <v>0</v>
+      </c>
+      <c r="L790">
+        <v>0</v>
+      </c>
+      <c r="M790">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="791" spans="1:13">
+      <c r="A791">
+        <v>417414</v>
+      </c>
+      <c r="B791" t="s">
+        <v>57</v>
+      </c>
+      <c r="E791" t="s">
+        <v>11</v>
+      </c>
+      <c r="F791" t="s">
+        <v>12</v>
+      </c>
+      <c r="G791" t="s">
+        <v>345</v>
+      </c>
+      <c r="H791">
+        <v>8</v>
+      </c>
+      <c r="I791">
+        <v>14600</v>
+      </c>
+      <c r="J791">
+        <v>0</v>
+      </c>
+      <c r="K791">
+        <v>0</v>
+      </c>
+      <c r="L791">
+        <v>0</v>
+      </c>
+      <c r="M791">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="792" spans="1:13">
+      <c r="A792">
+        <v>417414</v>
+      </c>
+      <c r="B792" t="s">
+        <v>58</v>
+      </c>
+      <c r="E792" t="s">
+        <v>11</v>
+      </c>
+      <c r="F792" t="s">
+        <v>12</v>
+      </c>
+      <c r="G792" t="s">
+        <v>345</v>
+      </c>
+      <c r="H792">
+        <v>11</v>
+      </c>
+      <c r="I792">
+        <v>363100</v>
+      </c>
+      <c r="J792">
+        <v>0</v>
+      </c>
+      <c r="K792">
+        <v>0</v>
+      </c>
+      <c r="L792">
+        <v>0</v>
+      </c>
+      <c r="M792">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="793" spans="1:13">
+      <c r="A793">
+        <v>417414</v>
+      </c>
+      <c r="B793" t="s">
+        <v>59</v>
+      </c>
+      <c r="E793" t="s">
+        <v>11</v>
+      </c>
+      <c r="F793" t="s">
+        <v>12</v>
+      </c>
+      <c r="G793" t="s">
+        <v>345</v>
+      </c>
+      <c r="H793">
+        <v>11</v>
+      </c>
+      <c r="I793">
+        <v>432455</v>
+      </c>
+      <c r="J793">
+        <v>0</v>
+      </c>
+      <c r="K793">
+        <v>0</v>
+      </c>
+      <c r="L793">
+        <v>0</v>
+      </c>
+      <c r="M793">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="794" spans="1:13">
+      <c r="A794">
+        <v>417414</v>
+      </c>
+      <c r="B794" t="s">
+        <v>60</v>
+      </c>
+      <c r="E794" t="s">
+        <v>11</v>
+      </c>
+      <c r="F794" t="s">
+        <v>12</v>
+      </c>
+      <c r="G794" t="s">
+        <v>345</v>
+      </c>
+      <c r="H794">
+        <v>8</v>
+      </c>
+      <c r="I794">
+        <v>1659500</v>
+      </c>
+      <c r="J794">
+        <v>0</v>
+      </c>
+      <c r="K794">
+        <v>0</v>
+      </c>
+      <c r="L794">
+        <v>0</v>
+      </c>
+      <c r="M794">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="795" spans="1:13">
+      <c r="A795">
+        <v>417414</v>
+      </c>
+      <c r="B795" t="s">
+        <v>61</v>
+      </c>
+      <c r="E795" t="s">
+        <v>11</v>
+      </c>
+      <c r="F795" t="s">
+        <v>12</v>
+      </c>
+      <c r="G795" t="s">
+        <v>345</v>
+      </c>
+      <c r="H795">
+        <v>11</v>
+      </c>
+      <c r="I795">
+        <v>320500</v>
+      </c>
+      <c r="J795">
+        <v>0</v>
+      </c>
+      <c r="K795">
+        <v>0</v>
+      </c>
+      <c r="L795">
+        <v>0</v>
+      </c>
+      <c r="M795">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="796" spans="1:13">
+      <c r="A796">
+        <v>417414</v>
+      </c>
+      <c r="B796" t="s">
+        <v>62</v>
+      </c>
+      <c r="E796" t="s">
+        <v>11</v>
+      </c>
+      <c r="F796" t="s">
+        <v>12</v>
+      </c>
+      <c r="G796" t="s">
+        <v>345</v>
+      </c>
+      <c r="H796">
+        <v>8</v>
+      </c>
+      <c r="I796">
+        <v>132400</v>
+      </c>
+      <c r="J796">
+        <v>0</v>
+      </c>
+      <c r="K796">
+        <v>0</v>
+      </c>
+      <c r="L796">
+        <v>0</v>
+      </c>
+      <c r="M796">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="797" spans="1:13">
+      <c r="A797">
+        <v>417414</v>
+      </c>
+      <c r="B797" t="s">
+        <v>63</v>
+      </c>
+      <c r="E797" t="s">
+        <v>11</v>
+      </c>
+      <c r="F797" t="s">
+        <v>12</v>
+      </c>
+      <c r="G797" t="s">
+        <v>345</v>
+      </c>
+      <c r="H797">
+        <v>8</v>
+      </c>
+      <c r="I797">
+        <v>115400</v>
+      </c>
+      <c r="J797">
+        <v>0</v>
+      </c>
+      <c r="K797">
+        <v>0</v>
+      </c>
+      <c r="L797">
+        <v>0</v>
+      </c>
+      <c r="M797">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="798" spans="1:13">
+      <c r="A798">
+        <v>417414</v>
+      </c>
+      <c r="B798" t="s">
+        <v>64</v>
+      </c>
+      <c r="E798" t="s">
+        <v>11</v>
+      </c>
+      <c r="F798" t="s">
+        <v>12</v>
+      </c>
+      <c r="G798" t="s">
+        <v>345</v>
+      </c>
+      <c r="H798">
+        <v>8</v>
+      </c>
+      <c r="I798">
+        <v>132400</v>
+      </c>
+      <c r="J798">
+        <v>0</v>
+      </c>
+      <c r="K798">
+        <v>0</v>
+      </c>
+      <c r="L798">
+        <v>0</v>
+      </c>
+      <c r="M798">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="799" spans="1:13">
+      <c r="A799">
+        <v>417414</v>
+      </c>
+      <c r="B799" t="s">
+        <v>65</v>
+      </c>
+      <c r="E799" t="s">
+        <v>11</v>
+      </c>
+      <c r="F799" t="s">
+        <v>12</v>
+      </c>
+      <c r="G799" t="s">
+        <v>345</v>
+      </c>
+      <c r="H799">
+        <v>8</v>
+      </c>
+      <c r="I799">
+        <v>1651203</v>
+      </c>
+      <c r="J799">
+        <v>0</v>
+      </c>
+      <c r="K799">
+        <v>0</v>
+      </c>
+      <c r="L799">
+        <v>0</v>
+      </c>
+      <c r="M799">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="800" spans="1:13">
+      <c r="A800">
+        <v>417414</v>
+      </c>
+      <c r="B800" t="s">
+        <v>66</v>
+      </c>
+      <c r="E800" t="s">
+        <v>11</v>
+      </c>
+      <c r="F800" t="s">
+        <v>12</v>
+      </c>
+      <c r="G800" t="s">
+        <v>345</v>
+      </c>
+      <c r="H800">
+        <v>8</v>
+      </c>
+      <c r="I800">
+        <v>1659500</v>
+      </c>
+      <c r="J800">
+        <v>0</v>
+      </c>
+      <c r="K800">
+        <v>0</v>
+      </c>
+      <c r="L800">
+        <v>0</v>
+      </c>
+      <c r="M800">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="801" spans="1:13">
+      <c r="A801">
+        <v>417414</v>
+      </c>
+      <c r="B801" t="s">
+        <v>68</v>
+      </c>
+      <c r="E801" t="s">
+        <v>11</v>
+      </c>
+      <c r="F801" t="s">
+        <v>12</v>
+      </c>
+      <c r="G801" t="s">
+        <v>345</v>
+      </c>
+      <c r="H801">
+        <v>11</v>
+      </c>
+      <c r="I801">
+        <v>354710</v>
+      </c>
+      <c r="J801">
+        <v>0</v>
+      </c>
+      <c r="K801">
+        <v>0</v>
+      </c>
+      <c r="L801">
+        <v>0</v>
+      </c>
+      <c r="M801">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="802" spans="1:13">
+      <c r="A802">
+        <v>417414</v>
+      </c>
+      <c r="B802" t="s">
+        <v>69</v>
+      </c>
+      <c r="E802" t="s">
+        <v>11</v>
+      </c>
+      <c r="F802" t="s">
+        <v>12</v>
+      </c>
+      <c r="G802" t="s">
+        <v>345</v>
+      </c>
+      <c r="H802">
+        <v>8</v>
+      </c>
+      <c r="I802">
+        <v>1659500</v>
+      </c>
+      <c r="J802">
+        <v>0</v>
+      </c>
+      <c r="K802">
+        <v>0</v>
+      </c>
+      <c r="L802">
+        <v>0</v>
+      </c>
+      <c r="M802">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="803" spans="1:13">
+      <c r="A803">
+        <v>417414</v>
+      </c>
+      <c r="B803" t="s">
+        <v>70</v>
+      </c>
+      <c r="E803" t="s">
+        <v>11</v>
+      </c>
+      <c r="F803" t="s">
+        <v>12</v>
+      </c>
+      <c r="G803" t="s">
+        <v>345</v>
+      </c>
+      <c r="H803">
+        <v>11</v>
+      </c>
+      <c r="I803">
+        <v>655395</v>
+      </c>
+      <c r="J803">
+        <v>0</v>
+      </c>
+      <c r="K803">
+        <v>0</v>
+      </c>
+      <c r="L803">
+        <v>0</v>
+      </c>
+      <c r="M803">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="804" spans="1:13">
+      <c r="A804">
+        <v>417414</v>
+      </c>
+      <c r="B804" t="s">
+        <v>71</v>
+      </c>
+      <c r="E804" t="s">
+        <v>11</v>
+      </c>
+      <c r="F804" t="s">
+        <v>12</v>
+      </c>
+      <c r="G804" t="s">
+        <v>345</v>
+      </c>
+      <c r="H804">
+        <v>11</v>
+      </c>
+      <c r="I804">
+        <v>276965</v>
+      </c>
+      <c r="J804">
+        <v>0</v>
+      </c>
+      <c r="K804">
+        <v>0</v>
+      </c>
+      <c r="L804">
+        <v>0</v>
+      </c>
+      <c r="M804">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="805" spans="1:13">
+      <c r="A805">
+        <v>417414</v>
+      </c>
+      <c r="B805" t="s">
+        <v>72</v>
+      </c>
+      <c r="E805" t="s">
+        <v>11</v>
+      </c>
+      <c r="F805" t="s">
+        <v>12</v>
+      </c>
+      <c r="G805" t="s">
+        <v>345</v>
+      </c>
+      <c r="H805">
+        <v>8</v>
+      </c>
+      <c r="I805">
+        <v>115400</v>
+      </c>
+      <c r="J805">
+        <v>0</v>
+      </c>
+      <c r="K805">
+        <v>0</v>
+      </c>
+      <c r="L805">
+        <v>0</v>
+      </c>
+      <c r="M805">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="806" spans="1:13">
+      <c r="A806">
+        <v>417414</v>
+      </c>
+      <c r="B806" t="s">
+        <v>73</v>
+      </c>
+      <c r="E806" t="s">
+        <v>11</v>
+      </c>
+      <c r="F806" t="s">
+        <v>12</v>
+      </c>
+      <c r="G806" t="s">
+        <v>345</v>
+      </c>
+      <c r="H806">
+        <v>11</v>
+      </c>
+      <c r="I806">
+        <v>510200</v>
+      </c>
+      <c r="J806">
+        <v>0</v>
+      </c>
+      <c r="K806">
+        <v>0</v>
+      </c>
+      <c r="L806">
+        <v>0</v>
+      </c>
+      <c r="M806">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="807" spans="1:13">
+      <c r="A807">
+        <v>417414</v>
+      </c>
+      <c r="B807" t="s">
+        <v>75</v>
+      </c>
+      <c r="E807" t="s">
+        <v>11</v>
+      </c>
+      <c r="F807" t="s">
+        <v>12</v>
+      </c>
+      <c r="G807" t="s">
+        <v>345</v>
+      </c>
+      <c r="H807">
+        <v>11</v>
+      </c>
+      <c r="I807">
+        <v>432455</v>
+      </c>
+      <c r="J807">
+        <v>0</v>
+      </c>
+      <c r="K807">
+        <v>0</v>
+      </c>
+      <c r="L807">
+        <v>0</v>
+      </c>
+      <c r="M807">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="808" spans="1:13">
+      <c r="A808">
+        <v>417414</v>
+      </c>
+      <c r="B808" t="s">
+        <v>76</v>
+      </c>
+      <c r="E808" t="s">
+        <v>11</v>
+      </c>
+      <c r="F808" t="s">
+        <v>12</v>
+      </c>
+      <c r="G808" t="s">
+        <v>345</v>
+      </c>
+      <c r="H808">
+        <v>8</v>
+      </c>
+      <c r="I808">
+        <v>1659500</v>
+      </c>
+      <c r="J808">
+        <v>0</v>
+      </c>
+      <c r="K808">
+        <v>0</v>
+      </c>
+      <c r="L808">
+        <v>0</v>
+      </c>
+      <c r="M808">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="809" spans="1:13">
+      <c r="A809">
+        <v>417414</v>
+      </c>
+      <c r="B809" t="s">
+        <v>77</v>
+      </c>
+      <c r="E809" t="s">
+        <v>11</v>
+      </c>
+      <c r="F809" t="s">
+        <v>12</v>
+      </c>
+      <c r="G809" t="s">
+        <v>345</v>
+      </c>
+      <c r="H809">
+        <v>8</v>
+      </c>
+      <c r="I809">
+        <v>115400</v>
+      </c>
+      <c r="J809">
+        <v>0</v>
+      </c>
+      <c r="K809">
+        <v>0</v>
+      </c>
+      <c r="L809">
+        <v>0</v>
+      </c>
+      <c r="M809">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="810" spans="1:13">
+      <c r="A810">
+        <v>417414</v>
+      </c>
+      <c r="B810" t="s">
+        <v>78</v>
+      </c>
+      <c r="E810" t="s">
+        <v>11</v>
+      </c>
+      <c r="F810" t="s">
+        <v>12</v>
+      </c>
+      <c r="G810" t="s">
+        <v>345</v>
+      </c>
+      <c r="H810">
+        <v>11</v>
+      </c>
+      <c r="I810">
+        <v>406540</v>
+      </c>
+      <c r="J810">
+        <v>0</v>
+      </c>
+      <c r="K810">
+        <v>0</v>
+      </c>
+      <c r="L810">
+        <v>0</v>
+      </c>
+      <c r="M810">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="811" spans="1:13">
+      <c r="A811">
+        <v>417414</v>
+      </c>
+      <c r="B811" t="s">
+        <v>79</v>
+      </c>
+      <c r="E811" t="s">
+        <v>11</v>
+      </c>
+      <c r="F811" t="s">
+        <v>12</v>
+      </c>
+      <c r="G811" t="s">
+        <v>345</v>
+      </c>
+      <c r="H811">
+        <v>8</v>
+      </c>
+      <c r="I811">
+        <v>14600</v>
+      </c>
+      <c r="J811">
+        <v>0</v>
+      </c>
+      <c r="K811">
+        <v>0</v>
+      </c>
+      <c r="L811">
+        <v>0</v>
+      </c>
+      <c r="M811">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="812" spans="1:13">
+      <c r="A812">
+        <v>417414</v>
+      </c>
+      <c r="B812" t="s">
+        <v>80</v>
+      </c>
+      <c r="E812" t="s">
+        <v>11</v>
+      </c>
+      <c r="F812" t="s">
+        <v>12</v>
+      </c>
+      <c r="G812" t="s">
+        <v>345</v>
+      </c>
+      <c r="H812">
+        <v>11</v>
+      </c>
+      <c r="I812">
+        <v>484285</v>
+      </c>
+      <c r="J812">
+        <v>0</v>
+      </c>
+      <c r="K812">
+        <v>0</v>
+      </c>
+      <c r="L812">
+        <v>0</v>
+      </c>
+      <c r="M812">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="813" spans="1:13">
+      <c r="A813">
+        <v>417414</v>
+      </c>
+      <c r="B813" t="s">
+        <v>81</v>
+      </c>
+      <c r="E813" t="s">
+        <v>11</v>
+      </c>
+      <c r="F813" t="s">
+        <v>12</v>
+      </c>
+      <c r="G813" t="s">
+        <v>345</v>
+      </c>
+      <c r="H813">
+        <v>8</v>
+      </c>
+      <c r="I813">
+        <v>132400</v>
+      </c>
+      <c r="J813">
+        <v>0</v>
+      </c>
+      <c r="K813">
+        <v>0</v>
+      </c>
+      <c r="L813">
+        <v>0</v>
+      </c>
+      <c r="M813">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="814" spans="1:13">
+      <c r="A814">
+        <v>417414</v>
+      </c>
+      <c r="B814" t="s">
+        <v>82</v>
+      </c>
+      <c r="E814" t="s">
+        <v>11</v>
+      </c>
+      <c r="F814" t="s">
+        <v>12</v>
+      </c>
+      <c r="G814" t="s">
+        <v>345</v>
+      </c>
+      <c r="H814">
+        <v>8</v>
+      </c>
+      <c r="I814">
+        <v>14600</v>
+      </c>
+      <c r="J814">
+        <v>0</v>
+      </c>
+      <c r="K814">
+        <v>0</v>
+      </c>
+      <c r="L814">
+        <v>0</v>
+      </c>
+      <c r="M814">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="815" spans="1:13">
+      <c r="A815">
+        <v>417414</v>
+      </c>
+      <c r="B815" t="s">
+        <v>83</v>
+      </c>
+      <c r="E815" t="s">
+        <v>11</v>
+      </c>
+      <c r="F815" t="s">
+        <v>12</v>
+      </c>
+      <c r="G815" t="s">
+        <v>345</v>
+      </c>
+      <c r="H815">
+        <v>11</v>
+      </c>
+      <c r="I815">
+        <v>558700</v>
+      </c>
+      <c r="J815">
+        <v>0</v>
+      </c>
+      <c r="K815">
+        <v>0</v>
+      </c>
+      <c r="L815">
+        <v>0</v>
+      </c>
+      <c r="M815">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="816" spans="1:13">
+      <c r="A816">
+        <v>417414</v>
+      </c>
+      <c r="B816" t="s">
+        <v>84</v>
+      </c>
+      <c r="E816" t="s">
+        <v>11</v>
+      </c>
+      <c r="F816" t="s">
+        <v>12</v>
+      </c>
+      <c r="G816" t="s">
+        <v>345</v>
+      </c>
+      <c r="H816">
+        <v>8</v>
+      </c>
+      <c r="I816">
+        <v>14600</v>
+      </c>
+      <c r="J816">
+        <v>0</v>
+      </c>
+      <c r="K816">
+        <v>0</v>
+      </c>
+      <c r="L816">
+        <v>0</v>
+      </c>
+      <c r="M816">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="817" spans="1:13">
+      <c r="A817">
+        <v>417414</v>
+      </c>
+      <c r="B817" t="s">
+        <v>85</v>
+      </c>
+      <c r="E817" t="s">
+        <v>11</v>
+      </c>
+      <c r="F817" t="s">
+        <v>12</v>
+      </c>
+      <c r="G817" t="s">
+        <v>345</v>
+      </c>
+      <c r="H817">
+        <v>11</v>
+      </c>
+      <c r="I817">
+        <v>403210</v>
+      </c>
+      <c r="J817">
+        <v>0</v>
+      </c>
+      <c r="K817">
+        <v>0</v>
+      </c>
+      <c r="L817">
+        <v>0</v>
+      </c>
+      <c r="M817">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="818" spans="1:13">
+      <c r="A818">
+        <v>417414</v>
+      </c>
+      <c r="B818" t="s">
+        <v>86</v>
+      </c>
+      <c r="E818" t="s">
+        <v>11</v>
+      </c>
+      <c r="F818" t="s">
+        <v>12</v>
+      </c>
+      <c r="G818" t="s">
+        <v>345</v>
+      </c>
+      <c r="H818">
+        <v>8</v>
+      </c>
+      <c r="I818">
+        <v>1659500</v>
+      </c>
+      <c r="J818">
+        <v>0</v>
+      </c>
+      <c r="K818">
+        <v>0</v>
+      </c>
+      <c r="L818">
+        <v>0</v>
+      </c>
+      <c r="M818">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="819" spans="1:13">
+      <c r="A819">
+        <v>417414</v>
+      </c>
+      <c r="B819" t="s">
+        <v>87</v>
+      </c>
+      <c r="E819" t="s">
+        <v>11</v>
+      </c>
+      <c r="F819" t="s">
+        <v>12</v>
+      </c>
+      <c r="G819" t="s">
+        <v>345</v>
+      </c>
+      <c r="H819">
+        <v>8</v>
+      </c>
+      <c r="I819">
+        <v>115400</v>
+      </c>
+      <c r="J819">
+        <v>0</v>
+      </c>
+      <c r="K819">
+        <v>0</v>
+      </c>
+      <c r="L819">
+        <v>0</v>
+      </c>
+      <c r="M819">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="820" spans="1:13">
+      <c r="A820">
+        <v>417414</v>
+      </c>
+      <c r="B820" t="s">
+        <v>88</v>
+      </c>
+      <c r="E820" t="s">
+        <v>11</v>
+      </c>
+      <c r="F820" t="s">
+        <v>12</v>
+      </c>
+      <c r="G820" t="s">
+        <v>345</v>
+      </c>
+      <c r="H820">
+        <v>8</v>
+      </c>
+      <c r="I820">
+        <v>14600</v>
+      </c>
+      <c r="J820">
+        <v>0</v>
+      </c>
+      <c r="K820">
+        <v>0</v>
+      </c>
+      <c r="L820">
+        <v>0</v>
+      </c>
+      <c r="M820">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="821" spans="1:13">
+      <c r="A821">
+        <v>417414</v>
+      </c>
+      <c r="B821" t="s">
+        <v>89</v>
+      </c>
+      <c r="E821" t="s">
+        <v>11</v>
+      </c>
+      <c r="F821" t="s">
+        <v>12</v>
+      </c>
+      <c r="G821" t="s">
+        <v>345</v>
+      </c>
+      <c r="H821">
+        <v>8</v>
+      </c>
+      <c r="I821">
+        <v>115400</v>
+      </c>
+      <c r="J821">
+        <v>0</v>
+      </c>
+      <c r="K821">
+        <v>0</v>
+      </c>
+      <c r="L821">
+        <v>0</v>
+      </c>
+      <c r="M821">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="822" spans="1:13">
+      <c r="A822">
+        <v>417414</v>
+      </c>
+      <c r="B822" t="s">
+        <v>90</v>
+      </c>
+      <c r="E822" t="s">
+        <v>11</v>
+      </c>
+      <c r="F822" t="s">
+        <v>12</v>
+      </c>
+      <c r="G822" t="s">
+        <v>345</v>
+      </c>
+      <c r="H822">
+        <v>8</v>
+      </c>
+      <c r="I822">
+        <v>1659500</v>
+      </c>
+      <c r="J822">
+        <v>0</v>
+      </c>
+      <c r="K822">
+        <v>0</v>
+      </c>
+      <c r="L822">
+        <v>0</v>
+      </c>
+      <c r="M822">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="823" spans="1:13">
+      <c r="A823">
+        <v>417414</v>
+      </c>
+      <c r="B823" t="s">
+        <v>91</v>
+      </c>
+      <c r="E823" t="s">
+        <v>11</v>
+      </c>
+      <c r="F823" t="s">
+        <v>12</v>
+      </c>
+      <c r="G823" t="s">
+        <v>345</v>
+      </c>
+      <c r="H823">
+        <v>11</v>
+      </c>
+      <c r="I823">
+        <v>836800</v>
+      </c>
+      <c r="J823">
+        <v>0</v>
+      </c>
+      <c r="K823">
+        <v>0</v>
+      </c>
+      <c r="L823">
+        <v>0</v>
+      </c>
+      <c r="M823">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="824" spans="1:13">
+      <c r="A824">
+        <v>417414</v>
+      </c>
+      <c r="B824" t="s">
+        <v>92</v>
+      </c>
+      <c r="E824" t="s">
+        <v>11</v>
+      </c>
+      <c r="F824" t="s">
+        <v>12</v>
+      </c>
+      <c r="G824" t="s">
+        <v>345</v>
+      </c>
+      <c r="H824">
+        <v>8</v>
+      </c>
+      <c r="I824">
+        <v>32830</v>
+      </c>
+      <c r="J824">
+        <v>0</v>
+      </c>
+      <c r="K824">
+        <v>0</v>
+      </c>
+      <c r="L824">
+        <v>0</v>
+      </c>
+      <c r="M824">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="825" spans="1:13">
+      <c r="A825">
+        <v>417414</v>
+      </c>
+      <c r="B825" t="s">
+        <v>93</v>
+      </c>
+      <c r="E825" t="s">
+        <v>11</v>
+      </c>
+      <c r="F825" t="s">
+        <v>12</v>
+      </c>
+      <c r="G825" t="s">
+        <v>345</v>
+      </c>
+      <c r="H825">
+        <v>8</v>
+      </c>
+      <c r="I825">
+        <v>1659500</v>
+      </c>
+      <c r="J825">
+        <v>0</v>
+      </c>
+      <c r="K825">
+        <v>0</v>
+      </c>
+      <c r="L825">
+        <v>0</v>
+      </c>
+      <c r="M825">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="826" spans="1:13">
+      <c r="A826">
+        <v>417414</v>
+      </c>
+      <c r="B826" t="s">
+        <v>94</v>
+      </c>
+      <c r="E826" t="s">
+        <v>11</v>
+      </c>
+      <c r="F826" t="s">
+        <v>12</v>
+      </c>
+      <c r="G826" t="s">
+        <v>345</v>
+      </c>
+      <c r="H826">
+        <v>11</v>
+      </c>
+      <c r="I826">
+        <v>558700</v>
+      </c>
+      <c r="J826">
+        <v>0</v>
+      </c>
+      <c r="K826">
+        <v>0</v>
+      </c>
+      <c r="L826">
+        <v>0</v>
+      </c>
+      <c r="M826">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="827" spans="1:13">
+      <c r="A827">
+        <v>417414</v>
+      </c>
+      <c r="B827" t="s">
+        <v>95</v>
+      </c>
+      <c r="E827" t="s">
+        <v>11</v>
+      </c>
+      <c r="F827" t="s">
+        <v>12</v>
+      </c>
+      <c r="G827" t="s">
+        <v>345</v>
+      </c>
+      <c r="H827">
+        <v>8</v>
+      </c>
+      <c r="I827">
+        <v>132400</v>
+      </c>
+      <c r="J827">
+        <v>0</v>
+      </c>
+      <c r="K827">
+        <v>0</v>
+      </c>
+      <c r="L827">
+        <v>0</v>
+      </c>
+      <c r="M827">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="828" spans="1:13">
+      <c r="A828">
+        <v>417414</v>
+      </c>
+      <c r="B828" t="s">
+        <v>96</v>
+      </c>
+      <c r="E828" t="s">
+        <v>11</v>
+      </c>
+      <c r="F828" t="s">
+        <v>12</v>
+      </c>
+      <c r="G828" t="s">
+        <v>345</v>
+      </c>
+      <c r="H828">
+        <v>8</v>
+      </c>
+      <c r="I828">
+        <v>1659500</v>
+      </c>
+      <c r="J828">
+        <v>0</v>
+      </c>
+      <c r="K828">
+        <v>0</v>
+      </c>
+      <c r="L828">
+        <v>0</v>
+      </c>
+      <c r="M828">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="829" spans="1:13">
+      <c r="A829">
+        <v>417414</v>
+      </c>
+      <c r="B829" t="s">
+        <v>97</v>
+      </c>
+      <c r="E829" t="s">
+        <v>11</v>
+      </c>
+      <c r="F829" t="s">
+        <v>12</v>
+      </c>
+      <c r="G829" t="s">
+        <v>345</v>
+      </c>
+      <c r="H829">
+        <v>11</v>
+      </c>
+      <c r="I829">
+        <v>759055</v>
+      </c>
+      <c r="J829">
+        <v>0</v>
+      </c>
+      <c r="K829">
+        <v>0</v>
+      </c>
+      <c r="L829">
+        <v>0</v>
+      </c>
+      <c r="M829">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="830" spans="1:13">
+      <c r="A830">
+        <v>417414</v>
+      </c>
+      <c r="B830" t="s">
+        <v>98</v>
+      </c>
+      <c r="E830" t="s">
+        <v>11</v>
+      </c>
+      <c r="F830" t="s">
+        <v>12</v>
+      </c>
+      <c r="G830" t="s">
+        <v>345</v>
+      </c>
+      <c r="H830">
+        <v>11</v>
+      </c>
+      <c r="I830">
+        <v>286685</v>
+      </c>
+      <c r="J830">
+        <v>0</v>
+      </c>
+      <c r="K830">
+        <v>0</v>
+      </c>
+      <c r="L830">
+        <v>0</v>
+      </c>
+      <c r="M830">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="831" spans="1:13">
+      <c r="A831">
+        <v>417414</v>
+      </c>
+      <c r="B831" t="s">
+        <v>99</v>
+      </c>
+      <c r="E831" t="s">
+        <v>11</v>
+      </c>
+      <c r="F831" t="s">
+        <v>12</v>
+      </c>
+      <c r="G831" t="s">
+        <v>345</v>
+      </c>
+      <c r="H831">
+        <v>8</v>
+      </c>
+      <c r="I831">
+        <v>115400</v>
+      </c>
+      <c r="J831">
+        <v>0</v>
+      </c>
+      <c r="K831">
+        <v>0</v>
+      </c>
+      <c r="L831">
+        <v>0</v>
+      </c>
+      <c r="M831">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="832" spans="1:13">
+      <c r="A832">
+        <v>417414</v>
+      </c>
+      <c r="B832" t="s">
+        <v>100</v>
+      </c>
+      <c r="E832" t="s">
+        <v>11</v>
+      </c>
+      <c r="F832" t="s">
+        <v>12</v>
+      </c>
+      <c r="G832" t="s">
+        <v>345</v>
+      </c>
+      <c r="H832">
+        <v>8</v>
+      </c>
+      <c r="I832">
+        <v>14600</v>
+      </c>
+      <c r="J832">
+        <v>0</v>
+      </c>
+      <c r="K832">
+        <v>0</v>
+      </c>
+      <c r="L832">
+        <v>0</v>
+      </c>
+      <c r="M832">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="833" spans="1:13">
+      <c r="A833">
+        <v>417414</v>
+      </c>
+      <c r="B833" t="s">
+        <v>101</v>
+      </c>
+      <c r="E833" t="s">
+        <v>11</v>
+      </c>
+      <c r="F833" t="s">
+        <v>12</v>
+      </c>
+      <c r="G833" t="s">
+        <v>345</v>
+      </c>
+      <c r="H833">
+        <v>11</v>
+      </c>
+      <c r="I833">
+        <v>510200</v>
+      </c>
+      <c r="J833">
+        <v>0</v>
+      </c>
+      <c r="K833">
+        <v>0</v>
+      </c>
+      <c r="L833">
+        <v>0</v>
+      </c>
+      <c r="M833">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="834" spans="1:13">
+      <c r="A834">
+        <v>417414</v>
+      </c>
+      <c r="B834" t="s">
+        <v>102</v>
+      </c>
+      <c r="E834" t="s">
+        <v>11</v>
+      </c>
+      <c r="F834" t="s">
+        <v>12</v>
+      </c>
+      <c r="G834" t="s">
+        <v>345</v>
+      </c>
+      <c r="H834">
+        <v>11</v>
+      </c>
+      <c r="I834">
+        <v>262800</v>
+      </c>
+      <c r="J834">
+        <v>0</v>
+      </c>
+      <c r="K834">
+        <v>0</v>
+      </c>
+      <c r="L834">
+        <v>0</v>
+      </c>
+      <c r="M834">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="835" spans="1:13">
+      <c r="A835">
+        <v>417414</v>
+      </c>
+      <c r="B835" t="s">
+        <v>103</v>
+      </c>
+      <c r="E835" t="s">
+        <v>11</v>
+      </c>
+      <c r="F835" t="s">
+        <v>12</v>
+      </c>
+      <c r="G835" t="s">
+        <v>345</v>
+      </c>
+      <c r="H835">
+        <v>8</v>
+      </c>
+      <c r="I835">
+        <v>14600</v>
+      </c>
+      <c r="J835">
+        <v>0</v>
+      </c>
+      <c r="K835">
+        <v>0</v>
+      </c>
+      <c r="L835">
+        <v>0</v>
+      </c>
+      <c r="M835">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="836" spans="1:13">
+      <c r="A836">
+        <v>417414</v>
+      </c>
+      <c r="B836" t="s">
+        <v>104</v>
+      </c>
+      <c r="E836" t="s">
+        <v>11</v>
+      </c>
+      <c r="F836" t="s">
+        <v>12</v>
+      </c>
+      <c r="G836" t="s">
+        <v>345</v>
+      </c>
+      <c r="H836">
+        <v>11</v>
+      </c>
+      <c r="I836">
+        <v>699900</v>
+      </c>
+      <c r="J836">
+        <v>0</v>
+      </c>
+      <c r="K836">
+        <v>0</v>
+      </c>
+      <c r="L836">
+        <v>0</v>
+      </c>
+      <c r="M836">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="837" spans="1:13">
+      <c r="A837">
+        <v>417414</v>
+      </c>
+      <c r="B837" t="s">
+        <v>105</v>
+      </c>
+      <c r="E837" t="s">
+        <v>11</v>
+      </c>
+      <c r="F837" t="s">
+        <v>12</v>
+      </c>
+      <c r="G837" t="s">
+        <v>345</v>
+      </c>
+      <c r="H837">
+        <v>8</v>
+      </c>
+      <c r="I837">
+        <v>14600</v>
+      </c>
+      <c r="J837">
+        <v>0</v>
+      </c>
+      <c r="K837">
+        <v>0</v>
+      </c>
+      <c r="L837">
+        <v>0</v>
+      </c>
+      <c r="M837">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="838" spans="1:13">
+      <c r="A838">
+        <v>417414</v>
+      </c>
+      <c r="B838" t="s">
+        <v>106</v>
+      </c>
+      <c r="E838" t="s">
+        <v>11</v>
+      </c>
+      <c r="F838" t="s">
+        <v>12</v>
+      </c>
+      <c r="G838" t="s">
+        <v>345</v>
+      </c>
+      <c r="H838">
+        <v>11</v>
+      </c>
+      <c r="I838">
+        <v>699900</v>
+      </c>
+      <c r="J838">
+        <v>0</v>
+      </c>
+      <c r="K838">
+        <v>0</v>
+      </c>
+      <c r="L838">
+        <v>0</v>
+      </c>
+      <c r="M838">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="839" spans="1:13">
+      <c r="A839">
+        <v>417414</v>
+      </c>
+      <c r="B839" t="s">
+        <v>107</v>
+      </c>
+      <c r="E839" t="s">
+        <v>11</v>
+      </c>
+      <c r="F839" t="s">
+        <v>12</v>
+      </c>
+      <c r="G839" t="s">
+        <v>345</v>
+      </c>
+      <c r="H839">
+        <v>8</v>
+      </c>
+      <c r="I839">
+        <v>1659500</v>
+      </c>
+      <c r="J839">
+        <v>0</v>
+      </c>
+      <c r="K839">
+        <v>0</v>
+      </c>
+      <c r="L839">
+        <v>0</v>
+      </c>
+      <c r="M839">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="840" spans="1:13">
+      <c r="A840">
+        <v>417414</v>
+      </c>
+      <c r="B840" t="s">
+        <v>108</v>
+      </c>
+      <c r="E840" t="s">
+        <v>11</v>
+      </c>
+      <c r="F840" t="s">
+        <v>12</v>
+      </c>
+      <c r="G840" t="s">
+        <v>345</v>
+      </c>
+      <c r="H840">
+        <v>8</v>
+      </c>
+      <c r="I840">
+        <v>1090440</v>
+      </c>
+      <c r="J840">
+        <v>0</v>
+      </c>
+      <c r="K840">
+        <v>0</v>
+      </c>
+      <c r="L840">
+        <v>0</v>
+      </c>
+      <c r="M840">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="841" spans="1:13">
+      <c r="A841">
+        <v>417414</v>
+      </c>
+      <c r="B841" t="s">
+        <v>109</v>
+      </c>
+      <c r="E841" t="s">
+        <v>11</v>
+      </c>
+      <c r="F841" t="s">
+        <v>12</v>
+      </c>
+      <c r="G841" t="s">
+        <v>345</v>
+      </c>
+      <c r="H841">
+        <v>8</v>
+      </c>
+      <c r="I841">
+        <v>1090440</v>
+      </c>
+      <c r="J841">
+        <v>0</v>
+      </c>
+      <c r="K841">
+        <v>0</v>
+      </c>
+      <c r="L841">
+        <v>0</v>
+      </c>
+      <c r="M841">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="842" spans="1:13">
+      <c r="A842">
+        <v>417414</v>
+      </c>
+      <c r="B842" t="s">
+        <v>110</v>
+      </c>
+      <c r="E842" t="s">
+        <v>11</v>
+      </c>
+      <c r="F842" t="s">
+        <v>12</v>
+      </c>
+      <c r="G842" t="s">
+        <v>345</v>
+      </c>
+      <c r="H842">
+        <v>11</v>
+      </c>
+      <c r="I842">
+        <v>510200</v>
+      </c>
+      <c r="J842">
+        <v>0</v>
+      </c>
+      <c r="K842">
+        <v>0</v>
+      </c>
+      <c r="L842">
+        <v>0</v>
+      </c>
+      <c r="M842">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="843" spans="1:13">
+      <c r="A843">
+        <v>417414</v>
+      </c>
+      <c r="B843" t="s">
+        <v>111</v>
+      </c>
+      <c r="E843" t="s">
+        <v>11</v>
+      </c>
+      <c r="F843" t="s">
+        <v>12</v>
+      </c>
+      <c r="G843" t="s">
+        <v>345</v>
+      </c>
+      <c r="H843">
+        <v>11</v>
+      </c>
+      <c r="I843">
+        <v>363100</v>
+      </c>
+      <c r="J843">
+        <v>0</v>
+      </c>
+      <c r="K843">
+        <v>0</v>
+      </c>
+      <c r="L843">
+        <v>0</v>
+      </c>
+      <c r="M843">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="844" spans="1:13">
+      <c r="A844">
+        <v>417414</v>
+      </c>
+      <c r="B844" t="s">
+        <v>112</v>
+      </c>
+      <c r="E844" t="s">
+        <v>11</v>
+      </c>
+      <c r="F844" t="s">
+        <v>12</v>
+      </c>
+      <c r="G844" t="s">
+        <v>345</v>
+      </c>
+      <c r="H844">
+        <v>8</v>
+      </c>
+      <c r="I844">
+        <v>1659500</v>
+      </c>
+      <c r="J844">
+        <v>0</v>
+      </c>
+      <c r="K844">
+        <v>0</v>
+      </c>
+      <c r="L844">
+        <v>0</v>
+      </c>
+      <c r="M844">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="845" spans="1:13">
+      <c r="A845">
+        <v>417414</v>
+      </c>
+      <c r="B845" t="s">
+        <v>113</v>
+      </c>
+      <c r="E845" t="s">
+        <v>11</v>
+      </c>
+      <c r="F845" t="s">
+        <v>12</v>
+      </c>
+      <c r="G845" t="s">
+        <v>345</v>
+      </c>
+      <c r="H845">
+        <v>11</v>
+      </c>
+      <c r="I845">
+        <v>558700</v>
+      </c>
+      <c r="J845">
+        <v>0</v>
+      </c>
+      <c r="K845">
+        <v>0</v>
+      </c>
+      <c r="L845">
+        <v>0</v>
+      </c>
+      <c r="M845">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="846" spans="1:13">
+      <c r="A846">
+        <v>417414</v>
+      </c>
+      <c r="B846" t="s">
+        <v>114</v>
+      </c>
+      <c r="E846" t="s">
+        <v>11</v>
+      </c>
+      <c r="F846" t="s">
+        <v>12</v>
+      </c>
+      <c r="G846" t="s">
+        <v>345</v>
+      </c>
+      <c r="H846">
+        <v>8</v>
+      </c>
+      <c r="I846">
+        <v>1659500</v>
+      </c>
+      <c r="J846">
+        <v>0</v>
+      </c>
+      <c r="K846">
+        <v>0</v>
+      </c>
+      <c r="L846">
+        <v>0</v>
+      </c>
+      <c r="M846">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="847" spans="1:13">
+      <c r="A847">
+        <v>417414</v>
+      </c>
+      <c r="B847" t="s">
+        <v>115</v>
+      </c>
+      <c r="E847" t="s">
+        <v>11</v>
+      </c>
+      <c r="F847" t="s">
+        <v>12</v>
+      </c>
+      <c r="G847" t="s">
+        <v>345</v>
+      </c>
+      <c r="H847">
+        <v>8</v>
+      </c>
+      <c r="I847">
+        <v>1659500</v>
+      </c>
+      <c r="J847">
+        <v>0</v>
+      </c>
+      <c r="K847">
+        <v>0</v>
+      </c>
+      <c r="L847">
+        <v>0</v>
+      </c>
+      <c r="M847">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="848" spans="1:13">
+      <c r="A848">
+        <v>417414</v>
+      </c>
+      <c r="B848" t="s">
+        <v>116</v>
+      </c>
+      <c r="E848" t="s">
+        <v>11</v>
+      </c>
+      <c r="F848" t="s">
+        <v>12</v>
+      </c>
+      <c r="G848" t="s">
+        <v>345</v>
+      </c>
+      <c r="H848">
+        <v>8</v>
+      </c>
+      <c r="I848">
+        <v>1659500</v>
+      </c>
+      <c r="J848">
+        <v>0</v>
+      </c>
+      <c r="K848">
+        <v>0</v>
+      </c>
+      <c r="L848">
+        <v>0</v>
+      </c>
+      <c r="M848">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="849" spans="1:13">
+      <c r="A849">
+        <v>417414</v>
+      </c>
+      <c r="B849" t="s">
+        <v>117</v>
+      </c>
+      <c r="E849" t="s">
+        <v>11</v>
+      </c>
+      <c r="F849" t="s">
+        <v>12</v>
+      </c>
+      <c r="G849" t="s">
+        <v>345</v>
+      </c>
+      <c r="H849">
+        <v>11</v>
+      </c>
+      <c r="I849">
+        <v>558700</v>
+      </c>
+      <c r="J849">
+        <v>0</v>
+      </c>
+      <c r="K849">
+        <v>0</v>
+      </c>
+      <c r="L849">
+        <v>0</v>
+      </c>
+      <c r="M849">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="850" spans="1:13">
+      <c r="A850">
+        <v>417414</v>
+      </c>
+      <c r="B850" t="s">
+        <v>118</v>
+      </c>
+      <c r="E850" t="s">
+        <v>11</v>
+      </c>
+      <c r="F850" t="s">
+        <v>12</v>
+      </c>
+      <c r="G850" t="s">
+        <v>345</v>
+      </c>
+      <c r="H850">
+        <v>8</v>
+      </c>
+      <c r="I850">
+        <v>1659500</v>
+      </c>
+      <c r="J850">
+        <v>0</v>
+      </c>
+      <c r="K850">
+        <v>0</v>
+      </c>
+      <c r="L850">
+        <v>0</v>
+      </c>
+      <c r="M850">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="851" spans="1:13">
+      <c r="A851">
+        <v>417414</v>
+      </c>
+      <c r="B851" t="s">
+        <v>119</v>
+      </c>
+      <c r="E851" t="s">
+        <v>11</v>
+      </c>
+      <c r="F851" t="s">
+        <v>12</v>
+      </c>
+      <c r="G851" t="s">
+        <v>345</v>
+      </c>
+      <c r="H851">
+        <v>11</v>
+      </c>
+      <c r="I851">
+        <v>510200</v>
+      </c>
+      <c r="J851">
+        <v>0</v>
+      </c>
+      <c r="K851">
+        <v>0</v>
+      </c>
+      <c r="L851">
+        <v>0</v>
+      </c>
+      <c r="M851">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="852" spans="1:13">
+      <c r="A852">
+        <v>417414</v>
+      </c>
+      <c r="B852" t="s">
+        <v>120</v>
+      </c>
+      <c r="E852" t="s">
+        <v>11</v>
+      </c>
+      <c r="F852" t="s">
+        <v>12</v>
+      </c>
+      <c r="G852" t="s">
+        <v>345</v>
+      </c>
+      <c r="H852">
+        <v>8</v>
+      </c>
+      <c r="I852">
+        <v>1659500</v>
+      </c>
+      <c r="J852">
+        <v>0</v>
+      </c>
+      <c r="K852">
+        <v>0</v>
+      </c>
+      <c r="L852">
+        <v>0</v>
+      </c>
+      <c r="M852">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="853" spans="1:13">
+      <c r="A853">
+        <v>417414</v>
+      </c>
+      <c r="B853" t="s">
+        <v>121</v>
+      </c>
+      <c r="E853" t="s">
+        <v>11</v>
+      </c>
+      <c r="F853" t="s">
+        <v>12</v>
+      </c>
+      <c r="G853" t="s">
+        <v>345</v>
+      </c>
+      <c r="H853">
+        <v>11</v>
+      </c>
+      <c r="I853">
+        <v>558700</v>
+      </c>
+      <c r="J853">
+        <v>0</v>
+      </c>
+      <c r="K853">
+        <v>0</v>
+      </c>
+      <c r="L853">
+        <v>0</v>
+      </c>
+      <c r="M853">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="854" spans="1:13">
+      <c r="A854">
+        <v>417414</v>
+      </c>
+      <c r="B854" t="s">
+        <v>122</v>
+      </c>
+      <c r="E854" t="s">
+        <v>11</v>
+      </c>
+      <c r="F854" t="s">
+        <v>12</v>
+      </c>
+      <c r="G854" t="s">
+        <v>345</v>
+      </c>
+      <c r="H854">
+        <v>8</v>
+      </c>
+      <c r="I854">
+        <v>1659500</v>
+      </c>
+      <c r="J854">
+        <v>0</v>
+      </c>
+      <c r="K854">
+        <v>0</v>
+      </c>
+      <c r="L854">
+        <v>0</v>
+      </c>
+      <c r="M854">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="855" spans="1:13">
+      <c r="A855">
+        <v>417414</v>
+      </c>
+      <c r="B855" t="s">
+        <v>123</v>
+      </c>
+      <c r="E855" t="s">
+        <v>11</v>
+      </c>
+      <c r="F855" t="s">
+        <v>12</v>
+      </c>
+      <c r="G855" t="s">
+        <v>345</v>
+      </c>
+      <c r="H855">
+        <v>8</v>
+      </c>
+      <c r="I855">
+        <v>1090440</v>
+      </c>
+      <c r="J855">
+        <v>0</v>
+      </c>
+      <c r="K855">
+        <v>0</v>
+      </c>
+      <c r="L855">
+        <v>0</v>
+      </c>
+      <c r="M855">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="856" spans="1:13">
+      <c r="A856">
+        <v>417414</v>
+      </c>
+      <c r="B856" t="s">
+        <v>125</v>
+      </c>
+      <c r="E856" t="s">
+        <v>11</v>
+      </c>
+      <c r="F856" t="s">
+        <v>12</v>
+      </c>
+      <c r="G856" t="s">
+        <v>345</v>
+      </c>
+      <c r="H856">
+        <v>8</v>
+      </c>
+      <c r="I856">
+        <v>1090440</v>
+      </c>
+      <c r="J856">
+        <v>0</v>
+      </c>
+      <c r="K856">
+        <v>0</v>
+      </c>
+      <c r="L856">
+        <v>0</v>
+      </c>
+      <c r="M856">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="857" spans="1:13">
+      <c r="A857">
+        <v>417414</v>
+      </c>
+      <c r="B857" t="s">
+        <v>126</v>
+      </c>
+      <c r="E857" t="s">
+        <v>11</v>
+      </c>
+      <c r="F857" t="s">
+        <v>12</v>
+      </c>
+      <c r="G857" t="s">
+        <v>345</v>
+      </c>
+      <c r="H857">
+        <v>11</v>
+      </c>
+      <c r="I857">
+        <v>211300</v>
+      </c>
+      <c r="J857">
+        <v>0</v>
+      </c>
+      <c r="K857">
+        <v>0</v>
+      </c>
+      <c r="L857">
+        <v>0</v>
+      </c>
+      <c r="M857">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="858" spans="1:13">
+      <c r="A858">
+        <v>417414</v>
+      </c>
+      <c r="B858" t="s">
+        <v>127</v>
+      </c>
+      <c r="E858" t="s">
+        <v>11</v>
+      </c>
+      <c r="F858" t="s">
+        <v>12</v>
+      </c>
+      <c r="G858" t="s">
+        <v>345</v>
+      </c>
+      <c r="H858">
+        <v>8</v>
+      </c>
+      <c r="I858">
+        <v>1659500</v>
+      </c>
+      <c r="J858">
+        <v>0</v>
+      </c>
+      <c r="K858">
+        <v>0</v>
+      </c>
+      <c r="L858">
+        <v>0</v>
+      </c>
+      <c r="M858">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="859" spans="1:13">
+      <c r="A859">
+        <v>417414</v>
+      </c>
+      <c r="B859" t="s">
+        <v>128</v>
+      </c>
+      <c r="E859" t="s">
+        <v>11</v>
+      </c>
+      <c r="F859" t="s">
+        <v>12</v>
+      </c>
+      <c r="G859" t="s">
+        <v>345</v>
+      </c>
+      <c r="H859">
+        <v>11</v>
+      </c>
+      <c r="I859">
+        <v>181600</v>
+      </c>
+      <c r="J859">
+        <v>0</v>
+      </c>
+      <c r="K859">
+        <v>0</v>
+      </c>
+      <c r="L859">
+        <v>0</v>
+      </c>
+      <c r="M859">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="860" spans="1:13">
+      <c r="A860">
+        <v>417414</v>
+      </c>
+      <c r="B860" t="s">
+        <v>129</v>
+      </c>
+      <c r="E860" t="s">
+        <v>11</v>
+      </c>
+      <c r="F860" t="s">
+        <v>12</v>
+      </c>
+      <c r="G860" t="s">
+        <v>345</v>
+      </c>
+      <c r="H860">
+        <v>8</v>
+      </c>
+      <c r="I860">
+        <v>1659500</v>
+      </c>
+      <c r="J860">
+        <v>0</v>
+      </c>
+      <c r="K860">
+        <v>0</v>
+      </c>
+      <c r="L860">
+        <v>0</v>
+      </c>
+      <c r="M860">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="861" spans="1:13">
+      <c r="A861">
+        <v>417414</v>
+      </c>
+      <c r="B861" t="s">
+        <v>130</v>
+      </c>
+      <c r="E861" t="s">
+        <v>11</v>
+      </c>
+      <c r="F861" t="s">
+        <v>12</v>
+      </c>
+      <c r="G861" t="s">
+        <v>345</v>
+      </c>
+      <c r="H861">
+        <v>11</v>
+      </c>
+      <c r="I861">
+        <v>510200</v>
+      </c>
+      <c r="J861">
+        <v>0</v>
+      </c>
+      <c r="K861">
+        <v>0</v>
+      </c>
+      <c r="L861">
+        <v>0</v>
+      </c>
+      <c r="M861">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="862" spans="1:13">
+      <c r="A862">
+        <v>417414</v>
+      </c>
+      <c r="B862" t="s">
+        <v>131</v>
+      </c>
+      <c r="E862" t="s">
+        <v>11</v>
+      </c>
+      <c r="F862" t="s">
+        <v>12</v>
+      </c>
+      <c r="G862" t="s">
+        <v>345</v>
+      </c>
+      <c r="H862">
+        <v>11</v>
+      </c>
+      <c r="I862">
+        <v>181695</v>
+      </c>
+      <c r="J862">
+        <v>0</v>
+      </c>
+      <c r="K862">
+        <v>0</v>
+      </c>
+      <c r="L862">
+        <v>0</v>
+      </c>
+      <c r="M862">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="863" spans="1:13">
+      <c r="A863">
+        <v>417414</v>
+      </c>
+      <c r="B863" t="s">
+        <v>132</v>
+      </c>
+      <c r="E863" t="s">
+        <v>11</v>
+      </c>
+      <c r="F863" t="s">
+        <v>12</v>
+      </c>
+      <c r="G863" t="s">
+        <v>345</v>
+      </c>
+      <c r="H863">
+        <v>8</v>
+      </c>
+      <c r="I863">
+        <v>1659500</v>
+      </c>
+      <c r="J863">
+        <v>0</v>
+      </c>
+      <c r="K863">
+        <v>0</v>
+      </c>
+      <c r="L863">
+        <v>0</v>
+      </c>
+      <c r="M863">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="864" spans="1:13">
+      <c r="A864">
+        <v>417414</v>
+      </c>
+      <c r="B864" t="s">
+        <v>133</v>
+      </c>
+      <c r="E864" t="s">
+        <v>11</v>
+      </c>
+      <c r="F864" t="s">
+        <v>12</v>
+      </c>
+      <c r="G864" t="s">
+        <v>345</v>
+      </c>
+      <c r="H864">
+        <v>11</v>
+      </c>
+      <c r="I864">
+        <v>510200</v>
+      </c>
+      <c r="J864">
+        <v>0</v>
+      </c>
+      <c r="K864">
+        <v>0</v>
+      </c>
+      <c r="L864">
+        <v>0</v>
+      </c>
+      <c r="M864">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="865" spans="1:13">
+      <c r="A865">
+        <v>417414</v>
+      </c>
+      <c r="B865" t="s">
+        <v>134</v>
+      </c>
+      <c r="E865" t="s">
+        <v>11</v>
+      </c>
+      <c r="F865" t="s">
+        <v>12</v>
+      </c>
+      <c r="G865" t="s">
+        <v>345</v>
+      </c>
+      <c r="H865">
+        <v>11</v>
+      </c>
+      <c r="I865">
+        <v>312600</v>
+      </c>
+      <c r="J865">
+        <v>0</v>
+      </c>
+      <c r="K865">
+        <v>0</v>
+      </c>
+      <c r="L865">
+        <v>0</v>
+      </c>
+      <c r="M865">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="866" spans="1:13">
+      <c r="A866">
+        <v>417414</v>
+      </c>
+      <c r="B866" t="s">
+        <v>136</v>
+      </c>
+      <c r="E866" t="s">
+        <v>11</v>
+      </c>
+      <c r="F866" t="s">
+        <v>12</v>
+      </c>
+      <c r="G866" t="s">
+        <v>345</v>
+      </c>
+      <c r="H866">
+        <v>8</v>
+      </c>
+      <c r="I866">
+        <v>1659500</v>
+      </c>
+      <c r="J866">
+        <v>0</v>
+      </c>
+      <c r="K866">
+        <v>0</v>
+      </c>
+      <c r="L866">
+        <v>0</v>
+      </c>
+      <c r="M866">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="867" spans="1:13">
+      <c r="A867">
+        <v>417414</v>
+      </c>
+      <c r="B867" t="s">
+        <v>137</v>
+      </c>
+      <c r="E867" t="s">
+        <v>11</v>
+      </c>
+      <c r="F867" t="s">
+        <v>12</v>
+      </c>
+      <c r="G867" t="s">
+        <v>345</v>
+      </c>
+      <c r="H867">
+        <v>11</v>
+      </c>
+      <c r="I867">
+        <v>510200</v>
+      </c>
+      <c r="J867">
+        <v>0</v>
+      </c>
+      <c r="K867">
+        <v>0</v>
+      </c>
+      <c r="L867">
+        <v>0</v>
+      </c>
+      <c r="M867">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="868" spans="1:13">
+      <c r="A868">
+        <v>417414</v>
+      </c>
+      <c r="B868" t="s">
+        <v>138</v>
+      </c>
+      <c r="E868" t="s">
+        <v>11</v>
+      </c>
+      <c r="F868" t="s">
+        <v>12</v>
+      </c>
+      <c r="G868" t="s">
+        <v>345</v>
+      </c>
+      <c r="H868">
+        <v>8</v>
+      </c>
+      <c r="I868">
+        <v>1090440</v>
+      </c>
+      <c r="J868">
+        <v>0</v>
+      </c>
+      <c r="K868">
+        <v>0</v>
+      </c>
+      <c r="L868">
+        <v>0</v>
+      </c>
+      <c r="M868">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="869" spans="1:13">
+      <c r="A869">
+        <v>417414</v>
+      </c>
+      <c r="B869" t="s">
+        <v>139</v>
+      </c>
+      <c r="E869" t="s">
+        <v>11</v>
+      </c>
+      <c r="F869" t="s">
+        <v>12</v>
+      </c>
+      <c r="G869" t="s">
+        <v>345</v>
+      </c>
+      <c r="H869">
+        <v>11</v>
+      </c>
+      <c r="I869">
+        <v>510200</v>
+      </c>
+      <c r="J869">
+        <v>0</v>
+      </c>
+      <c r="K869">
+        <v>0</v>
+      </c>
+      <c r="L869">
+        <v>0</v>
+      </c>
+      <c r="M869">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="870" spans="1:13">
+      <c r="A870">
+        <v>417414</v>
+      </c>
+      <c r="B870" t="s">
+        <v>140</v>
+      </c>
+      <c r="E870" t="s">
+        <v>11</v>
+      </c>
+      <c r="F870" t="s">
+        <v>12</v>
+      </c>
+      <c r="G870" t="s">
+        <v>345</v>
+      </c>
+      <c r="H870">
+        <v>8</v>
+      </c>
+      <c r="I870">
+        <v>1090440</v>
+      </c>
+      <c r="J870">
+        <v>0</v>
+      </c>
+      <c r="K870">
+        <v>0</v>
+      </c>
+      <c r="L870">
+        <v>0</v>
+      </c>
+      <c r="M870">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="871" spans="1:13">
+      <c r="A871">
+        <v>417414</v>
+      </c>
+      <c r="B871" t="s">
+        <v>141</v>
+      </c>
+      <c r="E871" t="s">
+        <v>11</v>
+      </c>
+      <c r="F871" t="s">
+        <v>12</v>
+      </c>
+      <c r="G871" t="s">
+        <v>345</v>
+      </c>
+      <c r="H871">
+        <v>11</v>
+      </c>
+      <c r="I871">
+        <v>328795</v>
+      </c>
+      <c r="J871">
+        <v>0</v>
+      </c>
+      <c r="K871">
+        <v>0</v>
+      </c>
+      <c r="L871">
+        <v>0</v>
+      </c>
+      <c r="M871">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="872" spans="1:13">
+      <c r="A872">
+        <v>417414</v>
+      </c>
+      <c r="B872" t="s">
+        <v>142</v>
+      </c>
+      <c r="E872" t="s">
+        <v>11</v>
+      </c>
+      <c r="F872" t="s">
+        <v>12</v>
+      </c>
+      <c r="G872" t="s">
+        <v>345</v>
+      </c>
+      <c r="H872">
+        <v>8</v>
+      </c>
+      <c r="I872">
+        <v>1090440</v>
+      </c>
+      <c r="J872">
+        <v>0</v>
+      </c>
+      <c r="K872">
+        <v>0</v>
+      </c>
+      <c r="L872">
+        <v>0</v>
+      </c>
+      <c r="M872">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="873" spans="1:13">
+      <c r="A873">
+        <v>417414</v>
+      </c>
+      <c r="B873" t="s">
+        <v>143</v>
+      </c>
+      <c r="E873" t="s">
+        <v>11</v>
+      </c>
+      <c r="F873" t="s">
+        <v>12</v>
+      </c>
+      <c r="G873" t="s">
+        <v>345</v>
+      </c>
+      <c r="H873">
+        <v>11</v>
+      </c>
+      <c r="I873">
+        <v>510200</v>
+      </c>
+      <c r="J873">
+        <v>0</v>
+      </c>
+      <c r="K873">
+        <v>0</v>
+      </c>
+      <c r="L873">
+        <v>0</v>
+      </c>
+      <c r="M873">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="874" spans="1:13">
+      <c r="A874">
+        <v>417414</v>
+      </c>
+      <c r="B874" t="s">
+        <v>144</v>
+      </c>
+      <c r="E874" t="s">
+        <v>11</v>
+      </c>
+      <c r="F874" t="s">
+        <v>12</v>
+      </c>
+      <c r="G874" t="s">
+        <v>345</v>
+      </c>
+      <c r="H874">
+        <v>11</v>
+      </c>
+      <c r="I874">
+        <v>207610</v>
+      </c>
+      <c r="J874">
+        <v>0</v>
+      </c>
+      <c r="K874">
+        <v>0</v>
+      </c>
+      <c r="L874">
+        <v>0</v>
+      </c>
+      <c r="M874">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="875" spans="1:13">
+      <c r="A875">
+        <v>417414</v>
+      </c>
+      <c r="B875" t="s">
+        <v>145</v>
+      </c>
+      <c r="E875" t="s">
+        <v>11</v>
+      </c>
+      <c r="F875" t="s">
+        <v>12</v>
+      </c>
+      <c r="G875" t="s">
+        <v>345</v>
+      </c>
+      <c r="H875">
+        <v>8</v>
+      </c>
+      <c r="I875">
+        <v>1090440</v>
+      </c>
+      <c r="J875">
+        <v>0</v>
+      </c>
+      <c r="K875">
+        <v>0</v>
+      </c>
+      <c r="L875">
+        <v>0</v>
+      </c>
+      <c r="M875">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="876" spans="1:13">
+      <c r="A876">
+        <v>417414</v>
+      </c>
+      <c r="B876" t="s">
+        <v>146</v>
+      </c>
+      <c r="E876" t="s">
+        <v>11</v>
+      </c>
+      <c r="F876" t="s">
+        <v>12</v>
+      </c>
+      <c r="G876" t="s">
+        <v>345</v>
+      </c>
+      <c r="H876">
+        <v>11</v>
+      </c>
+      <c r="I876">
+        <v>173305</v>
+      </c>
+      <c r="J876">
+        <v>0</v>
+      </c>
+      <c r="K876">
+        <v>0</v>
+      </c>
+      <c r="L876">
+        <v>0</v>
+      </c>
+      <c r="M876">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="877" spans="1:13">
+      <c r="A877">
+        <v>417414</v>
+      </c>
+      <c r="B877" t="s">
+        <v>147</v>
+      </c>
+      <c r="E877" t="s">
+        <v>11</v>
+      </c>
+      <c r="F877" t="s">
+        <v>12</v>
+      </c>
+      <c r="G877" t="s">
+        <v>345</v>
+      </c>
+      <c r="H877">
+        <v>11</v>
+      </c>
+      <c r="I877">
+        <v>648070</v>
+      </c>
+      <c r="J877">
+        <v>0</v>
+      </c>
+      <c r="K877">
+        <v>0</v>
+      </c>
+      <c r="L877">
+        <v>0</v>
+      </c>
+      <c r="M877">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="878" spans="1:13">
+      <c r="A878">
+        <v>417414</v>
+      </c>
+      <c r="B878" t="s">
+        <v>148</v>
+      </c>
+      <c r="E878" t="s">
+        <v>11</v>
+      </c>
+      <c r="F878" t="s">
+        <v>12</v>
+      </c>
+      <c r="G878" t="s">
+        <v>345</v>
+      </c>
+      <c r="H878">
+        <v>8</v>
+      </c>
+      <c r="I878">
+        <v>1659500</v>
+      </c>
+      <c r="J878">
+        <v>0</v>
+      </c>
+      <c r="K878">
+        <v>0</v>
+      </c>
+      <c r="L878">
+        <v>0</v>
+      </c>
+      <c r="M878">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="879" spans="1:13">
+      <c r="A879">
+        <v>417414</v>
+      </c>
+      <c r="B879" t="s">
+        <v>149</v>
+      </c>
+      <c r="E879" t="s">
+        <v>11</v>
+      </c>
+      <c r="F879" t="s">
+        <v>12</v>
+      </c>
+      <c r="G879" t="s">
+        <v>345</v>
+      </c>
+      <c r="H879">
+        <v>8</v>
+      </c>
+      <c r="I879">
+        <v>1659500</v>
+      </c>
+      <c r="J879">
+        <v>0</v>
+      </c>
+      <c r="K879">
+        <v>0</v>
+      </c>
+      <c r="L879">
+        <v>0</v>
+      </c>
+      <c r="M879">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="880" spans="1:13">
+      <c r="A880">
+        <v>417414</v>
+      </c>
+      <c r="B880" t="s">
+        <v>150</v>
+      </c>
+      <c r="E880" t="s">
+        <v>11</v>
+      </c>
+      <c r="F880" t="s">
+        <v>12</v>
+      </c>
+      <c r="G880" t="s">
+        <v>345</v>
+      </c>
+      <c r="H880">
+        <v>8</v>
+      </c>
+      <c r="I880">
+        <v>1090440</v>
+      </c>
+      <c r="J880">
+        <v>0</v>
+      </c>
+      <c r="K880">
+        <v>0</v>
+      </c>
+      <c r="L880">
+        <v>0</v>
+      </c>
+      <c r="M880">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="881" spans="1:13">
+      <c r="A881">
+        <v>417414</v>
+      </c>
+      <c r="B881" t="s">
+        <v>151</v>
+      </c>
+      <c r="E881" t="s">
+        <v>11</v>
+      </c>
+      <c r="F881" t="s">
+        <v>12</v>
+      </c>
+      <c r="G881" t="s">
+        <v>345</v>
+      </c>
+      <c r="H881">
+        <v>8</v>
+      </c>
+      <c r="I881">
+        <v>1659500</v>
+      </c>
+      <c r="J881">
+        <v>0</v>
+      </c>
+      <c r="K881">
+        <v>0</v>
+      </c>
+      <c r="L881">
+        <v>0</v>
+      </c>
+      <c r="M881">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="882" spans="1:13">
+      <c r="A882">
+        <v>417414</v>
+      </c>
+      <c r="B882" t="s">
+        <v>152</v>
+      </c>
+      <c r="E882" t="s">
+        <v>11</v>
+      </c>
+      <c r="F882" t="s">
+        <v>12</v>
+      </c>
+      <c r="G882" t="s">
+        <v>345</v>
+      </c>
+      <c r="H882">
+        <v>9</v>
+      </c>
+      <c r="I882">
+        <v>1748713</v>
+      </c>
+      <c r="J882">
+        <v>0</v>
+      </c>
+      <c r="K882">
+        <v>0</v>
+      </c>
+      <c r="L882">
+        <v>0</v>
+      </c>
+      <c r="M882">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="883" spans="1:13">
+      <c r="A883">
+        <v>417414</v>
+      </c>
+      <c r="B883" t="s">
+        <v>153</v>
+      </c>
+      <c r="E883" t="s">
+        <v>11</v>
+      </c>
+      <c r="F883" t="s">
+        <v>12</v>
+      </c>
+      <c r="G883" t="s">
+        <v>345</v>
+      </c>
+      <c r="H883">
+        <v>8</v>
+      </c>
+      <c r="I883">
+        <v>1090440</v>
+      </c>
+      <c r="J883">
+        <v>0</v>
+      </c>
+      <c r="K883">
+        <v>0</v>
+      </c>
+      <c r="L883">
+        <v>0</v>
+      </c>
+      <c r="M883">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="884" spans="1:13">
+      <c r="A884">
+        <v>417414</v>
+      </c>
+      <c r="B884" t="s">
+        <v>155</v>
+      </c>
+      <c r="E884" t="s">
+        <v>11</v>
+      </c>
+      <c r="F884" t="s">
+        <v>12</v>
+      </c>
+      <c r="G884" t="s">
+        <v>345</v>
+      </c>
+      <c r="H884">
+        <v>8</v>
+      </c>
+      <c r="I884">
+        <v>1659500</v>
+      </c>
+      <c r="J884">
+        <v>0</v>
+      </c>
+      <c r="K884">
+        <v>0</v>
+      </c>
+      <c r="L884">
+        <v>0</v>
+      </c>
+      <c r="M884">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="885" spans="1:13">
+      <c r="A885">
+        <v>417414</v>
+      </c>
+      <c r="B885" t="s">
+        <v>156</v>
+      </c>
+      <c r="E885" t="s">
+        <v>11</v>
+      </c>
+      <c r="F885" t="s">
+        <v>12</v>
+      </c>
+      <c r="G885" t="s">
+        <v>345</v>
+      </c>
+      <c r="H885">
+        <v>8</v>
+      </c>
+      <c r="I885">
+        <v>1090440</v>
+      </c>
+      <c r="J885">
+        <v>0</v>
+      </c>
+      <c r="K885">
+        <v>0</v>
+      </c>
+      <c r="L885">
+        <v>0</v>
+      </c>
+      <c r="M885">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="886" spans="1:13">
+      <c r="A886">
+        <v>417414</v>
+      </c>
+      <c r="B886" t="s">
+        <v>157</v>
+      </c>
+      <c r="E886" t="s">
+        <v>11</v>
+      </c>
+      <c r="F886" t="s">
+        <v>12</v>
+      </c>
+      <c r="G886" t="s">
+        <v>345</v>
+      </c>
+      <c r="H886">
+        <v>8</v>
+      </c>
+      <c r="I886">
+        <v>1090440</v>
+      </c>
+      <c r="J886">
+        <v>0</v>
+      </c>
+      <c r="K886">
+        <v>0</v>
+      </c>
+      <c r="L886">
+        <v>0</v>
+      </c>
+      <c r="M886">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="887" spans="1:13">
+      <c r="A887">
+        <v>417414</v>
+      </c>
+      <c r="B887" t="s">
+        <v>158</v>
+      </c>
+      <c r="E887" t="s">
+        <v>11</v>
+      </c>
+      <c r="F887" t="s">
+        <v>12</v>
+      </c>
+      <c r="G887" t="s">
+        <v>345</v>
+      </c>
+      <c r="H887">
+        <v>11</v>
+      </c>
+      <c r="I887">
+        <v>432455</v>
+      </c>
+      <c r="J887">
+        <v>0</v>
+      </c>
+      <c r="K887">
+        <v>0</v>
+      </c>
+      <c r="L887">
+        <v>0</v>
+      </c>
+      <c r="M887">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="888" spans="1:13">
+      <c r="A888">
+        <v>417414</v>
+      </c>
+      <c r="B888" t="s">
+        <v>159</v>
+      </c>
+      <c r="E888" t="s">
+        <v>11</v>
+      </c>
+      <c r="F888" t="s">
+        <v>12</v>
+      </c>
+      <c r="G888" t="s">
+        <v>345</v>
+      </c>
+      <c r="H888">
+        <v>8</v>
+      </c>
+      <c r="I888">
+        <v>1659500</v>
+      </c>
+      <c r="J888">
+        <v>0</v>
+      </c>
+      <c r="K888">
+        <v>0</v>
+      </c>
+      <c r="L888">
+        <v>0</v>
+      </c>
+      <c r="M888">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="889" spans="1:13">
+      <c r="A889">
+        <v>417414</v>
+      </c>
+      <c r="B889" t="s">
+        <v>160</v>
+      </c>
+      <c r="E889" t="s">
+        <v>11</v>
+      </c>
+      <c r="F889" t="s">
+        <v>12</v>
+      </c>
+      <c r="G889" t="s">
+        <v>345</v>
+      </c>
+      <c r="H889">
+        <v>8</v>
+      </c>
+      <c r="I889">
+        <v>132400</v>
+      </c>
+      <c r="J889">
+        <v>0</v>
+      </c>
+      <c r="K889">
+        <v>0</v>
+      </c>
+      <c r="L889">
+        <v>0</v>
+      </c>
+      <c r="M889">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="890" spans="1:13">
+      <c r="A890">
+        <v>417414</v>
+      </c>
+      <c r="B890" t="s">
+        <v>161</v>
+      </c>
+      <c r="E890" t="s">
+        <v>11</v>
+      </c>
+      <c r="F890" t="s">
+        <v>12</v>
+      </c>
+      <c r="G890" t="s">
+        <v>345</v>
+      </c>
+      <c r="H890">
+        <v>11</v>
+      </c>
+      <c r="I890">
+        <v>211300</v>
+      </c>
+      <c r="J890">
+        <v>0</v>
+      </c>
+      <c r="K890">
+        <v>0</v>
+      </c>
+      <c r="L890">
+        <v>0</v>
+      </c>
+      <c r="M890">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="891" spans="1:13">
+      <c r="A891">
+        <v>417414</v>
+      </c>
+      <c r="B891" t="s">
+        <v>162</v>
+      </c>
+      <c r="E891" t="s">
+        <v>11</v>
+      </c>
+      <c r="F891" t="s">
+        <v>12</v>
+      </c>
+      <c r="G891" t="s">
+        <v>345</v>
+      </c>
+      <c r="H891">
+        <v>8</v>
+      </c>
+      <c r="I891">
+        <v>1090440</v>
+      </c>
+      <c r="J891">
+        <v>0</v>
+      </c>
+      <c r="K891">
+        <v>0</v>
+      </c>
+      <c r="L891">
+        <v>0</v>
+      </c>
+      <c r="M891">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="892" spans="1:13">
+      <c r="A892">
+        <v>417414</v>
+      </c>
+      <c r="B892" t="s">
+        <v>163</v>
+      </c>
+      <c r="E892" t="s">
+        <v>11</v>
+      </c>
+      <c r="F892" t="s">
+        <v>12</v>
+      </c>
+      <c r="G892" t="s">
+        <v>345</v>
+      </c>
+      <c r="H892">
+        <v>8</v>
+      </c>
+      <c r="I892">
+        <v>16235</v>
+      </c>
+      <c r="J892">
+        <v>0</v>
+      </c>
+      <c r="K892">
+        <v>0</v>
+      </c>
+      <c r="L892">
+        <v>0</v>
+      </c>
+      <c r="M892">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="893" spans="1:13">
+      <c r="A893">
+        <v>417414</v>
+      </c>
+      <c r="B893" t="s">
+        <v>164</v>
+      </c>
+      <c r="E893" t="s">
+        <v>11</v>
+      </c>
+      <c r="F893" t="s">
+        <v>12</v>
+      </c>
+      <c r="G893" t="s">
+        <v>345</v>
+      </c>
+      <c r="H893">
+        <v>8</v>
+      </c>
+      <c r="I893">
+        <v>1659500</v>
+      </c>
+      <c r="J893">
+        <v>0</v>
+      </c>
+      <c r="K893">
+        <v>0</v>
+      </c>
+      <c r="L893">
+        <v>0</v>
+      </c>
+      <c r="M893">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="894" spans="1:13">
+      <c r="A894">
+        <v>417414</v>
+      </c>
+      <c r="B894" t="s">
+        <v>165</v>
+      </c>
+      <c r="E894" t="s">
+        <v>11</v>
+      </c>
+      <c r="F894" t="s">
+        <v>12</v>
+      </c>
+      <c r="G894" t="s">
+        <v>345</v>
+      </c>
+      <c r="H894">
+        <v>11</v>
+      </c>
+      <c r="I894">
+        <v>510200</v>
+      </c>
+      <c r="J894">
+        <v>0</v>
+      </c>
+      <c r="K894">
+        <v>0</v>
+      </c>
+      <c r="L894">
+        <v>0</v>
+      </c>
+      <c r="M894">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="895" spans="1:13">
+      <c r="A895">
+        <v>417414</v>
+      </c>
+      <c r="B895" t="s">
+        <v>166</v>
+      </c>
+      <c r="E895" t="s">
+        <v>11</v>
+      </c>
+      <c r="F895" t="s">
+        <v>12</v>
+      </c>
+      <c r="G895" t="s">
+        <v>345</v>
+      </c>
+      <c r="H895">
+        <v>8</v>
+      </c>
+      <c r="I895">
+        <v>1659500</v>
+      </c>
+      <c r="J895">
+        <v>0</v>
+      </c>
+      <c r="K895">
+        <v>0</v>
+      </c>
+      <c r="L895">
+        <v>0</v>
+      </c>
+      <c r="M895">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="896" spans="1:13">
+      <c r="A896">
+        <v>417414</v>
+      </c>
+      <c r="B896" t="s">
+        <v>167</v>
+      </c>
+      <c r="E896" t="s">
+        <v>11</v>
+      </c>
+      <c r="F896" t="s">
+        <v>12</v>
+      </c>
+      <c r="G896" t="s">
+        <v>345</v>
+      </c>
+      <c r="H896">
+        <v>11</v>
+      </c>
+      <c r="I896">
+        <v>28785</v>
+      </c>
+      <c r="J896">
+        <v>0</v>
+      </c>
+      <c r="K896">
+        <v>0</v>
+      </c>
+      <c r="L896">
+        <v>0</v>
+      </c>
+      <c r="M896">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="897" spans="1:13">
+      <c r="A897">
+        <v>417414</v>
+      </c>
+      <c r="B897" t="s">
+        <v>168</v>
+      </c>
+      <c r="E897" t="s">
+        <v>11</v>
+      </c>
+      <c r="F897" t="s">
+        <v>12</v>
+      </c>
+      <c r="G897" t="s">
+        <v>345</v>
+      </c>
+      <c r="H897">
+        <v>8</v>
+      </c>
+      <c r="I897">
+        <v>1090440</v>
+      </c>
+      <c r="J897">
+        <v>0</v>
+      </c>
+      <c r="K897">
+        <v>0</v>
+      </c>
+      <c r="L897">
+        <v>0</v>
+      </c>
+      <c r="M897">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="898" spans="1:13">
+      <c r="A898">
+        <v>417414</v>
+      </c>
+      <c r="B898" t="s">
+        <v>169</v>
+      </c>
+      <c r="E898" t="s">
+        <v>11</v>
+      </c>
+      <c r="F898" t="s">
+        <v>12</v>
+      </c>
+      <c r="G898" t="s">
+        <v>345</v>
+      </c>
+      <c r="H898">
+        <v>11</v>
+      </c>
+      <c r="I898">
+        <v>413000</v>
+      </c>
+      <c r="J898">
+        <v>0</v>
+      </c>
+      <c r="K898">
+        <v>0</v>
+      </c>
+      <c r="L898">
+        <v>0</v>
+      </c>
+      <c r="M898">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="899" spans="1:13">
+      <c r="A899">
+        <v>417414</v>
+      </c>
+      <c r="B899" t="s">
+        <v>170</v>
+      </c>
+      <c r="E899" t="s">
+        <v>11</v>
+      </c>
+      <c r="F899" t="s">
+        <v>12</v>
+      </c>
+      <c r="G899" t="s">
+        <v>345</v>
+      </c>
+      <c r="H899">
+        <v>11</v>
+      </c>
+      <c r="I899">
+        <v>211300</v>
+      </c>
+      <c r="J899">
+        <v>0</v>
+      </c>
+      <c r="K899">
+        <v>0</v>
+      </c>
+      <c r="L899">
+        <v>0</v>
+      </c>
+      <c r="M899">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="900" spans="1:13">
+      <c r="A900">
+        <v>417414</v>
+      </c>
+      <c r="B900" t="s">
+        <v>171</v>
+      </c>
+      <c r="E900" t="s">
+        <v>11</v>
+      </c>
+      <c r="F900" t="s">
+        <v>12</v>
+      </c>
+      <c r="G900" t="s">
+        <v>345</v>
+      </c>
+      <c r="H900">
+        <v>8</v>
+      </c>
+      <c r="I900">
+        <v>1090440</v>
+      </c>
+      <c r="J900">
+        <v>0</v>
+      </c>
+      <c r="K900">
+        <v>0</v>
+      </c>
+      <c r="L900">
+        <v>0</v>
+      </c>
+      <c r="M900">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="901" spans="1:13">
+      <c r="A901">
+        <v>417414</v>
+      </c>
+      <c r="B901" t="s">
+        <v>172</v>
+      </c>
+      <c r="E901" t="s">
+        <v>11</v>
+      </c>
+      <c r="F901" t="s">
+        <v>12</v>
+      </c>
+      <c r="G901" t="s">
+        <v>345</v>
+      </c>
+      <c r="H901">
+        <v>11</v>
+      </c>
+      <c r="I901">
+        <v>28785</v>
+      </c>
+      <c r="J901">
+        <v>0</v>
+      </c>
+      <c r="K901">
+        <v>0</v>
+      </c>
+      <c r="L901">
+        <v>0</v>
+      </c>
+      <c r="M901">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="902" spans="1:13">
+      <c r="A902">
+        <v>417414</v>
+      </c>
+      <c r="B902" t="s">
+        <v>173</v>
+      </c>
+      <c r="E902" t="s">
+        <v>11</v>
+      </c>
+      <c r="F902" t="s">
+        <v>12</v>
+      </c>
+      <c r="G902" t="s">
+        <v>345</v>
+      </c>
+      <c r="H902">
+        <v>8</v>
+      </c>
+      <c r="I902">
+        <v>1659500</v>
+      </c>
+      <c r="J902">
+        <v>0</v>
+      </c>
+      <c r="K902">
+        <v>0</v>
+      </c>
+      <c r="L902">
+        <v>0</v>
+      </c>
+      <c r="M902">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="903" spans="1:13">
+      <c r="A903">
+        <v>417414</v>
+      </c>
+      <c r="B903" t="s">
+        <v>175</v>
+      </c>
+      <c r="E903" t="s">
+        <v>11</v>
+      </c>
+      <c r="F903" t="s">
+        <v>12</v>
+      </c>
+      <c r="G903" t="s">
+        <v>345</v>
+      </c>
+      <c r="H903">
+        <v>11</v>
+      </c>
+      <c r="I903">
+        <v>273635</v>
+      </c>
+      <c r="J903">
+        <v>0</v>
+      </c>
+      <c r="K903">
+        <v>0</v>
+      </c>
+      <c r="L903">
+        <v>0</v>
+      </c>
+      <c r="M903">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="904" spans="1:13">
+      <c r="A904">
+        <v>417414</v>
+      </c>
+      <c r="B904" t="s">
+        <v>176</v>
+      </c>
+      <c r="E904" t="s">
+        <v>11</v>
+      </c>
+      <c r="F904" t="s">
+        <v>12</v>
+      </c>
+      <c r="G904" t="s">
+        <v>345</v>
+      </c>
+      <c r="H904">
+        <v>8</v>
+      </c>
+      <c r="I904">
+        <v>1090440</v>
+      </c>
+      <c r="J904">
+        <v>0</v>
+      </c>
+      <c r="K904">
+        <v>0</v>
+      </c>
+      <c r="L904">
+        <v>0</v>
+      </c>
+      <c r="M904">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="905" spans="1:13">
+      <c r="A905">
+        <v>417414</v>
+      </c>
+      <c r="B905" t="s">
+        <v>177</v>
+      </c>
+      <c r="E905" t="s">
+        <v>11</v>
+      </c>
+      <c r="F905" t="s">
+        <v>12</v>
+      </c>
+      <c r="G905" t="s">
+        <v>345</v>
+      </c>
+      <c r="H905">
+        <v>11</v>
+      </c>
+      <c r="I905">
+        <v>736265</v>
+      </c>
+      <c r="J905">
+        <v>0</v>
+      </c>
+      <c r="K905">
+        <v>0</v>
+      </c>
+      <c r="L905">
+        <v>0</v>
+      </c>
+      <c r="M905">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="906" spans="1:13">
+      <c r="A906">
+        <v>417414</v>
+      </c>
+      <c r="B906" t="s">
+        <v>178</v>
+      </c>
+      <c r="E906" t="s">
+        <v>11</v>
+      </c>
+      <c r="F906" t="s">
+        <v>12</v>
+      </c>
+      <c r="G906" t="s">
+        <v>345</v>
+      </c>
+      <c r="H906">
+        <v>11</v>
+      </c>
+      <c r="I906">
+        <v>179765</v>
+      </c>
+      <c r="J906">
+        <v>0</v>
+      </c>
+      <c r="K906">
+        <v>0</v>
+      </c>
+      <c r="L906">
+        <v>0</v>
+      </c>
+      <c r="M906">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="907" spans="1:13">
+      <c r="A907">
+        <v>417414</v>
+      </c>
+      <c r="B907" t="s">
+        <v>179</v>
+      </c>
+      <c r="E907" t="s">
+        <v>11</v>
+      </c>
+      <c r="F907" t="s">
+        <v>12</v>
+      </c>
+      <c r="G907" t="s">
+        <v>345</v>
+      </c>
+      <c r="H907">
+        <v>8</v>
+      </c>
+      <c r="I907">
+        <v>1659500</v>
+      </c>
+      <c r="J907">
+        <v>0</v>
+      </c>
+      <c r="K907">
+        <v>0</v>
+      </c>
+      <c r="L907">
+        <v>0</v>
+      </c>
+      <c r="M907">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="908" spans="1:13">
+      <c r="A908">
+        <v>417414</v>
+      </c>
+      <c r="B908" t="s">
+        <v>180</v>
+      </c>
+      <c r="E908" t="s">
+        <v>11</v>
+      </c>
+      <c r="F908" t="s">
+        <v>12</v>
+      </c>
+      <c r="G908" t="s">
+        <v>345</v>
+      </c>
+      <c r="H908">
+        <v>11</v>
+      </c>
+      <c r="I908">
+        <v>286685</v>
+      </c>
+      <c r="J908">
+        <v>0</v>
+      </c>
+      <c r="K908">
+        <v>0</v>
+      </c>
+      <c r="L908">
+        <v>0</v>
+      </c>
+      <c r="M908">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="909" spans="1:13">
+      <c r="A909">
+        <v>417414</v>
+      </c>
+      <c r="B909" t="s">
+        <v>181</v>
+      </c>
+      <c r="E909" t="s">
+        <v>11</v>
+      </c>
+      <c r="F909" t="s">
+        <v>12</v>
+      </c>
+      <c r="G909" t="s">
+        <v>345</v>
+      </c>
+      <c r="H909">
+        <v>8</v>
+      </c>
+      <c r="I909">
+        <v>1659500</v>
+      </c>
+      <c r="J909">
+        <v>0</v>
+      </c>
+      <c r="K909">
+        <v>0</v>
+      </c>
+      <c r="L909">
+        <v>0</v>
+      </c>
+      <c r="M909">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="910" spans="1:13">
+      <c r="A910">
+        <v>417414</v>
+      </c>
+      <c r="B910" t="s">
+        <v>182</v>
+      </c>
+      <c r="E910" t="s">
+        <v>11</v>
+      </c>
+      <c r="F910" t="s">
+        <v>12</v>
+      </c>
+      <c r="G910" t="s">
+        <v>345</v>
+      </c>
+      <c r="H910">
+        <v>11</v>
+      </c>
+      <c r="I910">
+        <v>432455</v>
+      </c>
+      <c r="J910">
+        <v>0</v>
+      </c>
+      <c r="K910">
+        <v>0</v>
+      </c>
+      <c r="L910">
+        <v>0</v>
+      </c>
+      <c r="M910">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="911" spans="1:13">
+      <c r="A911">
+        <v>417414</v>
+      </c>
+      <c r="B911" t="s">
+        <v>183</v>
+      </c>
+      <c r="E911" t="s">
+        <v>11</v>
+      </c>
+      <c r="F911" t="s">
+        <v>12</v>
+      </c>
+      <c r="G911" t="s">
+        <v>345</v>
+      </c>
+      <c r="H911">
+        <v>8</v>
+      </c>
+      <c r="I911">
+        <v>1659500</v>
+      </c>
+      <c r="J911">
+        <v>0</v>
+      </c>
+      <c r="K911">
+        <v>0</v>
+      </c>
+      <c r="L911">
+        <v>0</v>
+      </c>
+      <c r="M911">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="912" spans="1:13">
+      <c r="A912">
+        <v>417414</v>
+      </c>
+      <c r="B912" t="s">
+        <v>184</v>
+      </c>
+      <c r="E912" t="s">
+        <v>11</v>
+      </c>
+      <c r="F912" t="s">
+        <v>12</v>
+      </c>
+      <c r="G912" t="s">
+        <v>345</v>
+      </c>
+      <c r="H912">
+        <v>8</v>
+      </c>
+      <c r="I912">
+        <v>1659500</v>
+      </c>
+      <c r="J912">
+        <v>0</v>
+      </c>
+      <c r="K912">
+        <v>0</v>
+      </c>
+      <c r="L912">
+        <v>0</v>
+      </c>
+      <c r="M912">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="913" spans="1:13">
+      <c r="A913">
+        <v>417414</v>
+      </c>
+      <c r="B913" t="s">
+        <v>185</v>
+      </c>
+      <c r="E913" t="s">
+        <v>11</v>
+      </c>
+      <c r="F913" t="s">
+        <v>12</v>
+      </c>
+      <c r="G913" t="s">
+        <v>345</v>
+      </c>
+      <c r="H913">
+        <v>8</v>
+      </c>
+      <c r="I913">
+        <v>1659500</v>
+      </c>
+      <c r="J913">
+        <v>0</v>
+      </c>
+      <c r="K913">
+        <v>0</v>
+      </c>
+      <c r="L913">
+        <v>0</v>
+      </c>
+      <c r="M913">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="914" spans="1:13">
+      <c r="A914">
+        <v>417414</v>
+      </c>
+      <c r="B914" t="s">
+        <v>186</v>
+      </c>
+      <c r="E914" t="s">
+        <v>11</v>
+      </c>
+      <c r="F914" t="s">
+        <v>12</v>
+      </c>
+      <c r="G914" t="s">
+        <v>345</v>
+      </c>
+      <c r="H914">
+        <v>11</v>
+      </c>
+      <c r="I914">
+        <v>81885</v>
+      </c>
+      <c r="J914">
+        <v>0</v>
+      </c>
+      <c r="K914">
+        <v>0</v>
+      </c>
+      <c r="L914">
+        <v>0</v>
+      </c>
+      <c r="M914">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="915" spans="1:13">
+      <c r="A915">
+        <v>417414</v>
+      </c>
+      <c r="B915" t="s">
+        <v>187</v>
+      </c>
+      <c r="E915" t="s">
+        <v>11</v>
+      </c>
+      <c r="F915" t="s">
+        <v>12</v>
+      </c>
+      <c r="G915" t="s">
+        <v>345</v>
+      </c>
+      <c r="H915">
+        <v>8</v>
+      </c>
+      <c r="I915">
+        <v>1659500</v>
+      </c>
+      <c r="J915">
+        <v>0</v>
+      </c>
+      <c r="K915">
+        <v>0</v>
+      </c>
+      <c r="L915">
+        <v>0</v>
+      </c>
+      <c r="M915">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="916" spans="1:13">
+      <c r="A916">
+        <v>417414</v>
+      </c>
+      <c r="B916" t="s">
+        <v>188</v>
+      </c>
+      <c r="E916" t="s">
+        <v>11</v>
+      </c>
+      <c r="F916" t="s">
+        <v>12</v>
+      </c>
+      <c r="G916" t="s">
+        <v>345</v>
+      </c>
+      <c r="H916">
+        <v>11</v>
+      </c>
+      <c r="I916">
+        <v>480955</v>
+      </c>
+      <c r="J916">
+        <v>0</v>
+      </c>
+      <c r="K916">
+        <v>0</v>
+      </c>
+      <c r="L916">
+        <v>0</v>
+      </c>
+      <c r="M916">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="917" spans="1:13">
+      <c r="A917">
+        <v>417414</v>
+      </c>
+      <c r="B917" t="s">
+        <v>189</v>
+      </c>
+      <c r="E917" t="s">
+        <v>11</v>
+      </c>
+      <c r="F917" t="s">
+        <v>12</v>
+      </c>
+      <c r="G917" t="s">
+        <v>345</v>
+      </c>
+      <c r="H917">
+        <v>8</v>
+      </c>
+      <c r="I917">
+        <v>1659500</v>
+      </c>
+      <c r="J917">
+        <v>0</v>
+      </c>
+      <c r="K917">
+        <v>0</v>
+      </c>
+      <c r="L917">
+        <v>0</v>
+      </c>
+      <c r="M917">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="918" spans="1:13">
+      <c r="A918">
+        <v>417414</v>
+      </c>
+      <c r="B918" t="s">
+        <v>191</v>
+      </c>
+      <c r="E918" t="s">
+        <v>11</v>
+      </c>
+      <c r="F918" t="s">
+        <v>12</v>
+      </c>
+      <c r="G918" t="s">
+        <v>345</v>
+      </c>
+      <c r="H918">
+        <v>11</v>
+      </c>
+      <c r="I918">
+        <v>54700</v>
+      </c>
+      <c r="J918">
+        <v>0</v>
+      </c>
+      <c r="K918">
+        <v>0</v>
+      </c>
+      <c r="L918">
+        <v>0</v>
+      </c>
+      <c r="M918">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="919" spans="1:13">
+      <c r="A919">
+        <v>417414</v>
+      </c>
+      <c r="B919" t="s">
+        <v>192</v>
+      </c>
+      <c r="E919" t="s">
+        <v>11</v>
+      </c>
+      <c r="F919" t="s">
+        <v>12</v>
+      </c>
+      <c r="G919" t="s">
+        <v>345</v>
+      </c>
+      <c r="H919">
+        <v>11</v>
+      </c>
+      <c r="I919">
+        <v>413000</v>
+      </c>
+      <c r="J919">
+        <v>0</v>
+      </c>
+      <c r="K919">
+        <v>0</v>
+      </c>
+      <c r="L919">
+        <v>0</v>
+      </c>
+      <c r="M919">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="920" spans="1:13">
+      <c r="A920">
+        <v>417414</v>
+      </c>
+      <c r="B920" t="s">
+        <v>193</v>
+      </c>
+      <c r="E920" t="s">
+        <v>11</v>
+      </c>
+      <c r="F920" t="s">
+        <v>12</v>
+      </c>
+      <c r="G920" t="s">
+        <v>345</v>
+      </c>
+      <c r="H920">
+        <v>11</v>
+      </c>
+      <c r="I920">
+        <v>54700</v>
+      </c>
+      <c r="J920">
+        <v>0</v>
+      </c>
+      <c r="K920">
+        <v>0</v>
+      </c>
+      <c r="L920">
+        <v>0</v>
+      </c>
+      <c r="M920">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="921" spans="1:13">
+      <c r="A921">
+        <v>417414</v>
+      </c>
+      <c r="B921" t="s">
+        <v>194</v>
+      </c>
+      <c r="E921" t="s">
+        <v>11</v>
+      </c>
+      <c r="F921" t="s">
+        <v>12</v>
+      </c>
+      <c r="G921" t="s">
+        <v>345</v>
+      </c>
+      <c r="H921">
+        <v>11</v>
+      </c>
+      <c r="I921">
+        <v>510200</v>
+      </c>
+      <c r="J921">
+        <v>0</v>
+      </c>
+      <c r="K921">
+        <v>0</v>
+      </c>
+      <c r="L921">
+        <v>0</v>
+      </c>
+      <c r="M921">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="922" spans="1:13">
+      <c r="A922">
+        <v>417414</v>
+      </c>
+      <c r="B922" t="s">
+        <v>195</v>
+      </c>
+      <c r="E922" t="s">
+        <v>11</v>
+      </c>
+      <c r="F922" t="s">
+        <v>12</v>
+      </c>
+      <c r="G922" t="s">
+        <v>345</v>
+      </c>
+      <c r="H922">
+        <v>11</v>
+      </c>
+      <c r="I922">
+        <v>836800</v>
+      </c>
+      <c r="J922">
+        <v>0</v>
+      </c>
+      <c r="K922">
+        <v>0</v>
+      </c>
+      <c r="L922">
+        <v>0</v>
+      </c>
+      <c r="M922">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="923" spans="1:13">
+      <c r="A923">
+        <v>417414</v>
+      </c>
+      <c r="B923" t="s">
+        <v>196</v>
+      </c>
+      <c r="E923" t="s">
+        <v>11</v>
+      </c>
+      <c r="F923" t="s">
+        <v>12</v>
+      </c>
+      <c r="G923" t="s">
+        <v>345</v>
+      </c>
+      <c r="H923">
+        <v>11</v>
+      </c>
+      <c r="I923">
+        <v>510200</v>
+      </c>
+      <c r="J923">
+        <v>0</v>
+      </c>
+      <c r="K923">
+        <v>0</v>
+      </c>
+      <c r="L923">
+        <v>0</v>
+      </c>
+      <c r="M923">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="924" spans="1:13">
+      <c r="A924">
+        <v>417414</v>
+      </c>
+      <c r="B924" t="s">
+        <v>197</v>
+      </c>
+      <c r="E924" t="s">
+        <v>11</v>
+      </c>
+      <c r="F924" t="s">
+        <v>12</v>
+      </c>
+      <c r="G924" t="s">
+        <v>345</v>
+      </c>
+      <c r="H924">
+        <v>11</v>
+      </c>
+      <c r="I924">
+        <v>276965</v>
+      </c>
+      <c r="J924">
+        <v>0</v>
+      </c>
+      <c r="K924">
+        <v>0</v>
+      </c>
+      <c r="L924">
+        <v>0</v>
+      </c>
+      <c r="M924">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="925" spans="1:13">
+      <c r="A925">
+        <v>417414</v>
+      </c>
+      <c r="B925" t="s">
+        <v>198</v>
+      </c>
+      <c r="E925" t="s">
+        <v>11</v>
+      </c>
+      <c r="F925" t="s">
+        <v>12</v>
+      </c>
+      <c r="G925" t="s">
+        <v>345</v>
+      </c>
+      <c r="H925">
+        <v>11</v>
+      </c>
+      <c r="I925">
+        <v>558700</v>
+      </c>
+      <c r="J925">
+        <v>0</v>
+      </c>
+      <c r="K925">
+        <v>0</v>
+      </c>
+      <c r="L925">
+        <v>0</v>
+      </c>
+      <c r="M925">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="926" spans="1:13">
+      <c r="A926">
+        <v>417414</v>
+      </c>
+      <c r="B926" t="s">
+        <v>199</v>
+      </c>
+      <c r="E926" t="s">
+        <v>11</v>
+      </c>
+      <c r="F926" t="s">
+        <v>12</v>
+      </c>
+      <c r="G926" t="s">
+        <v>345</v>
+      </c>
+      <c r="H926">
+        <v>11</v>
+      </c>
+      <c r="I926">
+        <v>312600</v>
+      </c>
+      <c r="J926">
+        <v>0</v>
+      </c>
+      <c r="K926">
+        <v>0</v>
+      </c>
+      <c r="L926">
+        <v>0</v>
+      </c>
+      <c r="M926">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="927" spans="1:13">
+      <c r="A927">
+        <v>417414</v>
+      </c>
+      <c r="B927" t="s">
+        <v>200</v>
+      </c>
+      <c r="E927" t="s">
+        <v>11</v>
+      </c>
+      <c r="F927" t="s">
+        <v>12</v>
+      </c>
+      <c r="G927" t="s">
+        <v>345</v>
+      </c>
+      <c r="H927">
+        <v>11</v>
+      </c>
+      <c r="I927">
+        <v>234855</v>
+      </c>
+      <c r="J927">
+        <v>0</v>
+      </c>
+      <c r="K927">
+        <v>0</v>
+      </c>
+      <c r="L927">
+        <v>0</v>
+      </c>
+      <c r="M927">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="928" spans="1:13">
+      <c r="A928">
+        <v>417414</v>
+      </c>
+      <c r="B928" t="s">
+        <v>201</v>
+      </c>
+      <c r="E928" t="s">
+        <v>11</v>
+      </c>
+      <c r="F928" t="s">
+        <v>12</v>
+      </c>
+      <c r="G928" t="s">
+        <v>345</v>
+      </c>
+      <c r="H928">
+        <v>11</v>
+      </c>
+      <c r="I928">
+        <v>510200</v>
+      </c>
+      <c r="J928">
+        <v>0</v>
+      </c>
+      <c r="K928">
+        <v>0</v>
+      </c>
+      <c r="L928">
+        <v>0</v>
+      </c>
+      <c r="M928">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="929" spans="1:13">
+      <c r="A929">
+        <v>417414</v>
+      </c>
+      <c r="B929" t="s">
+        <v>202</v>
+      </c>
+      <c r="E929" t="s">
+        <v>11</v>
+      </c>
+      <c r="F929" t="s">
+        <v>12</v>
+      </c>
+      <c r="G929" t="s">
+        <v>345</v>
+      </c>
+      <c r="H929">
+        <v>11</v>
+      </c>
+      <c r="I929">
+        <v>276965</v>
+      </c>
+      <c r="J929">
+        <v>0</v>
+      </c>
+      <c r="K929">
+        <v>0</v>
+      </c>
+      <c r="L929">
+        <v>0</v>
+      </c>
+      <c r="M929">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="930" spans="1:13">
+      <c r="A930">
+        <v>417414</v>
+      </c>
+      <c r="B930" t="s">
+        <v>203</v>
+      </c>
+      <c r="E930" t="s">
+        <v>11</v>
+      </c>
+      <c r="F930" t="s">
+        <v>12</v>
+      </c>
+      <c r="G930" t="s">
+        <v>345</v>
+      </c>
+      <c r="H930">
+        <v>11</v>
+      </c>
+      <c r="I930">
+        <v>221805</v>
+      </c>
+      <c r="J930">
+        <v>0</v>
+      </c>
+      <c r="K930">
+        <v>0</v>
+      </c>
+      <c r="L930">
+        <v>0</v>
+      </c>
+      <c r="M930">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="931" spans="1:13">
+      <c r="A931">
+        <v>417414</v>
+      </c>
+      <c r="B931" t="s">
+        <v>204</v>
+      </c>
+      <c r="E931" t="s">
+        <v>11</v>
+      </c>
+      <c r="F931" t="s">
+        <v>12</v>
+      </c>
+      <c r="G931" t="s">
+        <v>345</v>
+      </c>
+      <c r="H931">
+        <v>11</v>
+      </c>
+      <c r="I931">
+        <v>510200</v>
+      </c>
+      <c r="J931">
+        <v>0</v>
+      </c>
+      <c r="K931">
+        <v>0</v>
+      </c>
+      <c r="L931">
+        <v>0</v>
+      </c>
+      <c r="M931">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="932" spans="1:13">
+      <c r="A932">
+        <v>417414</v>
+      </c>
+      <c r="B932" t="s">
+        <v>205</v>
+      </c>
+      <c r="E932" t="s">
+        <v>11</v>
+      </c>
+      <c r="F932" t="s">
+        <v>12</v>
+      </c>
+      <c r="G932" t="s">
+        <v>345</v>
+      </c>
+      <c r="H932">
+        <v>11</v>
+      </c>
+      <c r="I932">
+        <v>211300</v>
+      </c>
+      <c r="J932">
+        <v>0</v>
+      </c>
+      <c r="K932">
+        <v>0</v>
+      </c>
+      <c r="L932">
+        <v>0</v>
+      </c>
+      <c r="M932">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="933" spans="1:13">
+      <c r="A933">
+        <v>417414</v>
+      </c>
+      <c r="B933" t="s">
+        <v>206</v>
+      </c>
+      <c r="E933" t="s">
+        <v>11</v>
+      </c>
+      <c r="F933" t="s">
+        <v>12</v>
+      </c>
+      <c r="G933" t="s">
+        <v>345</v>
+      </c>
+      <c r="H933">
+        <v>8</v>
+      </c>
+      <c r="I933">
+        <v>132400</v>
+      </c>
+      <c r="J933">
+        <v>0</v>
+      </c>
+      <c r="K933">
+        <v>0</v>
+      </c>
+      <c r="L933">
+        <v>0</v>
+      </c>
+      <c r="M933">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="934" spans="1:13">
+      <c r="A934">
+        <v>417414</v>
+      </c>
+      <c r="B934" t="s">
+        <v>207</v>
+      </c>
+      <c r="E934" t="s">
+        <v>11</v>
+      </c>
+      <c r="F934" t="s">
+        <v>12</v>
+      </c>
+      <c r="G934" t="s">
+        <v>345</v>
+      </c>
+      <c r="H934">
+        <v>11</v>
+      </c>
+      <c r="I934">
+        <v>558700</v>
+      </c>
+      <c r="J934">
+        <v>0</v>
+      </c>
+      <c r="K934">
+        <v>0</v>
+      </c>
+      <c r="L934">
+        <v>0</v>
+      </c>
+      <c r="M934">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="935" spans="1:13">
+      <c r="A935">
+        <v>417414</v>
+      </c>
+      <c r="B935" t="s">
+        <v>208</v>
+      </c>
+      <c r="E935" t="s">
+        <v>11</v>
+      </c>
+      <c r="F935" t="s">
+        <v>12</v>
+      </c>
+      <c r="G935" t="s">
+        <v>345</v>
+      </c>
+      <c r="H935">
+        <v>11</v>
+      </c>
+      <c r="I935">
+        <v>107640</v>
+      </c>
+      <c r="J935">
+        <v>0</v>
+      </c>
+      <c r="K935">
+        <v>0</v>
+      </c>
+      <c r="L935">
+        <v>0</v>
+      </c>
+      <c r="M935">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>